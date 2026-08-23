--- v0 (2026-06-27)
+++ v1 (2026-08-23)
@@ -413,54 +413,53 @@
     <t>State Enterprise "Prozorro",
 State Enterprise "Medical Procurement of Ukraine",
 State Institution "Professional Procurement"</t>
   </si>
   <si>
     <t>The draft law has been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
     <t>На виконання заходу передбаченого п. 2.7.1.5.1. Державної антикорупційної програми на 2023-2025 роки, Міністерством економіки України, повідомлено, що: "проект Закону України “Про публічні закупівлі”, який розроблений Мінекономіки та поданий Кабінетом Міністрів України до Верховної Ради України (реєстр. № 11520 від 23.08.2024), 17.09.2024 прийнято за основу (у першому читанні)". З аналізу вказаного проекту Закону, можемо встановити, що ч. 18 ст. 14 значною мірою удосконалює порядок кваліфікації до електронного каталогу, унеможливлюючи дискримінацію учасників публічних закупівель на вказаному етапі. Відтак, з огляду на зміну законодавчого підходу щодо проведення кваліфікації до електронного каталогу, констатуємо, що законопроект № 11520 від 23.08.2024 р. корелюється з вимогами Державної антикорупційної програми. 
 Таким чином, можемо констатувати, що захід передбачений п. 2.7.1.5.1 виконаний повністю, однак з урахуванням порушення строків зазначених Державною антикорупційною програмою, відтак  невчасно.</t>
   </si>
   <si>
     <t>2.7.1.5.2</t>
   </si>
   <si>
     <t xml:space="preserve">Drafting and submitting to the Cabinet of Ministers of Ukraine the draft resolution of the Cabinet of Ministers of Ukraine on amendments to the resolution of the Cabinet of Ministers of Ukraine dated September 14, 2020, 
 No. 822 On Approval of the Procedure for Forming and Using the e-Catalog with a view to preventing discrimination against bidders at the stage of qualification for the e-catalog (including in the list of qualified suppliers) </t>
   </si>
   <si>
     <t>з дня набрання чинності законом, зазначеним у підпункті 2.7.1.5.1</t>
   </si>
   <si>
     <t>три місяці з дня набрання чинності законом, зазначеним у підпункті 2.7.1.5.1</t>
   </si>
   <si>
-    <t>На виконання пункту 2.7.1.5.2 Державної антикорупційної програми на 2023–2025 роки Міністерство економіки, довкілля та сільського господарства України повідомило, що:
-[...2 lines deleted...]
-Водночас, з огляду на те, що вказаний законопроєкт не є прийнятим, а також потенційні зміни, яких може зазнати його редакція, що можуть вплинути на відповідне підзаконне нормативно-правове регулювання, у межах звітного періоду можемо констатувати, що захід, передбачений п. 2.7.1.5.2, виконано частково.</t>
+    <t>На виконання пункту 2.7.1.5.2 Державної антикорупційної програми на 2023–2025 роки Міністерство економіки, довкілля та сільського господарства України повідомило, що «розроблено і подано на розгляд Кабінету Міністрів України проєкт постанови Кабінету Міністрів України "Про внесення змін до Порядку формування та використання електронного каталогу" (лист від 10.11.2025 № 3312-05/76305-01). Проєкт акта доопрацьовано на виконання рішення Урядового комітету, прийнятого на засіданні 05.12.2025 (пункт 5 витягу з протоколу № 23), та надіслано до Кабінету Міністрів України (лист від 04.01.2026 № 3312-03/522-0)».
+З огляду на звітну інформацію, надану виконавцем заходу, а також інформацію з відкритих джерел встановлено, що Кабінет Міністрів України прийняв постанову від 14 січня 2026 р. № 33 "Про внесення змін до Порядку формування та використання електронного каталогу", якою, зокрема, передбачено положення щодо недопущення дискримінації учасників на етапі кваліфікації до електронного каталогу (включення до переліку кваліфікованих постачальників).
+Таким чином, захід, передбачений пунктом 2.7.1.5.2 Державної антикорупційної програми на 2023–2025 роки, виконано своєчасно та в повному обсязі.</t>
   </si>
   <si>
     <t>2.7.1.6</t>
   </si>
   <si>
     <t>Clear rules and procedures have been established for identifying and resolving conflicts of interest of members of working and expert groups (primarily those that support the procurement of medical products at the expense of the state budget and determine the lists of products to be procured), and their strict observance in practice is ensured</t>
   </si>
   <si>
     <t>2.7.1.6.1</t>
   </si>
   <si>
     <t>Arranging an analytical study of the cases of conflict of interest involving members of consultative, auxiliary, and other advisory bodies at the Ministry of Health (including those supporting the procurement of medical products at the expense of the state budget and determine the list of products to be procured), which will include proposals on ways to improve the current legislation pertaining to these issues</t>
   </si>
   <si>
     <t>The analytical report has been prepared and made public.</t>
   </si>
   <si>
     <t>In order to implement the measure provided for in subclause 2.7.1.6.1 of the State Anti-Corruption Program for 2023-2025 the Ministry of Health of Ukraine conducted an analytical study of the cases of conflict of interest involving members of consultative, auxiliary, and other advisory bodies at the Ministry of Health of Ukraine. The findings of the analytical study are published on the official website of the Ministry of Health of Ukraine in the "Analytical reports" section.</t>
   </si>
   <si>
     <t>2.7.1.6.2</t>
   </si>
   <si>
     <t>Holding a presentation of the report on the findings of the analytical study indicated in subclause 2.7.1.6.1, followed by its expert discussion</t>
   </si>
@@ -1725,51 +1724,51 @@
       <c r="H15" s="3" t="s">
         <v>114</v>
       </c>
       <c r="I15" s="3" t="s">
         <v>115</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>108</v>
       </c>
       <c r="K15" s="3" t="s">
         <v>109</v>
       </c>
       <c r="L15" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M15" s="3" t="s">
         <v>28</v>
       </c>
       <c r="N15" s="3" t="s">
         <v>29</v>
       </c>
       <c r="O15" s="3" t="s">
         <v>116</v>
       </c>
       <c r="P15" s="3" t="s">
-        <v>75</v>
+        <v>31</v>
       </c>
       <c r="Q15" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="16" spans="1:17">
       <c r="A16" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>117</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>118</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>119</v>
       </c>
       <c r="G16" s="2" t="s">