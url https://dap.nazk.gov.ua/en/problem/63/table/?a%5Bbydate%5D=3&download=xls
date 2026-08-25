--- v0 (2026-06-27)
+++ v1 (2026-08-25)
@@ -570,146 +570,142 @@
 Після погодження відповідного проекту акта заінтересованими органами, Мінсоцполітики буде здійснено супровід його державної реєстрації в Міністерстві юстиції України.Таким чином, у межах звітного періоду відповідного супроводження державної реєстрації проектів нормативно-правових актів, зазначених у підпункті 2.7.3.4.3 здійснено не було. Таким чином, захід виконаним не є.</t>
   </si>
   <si>
     <t>2.7.3.4.6</t>
   </si>
   <si>
     <t>Development and adoption of normative legislative act on electronic information system operation under the establishment of disability status and support of people with limited daily functioning as a component of Unified social support information system:
 1) additional person verification function;
 2) identification and assignment of required social support to a person;
 3) reproduction of unique record number in the Unified state demographic register;
 4) deactivation of personal data in case of person’s death, departure, etc.;
 5) interaction with other state registers and databases.</t>
   </si>
   <si>
     <t>31.01.2025</t>
   </si>
   <si>
     <t>National Health Service of Ukraine,
 Fund for Social Protection of Persons with Disabilities,
 Ministry of Health of Ukraine</t>
   </si>
   <si>
     <t>Normative legislation act has been adopted.</t>
   </si>
   <si>
-    <t>На виконання заходу, передбаченого пунктом 2.7.3.4.6 Державної антикорупційної програми на 2023–2025 роки, Міністерством соціальної політики повідомлено, що:
-[...8 lines deleted...]
-З огляду на це, захід можна вважати виконаним частково.</t>
+    <t>На виконання заходу, передбаченого п. 2.7.3.4.6 Державної антикорупційної програми на 2023-2025 роки, Міністерство соціальної політики повідомило, що: "постановою Кабінету Міністрів України від 13.06.2024 № 687 "Про внесення змін до постанов Кабінету Міністрів України від 1 червня 2020 р. № 587 і від 14 квітня 2021 р. № 404" було закріплено нормативно підсистеми Єдиної інформаційної системи соціальної сфери, а саме:
+- Соціальний веб-портал електронних послуг Мінсоцполітики;
+- Цифровий інструмент "Ведення випадку" (кейс-менеджмент).
+Кейс-менеджмент – це системний підхід до управління випадком, тобто структуроване надання послуг та підтримки для вирішення індивідуальних потреб. Кейс-менеджмент дозволяє організувати надання соціальних послуг, виходячи з потреб конкретної людини чи родини. А також можливості дистанційного доступу до подання заяв, звернень, повідомлень для осіб, які потребують соціальної підтримки, зокрема соціальних послуг, інформаційної взаємодії таких осіб та уповноважених органів, що здійснюють організацію та надання соціальної підтримки.
+Реалізовано можливість отримання в цифровому форматі 38 соціальних послуг та забезпечення допоміжними засобами реабілітації через Соціальний веб-портал Мінсоцполітики, на якому розміщені зокрема, кабінети отримувача соціальних послуг, надавача соціальних послуг і кейс-менеджера". 
+З аналізу відповідної постанови Кабінету Міністрів України № 687 від 13.06.2024 та наказу Міністерства соціальної політики  від 12.12.2024  № 578-Н, можемо констатувати, що  розроблено та прийнято Положення про Соціальний веб-портал Міністерства соціальної політики України, яким визначено порядок функціонування електронної системи як складової Єдиної інформаційної системи соціальної сфери. Документ забезпечує нормативну основу для електронної ідентифікації користувачів, визначення та призначення соціальної підтримки, а також взаємодію з державними реєстрами та інформаційними системами. Водночас у Положенні не передбачено функціонал деактивації даних про осіб, які вибули або померли, та прямо не врегульовано питання відтворення унікального номера запису в Єдиному державному демографічному реєстрі. 
+З огляду на викладене, захід можна вважати виконаним частково.</t>
   </si>
   <si>
     <t>2.7.3.4.7</t>
   </si>
   <si>
     <t>Drafting and approving the statement of work (“technical assignment”) for the expansion of the functionality of the electronic healthcare system indicated in subclause 2.7.3.4.6</t>
   </si>
   <si>
     <t>один місяць з дня набрання чинності нормативно-правовим актом, зазначеним у підпункті 2.7.3.4.6.</t>
   </si>
   <si>
     <t>три місяці з дня набрання чинності нормативно-правовим актом, зазначеним у підпункті 2.7.3.4.6.</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year and/or international technical assistance funds</t>
   </si>
   <si>
-    <t>На виконання заходу, передбаченого пунктом 2.7.3.4.7 Державної антикорупційної програми на 2023–2025 роки, Міністерством соціальної політики України повідомлено:
-[...3 lines deleted...]
-З огляду на звітну інформацію, надану у межах звітування стосовно виконання заходу, передбаченого п. 2.7.3.4.6 Державної антикорупційної програми, неповну кореляцію вимог відповідного Положення про соціальний веб-портал електронних послуг із вимогами ДАП, а також безумовний взаємозв’язок вказаних заходів, можемо констатувати, що вказаний захід у межах звітного періоду виконаний лише частково.</t>
+    <t>На виконання заходу передбаченого п. 2.7.3.4.7. Державної антикорупційної програми на 2023-2025 роки, Міністерством соціальної політики України повідомлено: "станом на 15 липня 2026 року Мінсоцполітики здійснює модернізацію Єдиної інформаційної системи соціальної сфери у частині реабілітації, оцінювання повсякденного функціонування людини та електронного кейс-менеджменту.
+30 грудня 2024 року затверджено технічне завдання щодо розширення функціоналу ЄІССС у частині реабілітації та цифровізації процесів, які раніше забезпечувалися медико-соціальними експертними комісіями. Передбачено отримання та обробку рішень експертних команд з оцінювання повсякденного функціонування особи, актуалізацію соціальної реєстраційної картки в Єдиному соціальному реєстрі, інформаційну взаємодію з інформаційними системами МОЗ, Пенсійного фонду України та Централізованим банком даних з проблем інвалідності.
+Також реалізовано можливість подання через Соціальний портал заяв про забезпечення допоміжними засобами реабілітації, отримання статусів їх опрацювання та формування електронних витягів із рішень експертних команд. Відповідний функціонал введено у промислову експлуатацію у 2025 році.
+Крім того, 1 серпня 2025 року в межах договору № 0391/39-2025 від 16 квітня 2025 року розроблено технічне завдання щодо модернізації Соціального вебпорталу електронних послуг Мінсоцполітики та цифрового інструмента «Ведення випадку» — електронного кейс-менеджменту.
+Технічним завданням передбачено цифровізацію повного життєвого циклу ведення випадку: оцінювання потреб людини або сім’ї, формування індивідуального плану, визначення соціальних послуг, координацію роботи кейс-менеджерів, органів соціального захисту та надавачів послуг, контроль виконання плану і формування звітності.
+Окремо передбачено відображення унікального номера запису в Єдиному державному демографічному реєстрі — УНЗР. Його використання має забезпечити однозначну ідентифікацію людини, зменшити ризик створення дубльованих записів та підвищити достовірність міжвідомчого обміну даними". 
+ Таким чиом, можемо констатувати, що Міністерством соціальної політики України продовжується змістовне виконання вказаного заходу ДАП. Водночас,  з огляду на звітну інформацію надану у межах звітнування стосовно виконання заходу передбаченого п. 2.7.3.4.6 Державної антикорупційної програми, не повну кореляцію вимог відповідного Положення  про соціальний веб-портал електронних послуг вимогам ДАП, та безумовний взаємозвязок вказаного заходу із заходом передбаченим п. 2.7.3.4.7, можемо констатувати, що останній у межах звітного періоду виконаний лише частково.</t>
   </si>
   <si>
     <t>2.7.3.4.8</t>
   </si>
   <si>
     <t>Developing software for expansion of the functionality of the electronic healthcare system indicated in subclause 2.7.3.4.6</t>
   </si>
   <si>
     <t xml:space="preserve">чотири місяці з дня набрання чинності нормативно-правовим актом, зазначеним у підпункті 2.7.3.4.6. </t>
   </si>
   <si>
     <t>шість місяців з дня набрання чинності нормативно-правовим актом, зазначеним у підпункті 2.7.3.4.6.</t>
   </si>
   <si>
-    <t>На виконання заходу, передбаченого пунктом 2.7.3.4.8 Державної антикорупційної програми на 2023–2025 роки, Міністерством соціальної політики України повідомлено, що:
-[...3 lines deleted...]
-Водночас, з огляду на звітну інформацію, надану у межах звітування щодо виконання заходу, передбаченого п. 2.7.3.4.6 Державної антикорупційної програми, неповну кореляцію вимог відповідного Положення про Соціальний веб-портал електронних послуг із вимогами ДАП, а також безумовний взаємозв’язок вказаних заходів, можемо констатувати, що вказаний захід у межах звітного періоду виконаний лише частково.</t>
+    <t>На виконання заходу передбаченого п. 2.7.3.4.8 Державної антикорупційної програми на 2023-2025 роки, Мінсітерством соціальної політики України повідомлено, що: " 24 грудня 2024 року Мінсоцполітики, МБО «Фонд Східна Європа» та ДП «ІОЦ» уклали договір щодо розроблення програмного забезпечення для модернізації Єдиної інформаційної системи соціальної сфери у частині реабілітації та цифровізації процесів, які на момент формування заходу здійснювали медико-соціальні експертні комісії. 30 грудня 2024 року затверджено технічне завдання, на підставі якого розроблено та реалізовано проєкт розширення функціоналу ЄІССС.
+Розроблене рішення передбачало забезпечення інформаційної взаємодії ЄІССС із системою оцінювання повсякденного функціонування особи, отримання та опрацювання рішень експертних команд, створення або актуалізацію соціальної реєстраційної картки людини, а також цифровізацію процесів забезпечення допоміжними засобами реабілітації.
+Додатково 16 квітня 2025 року Мінсоцполітики, МБО «Фонд Східна Європа» та ДП «ІОЦ» уклали договір щодо модернізації Соціального вебпорталу електронних послуг та цифрового інструмента «Ведення випадку». Договором передбачено подальше доопрацювання ЄІССС, зокрема відображення унікального номера запису в Єдиному державному демографічному реєстрі для однозначної ідентифікації людини та запобігання дублюванню відомостей". Водночас, з огляду на звітну інформацію надану у межах звітнування стосовно виконання заходу передбаченого п. 2.7.3.4.6 Державної антикорупційної програми, не повну кореляцію вимог відповідного Положення  про соціальний веб-портал електронних послуг вимогам ДАП, та безумовний взаємозвязок вказаних заходів, можемо констатувати, що вказаний захід у межах звітного періоду виконаний лише частково.</t>
   </si>
   <si>
     <t>2.7.3.4.9</t>
   </si>
   <si>
     <t>Putting into test operation electronic healthcare system indicated in subclause 2.7.3.4.6</t>
   </si>
   <si>
     <t xml:space="preserve">сім місяців з дня набрання чинності нормативно-правовим актом, зазначеним у підпункті 2.7.3.4.6. </t>
   </si>
   <si>
     <t>вісім місяців з дня набрання чинності нормативно-правовим актом, зазначеним у підпункті 2.7.3.4.6</t>
   </si>
   <si>
-    <t>На виконання заходу, передбаченого пунктом 2.7.3.4.9 Державної антикорупційної програми на 2023–2025 роки, Міністерством соціальної політики повідомлено, що:
-[...1 lines deleted...]
-Водночас, з огляду на звітну інформацію, надану у межах звітування стосовно виконання заходу, передбаченого п. 2.7.3.4.6 Державної антикорупційної програми, неповну кореляцію вимог відповідного Положення про соціальний веб-портал електронних послуг із вимогами ДАП, а також безумовний взаємозв’язок вказаних заходів, можемо констатувати, що вказаний захід у межах звітного періоду виконаний лише частково.</t>
+    <t>На виконання заходу передбаченого п. 2.7.3.4.9. Державної антикорупційної програми на 2023-2025 роки, Міністерством соціальної політики повідомлено, що: "забезпечено розроблення та впровадження програмного забезпечення для модернізації Єдиної інформаційної системи соціальної сфери у частині реабілітації та цифровізації процесів, пов’язаних з установленням інвалідності. Розширений функціонал введено в дослідно-промислову експлуатацію наказом Мінсоцполітики від 31 грудня 2024 року № 603, а наказом від 26 лютого 2025 року № 79 — у промислову експлуатацію.
+Реалізований функціонал забезпечує отримання та опрацювання в ЄІССС рішень експертних команд з оцінювання повсякденного функціонування особи, створення або актуалізацію соціальної реєстраційної картки, обмін відомостями з інформаційними системами МОЗ, Пенсійного фонду України та Централізованим банком даних з проблем інвалідності. Також забезпечено подання заяв про надання допоміжних засобів реабілітації через Соціальний портал Мінсоцполітики та відстеження статусу їх опрацювання". Водночас, з огляду на звітну інформацію надану у межах звітнування стосовно виконання заходу передбаченого п. 2.7.3.4.6 Державної антикорупційної програми, не повну кореляцію вимог відповідного Положення  про соціальний веб-портал електронних послуг вимогам ДАП, та безумовний взаємозвязок вказаних заходів, можемо констатувати, що вказаний захід у межах звітного періоду виконаний лише частково.</t>
   </si>
   <si>
     <t>2.7.3.5</t>
   </si>
   <si>
     <t>The electronic register of sick leaves has been put into commercial operation</t>
   </si>
   <si>
     <t>2.7.3.5.1</t>
   </si>
   <si>
     <t>Holding a semiannual monitoring of the proper functioning of the electronic register of sick leaves, which must necessarily involve studying the status of compliance with the requirements pertaining to:
 1) issuance of sick leaves of insured persons in electronic form only;
 2) issuance of an extract from the electronic register of sick leaves as the sole proof of the insured person’s incapacity for work.</t>
   </si>
   <si>
     <t>Pension Fund of Ukraine</t>
   </si>
   <si>
     <t>funds of the Pension Fund of Ukraine</t>
   </si>
   <si>
     <t>The report on the monitoring findings is made public twice a year.</t>
   </si>
   <si>
-    <t>На виконання заходу, передбаченого пунктом*2.7.3.5.1. Державної антикорупційної програми на 2023–2025 роки, Пенсійним фондом України повідомляється, що: "проведено спільне з громадськими організаціями моніторингове дослідження щодо належного функціонування електронного реєстру листків непрацездатності (ЕРЛН) у ІІ півріччі 2025 року. Звіт за результатами спільного моніторингового дослідження опубліковано за посиланням – https://www.pfu.gov.ua/2176339-zvit-za-rezultatamy-spilnogo-monitoryngovogodoslidzhennya-pensijnogo-fondu-ukrayiny-ta-gromadskyh-organizatsij-shhodonalezhnogo-funktsionuvannya-elektronnogo-reyestru-lystkiv-nepratsezdatnosti-uii/. Протягом І кварталу 2026 року функціонування ЕРЛН забезпечується в штатному режимі. За період з 01 січня по 31 березня 2026 року за даними ЕРЛН сформовано: 2 823 297 електронних листків непрацездатності, які передано в електронні кабінети страхувальників та застрахованих осіб на вебпорталі електронних послуг Пенсійного фонду України;
-[...1 lines deleted...]
-Таким чином, можемо констатувати, що захід, передбачений пунктом 2.7.3.5.1 Державної антикорупційної програми на 2023–2025 роки, виконується та в межах звітного періоду виконано. Водночас, з огляду на продовження строку дії виконання заходів Державної антикорупційної програми постановою Кабінету Міністрів України від 31 грудня 2025 р. № 1786, а також визначення обов’язку міністерствам, іншим центральним і місцевим органам виконавчої влади, державним підприємствам, установам та організаціям продовжити забезпечення виконання Програми до дня набрання чинності Державною антикорупційною програмою на наступний період, Національне агентство рекомендує продовжити змістовне виконання вказаного заходу у наступних періодах, про що слід інформувати*Національне агентство через систему ІСМ ДАП.</t>
+    <t>На виконання заходу передбаченого п. 2.7.3.5.1 Державної антикорупційної програми на 2023-2025 роки, Пенсійним фондом України повідомлено, що: "проведено спільне з громадськими організаціями моніторингове дослідження щодо належного функціонування електронного реєстру листків непрацездатності (ЕРЛН) у І півріччі 2026 року. Звіт за результатами спільного моніторингового дослідження опубліковано за посиланням: https://www.pfu.gov.ua/2179969-zvit-za-rezultatamy-spilnogo-monitoryngovogo-doslidzhennya-pensijnogo-fondu-ukrayiny-ta-gromadskyh-organizatsij-shhodo-nalezhnogo-funktsionuvannya-elektronnogo-reyestru-lystkiv-nepratsezdatnosti-u-i-2/.
+Листом Пенсійного фонду України від 24 червня 2026 року № 2800-17-5/47302 здійснено запит до Міністерства охорони здоров’я України щодо надання інформації про випадки оформлення листків непрацездатності у паперовій формі, визначених наказом Міністерства охорони здоров’я України від 01 червня 2021 року № 1066 “Деякі питання формування медичних висновків про тимчасову непрацездатність та проведення їхньої перевірки”, зареєстрованим у Міністерстві юстиції України 02 червня 2021 року за № 728/36350.
+Протягом І півріччя 2026 року функціонування ЕРЛН забезпечується в штатному режимі, зокрема, у період з 01 січня по 30 червня 2026 року було опрацьовано 5 560,5 тис. МВТН, а також сформовано: 4 786,3 тис. електронних листків непрацездатності; 137 402 витяги з ЕРЛН; 20 231 заяву-розрахунок на підставі паперових листків непрацездатності, що складає 0,29 % загальної кількості електронних листків непрацездатності".  Таким чином, можемо констатувати, що захід передбачений п. 2.7.3.5.1 Державної антикорупційної програми на 2023-2025 роки у межах звітного періоду виконаний. Водночас з огляду на продовження строку дії виконання заходів Державної антикорупційної програми, постановою Кабінету Міністрів України від 31 грудня 2025 р. № 1786, а також визначення обов'язку міністерствам, іншим центральним і місцевим органам виконавчої влади, державним підприємствам, установам та організаціям продовжити забезпечення виконання Програми до дня набрання чинності Державною антикорупційною програмою на наступний період, Національне агентство рекомендує продовжити змістовне виконання вказаного заходу у наступних періодах про що інформувати Національне агентство через систему ІСМ ДАП.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>