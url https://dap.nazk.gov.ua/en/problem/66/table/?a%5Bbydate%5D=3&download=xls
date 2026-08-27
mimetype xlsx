--- v0 (2026-06-26)
+++ v1 (2026-08-27)
@@ -240,97 +240,97 @@
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing amendments to the Law of Ukraine On Higher Education, which stipulates that:
 1) expenditures out of the state budget for higher education shall be allocated for institutions of higher education where the cost of educational services is established in keeping with the legislation on the indicative prime cost; 
 2) the amount of expenditures out of the state budget for higher education shall be allocated among institutions of higher education according to the formula developed by the Ministry of Education and Science and approved by the Cabinet of Ministers of Ukraine.</t>
   </si>
   <si>
     <t>The Ministry of Education and Science of Ukraine (MoE) developed the Draft Law of Ukraine, “On Amending Certain Laws of Ukraine on Funding Higher Education and Provision of State Targeted Support to Students,” and submitted it for consideration by the Cabinet of Ministers of Ukraine (Letter of the MoE ref. No. 1/20437p-23, dated December 27, 2023). The draft law was approved by the Cabinet of Ministers of Ukraine and presented to the Verkhovna Rada (registration number 10399, dated January 10, 2024).
 Draft Law No. 10399 proposes to introduce changes to the Law of Ukraine “On Higher Education” with regard to the following: 
 - amount of state budget expenditures on tuition fees for individuals studying based on the state order is to be distributed among academic and research establishments using the formula to be approved by the Cabinet of Ministers of Ukraine based on the petition of the central executive authority for education and science (part 4, Article 72);
 - funding tuition fees for university students based on state or regional order is to be provided upon the condition that the amount of university tuition fees financed by private individuals or legal entities is determined by corresponding academic or research establishment in compliance with the procedure for estimation of minimal university tuition fee based on indicative net cost approved by the Cabinet of Ministers of Ukraine (part 8, Article 71).
 Corresponding provisions fully correlate with the implementation of measure 2.7.6.2.2.</t>
   </si>
   <si>
     <t>2.7.6.2.3</t>
   </si>
   <si>
     <t>Arranging an analytical study to update specific performance indicators used in the formula of allocation of the amount expenditures out of the state budget for higher education among institutions of higher education</t>
   </si>
   <si>
     <t>31.03.2024</t>
   </si>
   <si>
     <t>The report on the findings of the analytical study has been published.</t>
   </si>
   <si>
-    <t>Відповідно до наданої Головним виконавцем (МОН) заходу 2.7.6.2.3 звітної інформації за 4 квартал 2025 року здійснено аналіз впливу поширення коефіцієнту регіональної підтримки на частину фінансування стабільної діяльності закладів вищої освіти (див. Ключові джерела оцінки). Аналіз здійснено з метою вдосконалення вдосконалення чинного регулювання фінансово-економічних відносин у системі вищої освіти та врахування. Аналіз впливу всіх результатів діяльності ЗВО, які застосовуються у формулі, буде проведено до кінця 2025 року.
+    <t>Відповідно до наданої Головним виконавцем (МОН) заходу 2.7.6.2.3 звітної інформації за 4 квартал 2025 року (актуально на 2 квартал 2026) здійснено аналіз впливу поширення коефіцієнту регіональної підтримки на частину фінансування стабільної діяльності закладів вищої освіти (див. Ключові джерела оцінки). Аналіз здійснено з метою вдосконалення вдосконалення чинного регулювання фінансово-економічних відносин у системі вищої освіти та врахування. Аналіз впливу всіх результатів діяльності ЗВО, які застосовуються у формулі, буде проведено до кінця 2025 року.
 З огляду на те, що Головний виконавець не здійснив аналіз впливу всіх результатів діяльності ЗВО, які застосовуються у формулі до кінця 2025 року, а також те, що показник виконання заходу 2.7.6.2.3 передбачає оприлюднення звіту за результатами аналітичного дослідження, НАЗК залишає статус виконання заходу 2.7.6.2.3 "не виконано".</t>
   </si>
   <si>
     <t>2.7.6.2.4</t>
   </si>
   <si>
     <t>Holding a presentation of the report on the findings of the analytical study indicated in subclause 2.7.6.2.3, followed by its expert discussion</t>
   </si>
   <si>
     <t>30.04.2024</t>
   </si>
   <si>
     <t>The expert discussion has been conducted and its results have been published.</t>
   </si>
   <si>
     <t>З огляду на те, що аналітичне дослідження, передбачене заходом 2.7.6.2.3 Програми, станом на кінець IV кварталу 2025 року все ще не було проведено (див. стан виконання заходу 2.7.6.2.3 Програми (URL: https://dap.nazk.gov.ua/zahid/443/)), і, відповідно, не було здійснено підготовки, презентації та проведення експертного обговорення звіту за його результатами - захід 2.7.6.2.4 Програми залишається невиконаним.</t>
   </si>
   <si>
     <t>2.7.6.2.5</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft resolution of the Cabinet of Ministers of Ukraine on amendments to the Formula of allocation of expenditures out of the state budget for higher education among institutions of higher education, to the extent of updating the specific performance indicators used within the Formula, taking into account the findings of the analytical study indicated in subclause 2.7.6.2.3</t>
   </si>
   <si>
     <t>01.05.2024</t>
   </si>
   <si>
     <t>The resolution of the Cabinet of Ministers of Ukraine has been adopted.</t>
   </si>
   <si>
     <t>1) У І кварталі 2024 року Міністерство освіти і науки України (далі – МОН) повідомило, що МОН розробило, а Кабінет Міністрів України ухвалив Постанову КМУ від 15.03.2024 № 298 «Про внесення змін до постанови Кабінету Міністрів України від 24 грудня 2019 р. № 1146» (далі – Постанова № 298).
 Постановою № 298 дійсно були внесені зміни, спрямовані на удосконалення Формули розподілу видатків державного бюджету на вищу освіту між закладами вищої освіти, враховуючи аспект міжнародної підтримки закладу освіти. Основні зміни Постанови № 298 стосувалися:
 - визначення показників міжнародного визнання, регіональної підтримки, наукової діяльності, працевлаштування випускників;
 - фінансування підготовки здобувачів вищої освіти новоутвореними та реорганізованими закладами;
 - розподілу коштів для закладів вищої освіти приватної форми власності, що готують здобувачів за державним замовленням;
 - приведення постанови КМУ № 1146 у відповідність до законодавства та врахування особливостей воєнного часу.
 Водночас змістом заходу 2.7.6.2.5 Програми передбачено, що відповідні зміни до постанови КМУ № 1146 повинні були враховувати результати аналітичного дослідження щодо уточнення конкретних показників результативності, які використовуються у формулі розподілу обсягу видатків державного бюджету на вищу освіту між закладами вищої освіти (захід 2.7.6.2.3 Програми). З огляду на те, що вказане аналітичне дослідження не було проведено (див. стан виконання заходу 2.7.6.2.3 Програми), його результати не могли бути враховані при розробці та прийнятті Постанови № 298, з огляду на що можливо констатувати лише часткове виконання цього заходу 2.7.6.2.5 Програми.
 2) МОН в рамках звітування за І квартал 2025 року, як звітний період, для цілей проведення моніторингу стану виконання заходу 2.7.6.2.5 Програми було надано текст проєкту постанови КМУ «Про внесення змін до постанов Кабінету Міністрів України від 24 грудня 2019 р. № 1146, від 3 березня 2020 р. № 191» (далі – Проєкт Постанови) та матеріали щодо нього (див. Ключові джерела оцінки).
 Як вказується у пояснювальній записці до Проєкту Постанови його метою, серед іншого є «...вдосконалення порядку розподілу між закладами вищої освіти видатків державного бюджету на вищу освіту з метою підготовки здобувачів вищої освіти за державним замовленням, що здійснюється відповідно до Формули розподілу видатків державного бюджету між закладами вищої освіти на основі показників їх освітньої, наукової та міжнародної діяльності...».
 Своєю чергою, Проєктом Постанови, серед іншого, пропонується з метою уможливлення розподілу фінансування за Формулою у січні відмовитися від розрахунку обсягу фінансування на підставі касових видатків попереднього року. При розрахунку пропонується враховувати обсяг фінансування, передбачених закладу освіти у попередньому році, визначений за Формулою без урахування видатків зазначених в абз. п’ятому – десятому пункту 3 Формули (соціальні видатки) та резерву. Також Проєктом Постанови пропонується вдосконалити показники, зокрема, пропонується збільшити кількість діапазонів масштабу та наукової діяльності, доповнити значення показника міжнародної діяльності, уточнити показник регіональної підтримки.
 Станом на кінець І кварталу 2025 року Проєкт Постанови було подано на розгляд Кабінету Міністрів України.
 У ІІ кварталі 2025 року (11.04.2025) прийнято постанову Кабінету Міністрів України від 11.04.2025 № 417 «Про внесення змін до постанов Кабінету Міністрів України від 24 грудня 2019 р. № 1146 і від 3 березня 2020 р. № 191» (див. Ключові джерела оцінки).
 Вказане свідчить, що Проєкт Постанови (як і Постанова № 298) належною мірою корелюється зі змістом та охоплює вимоги заходу 2.7.6.2.5 Програми, водночас з огляду на те, що аналітичне дослідження, передбачене змістом заходу 2.7.6.2.3 Програми все ще не було проведено (див. стан виконання заходу 2.7.6.2.3 Програми), його результати не враховані при розробці Проєкту Постанови, з огляду на що можливо констатувати лише часткове виконання цього заходу 2.7.6.2.5 Програми.
 У ІV кварталі 2025 МОН було надано інформацію про розроблення та затвердження постанови КМУ від 29 жовтня 2025 р. № 1392 "Про внесення змін до Формули розподілу видатків державного бюджету на вищу освіту між закладами вищої освіти" (див. Ключові джерела оцінки), яка запровадила новий коефіцієнт для підтримки прифронтових та переміщених університетів (наприклад, Харківщини, Миколаївщини, Запоріжжя), щоб забезпечити їхню роботу, підвищити зарплати та стабільність освітнього процесу в умовах підвищених ризиків. Проєктом акта пропонується поширити коефіцієнт регіональної підтримки на частину фінансування стабільної діяльності закладів вищої освіти. Також проєктом акта пропонується встановити показник регіональної підтримки на рівні 1,1 для тимчасово переміщених закладів вищої освіти. Проєкт акта підготовлено за результатами експертного обговорення та аналізу впливу параметрів формули на спроможність закладів вищої освіти, які функціонують у прифронтових регіонах.
 Тим не менш, зміни до формули розподілу видатків державного бюджету на вищу освіту між закладами вищої освіти здійснено лише з урахуванням аналізу впливу поширення коефіцієнту регіональної підтримки на частину фінансування стабільної діяльності закладів вищої освіти.
-Тому внаслідок моніторингу за І квартал 2026 статус виконання заходу залишається «виконано вчасно, але частково».</t>
+Тому внаслідок моніторингу за ІІ квартал 2026 статус виконання заходу залишається «виконано вчасно, але частково».</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>