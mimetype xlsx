--- v0 (2026-06-21)
+++ v1 (2026-08-23)
@@ -121,129 +121,137 @@
 5) granting the National Agency the right to appeal court decisions issued in cases initiated based on reports drawn up by the National Agency, and granting this right to the prosecutor in cases initiated under Articles 1724—1729 of the Code of Ukraine on Administrative Offenses;
 6) establishing a general rule to the effect that a person may not be relieved of administrative liability for such offenses due to their negligible nature, along with an exhaustive list of exceptions from this rule;
 7) abolishing the linkage between the time frame for imposing penalties for such offenses to the day when they were discovered, as well as establishing the rule according to which the statute of limitations shall stop elapsing if the person is deliberately avoiding to appear before the court or is unable to show up for compelling reasons;
 8) stipulating that proceedings in an administrative offense case can be discontinued on the basis of Article 38 of the Code of Ukraine on Administrative Offenses only on condition that it has been proven that the person is guilty of having committed the relevant administrative offense, which must be mentioned in the disposition of the decision to discontinue the case;
 9) improving the procedure for applying coercive measures to individuals who avoid showing up in court without compelling reasons.</t>
   </si>
   <si>
     <t>01.04.2023</t>
   </si>
   <si>
     <t>01.01.1970</t>
   </si>
   <si>
     <t>National Agency on Corruption Prevention</t>
   </si>
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t xml:space="preserve">within the established budget allocations for the relevant year  </t>
   </si>
   <si>
     <t>The law has been signed by the President of Ukraine.</t>
   </si>
   <si>
-    <t>На виконання вказаного заходу НАЗК розробило проекти Законів України: 
-«Про внесення змін до Кодексу України про адміністративні правопорушення щодо вдосконалення процедури притягнення до відповідальності за адміністративні правопорушення, пов’язані з корупцією, та деякі інші правопорушення»;
+    <t>На виконання вказаного заходу НАЗК розробило проекти Законів України:
 «Про внесення змін до Закону України «Про Вищий антикорупційний суд» у зв’язку з прийняттям Закону України «Про внесення змін до Кодексу України про адміністративні правопорушення щодо вдосконалення процедури притягнення до відповідальності за адміністративні правопорушення, пов’язані з корупцією, та деякі інші правопорушення». 
-Зазначені законодавчі ініціативи були подані КМУ та були згодом повернуті Урядом для доопрацювання з Вищим антикорупційним Судом та Національним антикорупційним бюро.
+Зазначені законодавчі ініціативи були подані КМУ та були згодом повернуті Урядом для доопрацювання з Вищим антикорупційним судом та Національним антикорупційним бюро.
 НАЗК надіслало законопроекти на погодження до вказаних органів.
-Також з метою досягнення узгоджених позицій щодо відповідних законодавчих ініціатив 30.08.2024 у НАЗК було проведено зустріч очільників Вищого антикорупційного Суду, Спеціалізованої антикорупційної прокуратури та Національного антикорупційного бюро.
+Також з метою досягнення узгоджених позицій щодо відповідних законодавчих ініціатив 30.08.2024 у НАЗК було проведено зустріч очільників Вищого антикорупційного суду, Спеціалізованої антикорупційної прокуратури та Національного антикорупційного бюро.
 31.12.2024 року листом № 10-03/100230-24 НАЗК направило зазначені законопроекти на розгляд КМУ.
 14.02.2025 доопрацьовані за результатами засідання Урядового комітету законопроекти подано на розгляд КМУ. Законопроекти були розглянуті на засіданні Уряду 04.04.2025 та повернуті на доопрацювання.
 НАЗК доопрацювало проект Закону України «Про внесення змін до Кодексу України про адміністративні правопорушення щодо вдосконалення процедури притягнення до відповідальності за адміністративні правопорушення, пов’язані з корупцією, та деякі інші правопорушення» та подало його до КМУ 30.06.2025. 
 Водночас азначений проект Закону України згідно з абз. 3 п. 2 § 40 Регламенту КМУ, затвердженого постановою КМУ від 18.07.2007 № 950, у зв’язку з відставкою Уряду повернуто НАЗК (лист Секретаріату Кабінету Міністрів України від 17.07.2025 № 17781/0/2-25). 
 НАЗК підготувало вказаний проект Закону України для здійснення повторного погодження та проведення низки інших регламентних процедур з метою подання його на розгляд КМУ.
+Законопроект погоджено без зауважень Міністерством економіки, довкілля та сільського господарства України (листи від 23.04.2026 № 55-14/38492-03, від 23.04.2026 № 55-14/39143-03), Міністерством цифрової трансформації України (лист від 26.04.2026 № 1/ЦЗ-9-6391), Міністерством фінансів України (лист від 28.04.2026 № 08020-03/2-5/11777) та Національною поліцією України (лист від 07.05.2026 № 19280/01/38-2026).
+Міністерство внутрішніх справ України погодило проект Закону із зауваженнями (лист від 01.05.2026 № 18629/01/12-2026).
+За результатами проведення експертизи на відповідність зобов’язанням України у сфері європейської інтеграції, у тому числі міжнародно-правовим, та праву Європейського Союзу
+(acquis ЄС), Урядовий офіс координації європейської та євроатлантичної інтеграції Секретаріату Кабінету Міністрів України зазначив, що законопроекти не суперечать цілям Угоди про асоціацію, праву Європейського Союзу та міжнародно-правовим зобов’язанням України у сфері європейської інтеграції (лист від 06.05.2026 № 12351/0/2-26).
+Верховний Суд висловив зауваження до проекту Закону (лист від 12.05.2026 № 1982/0/2-26).
+Національне агентство провело узгоджувальну нараду з представниками Верховного Суду, за результатами якої врахувало всі зауваження.
 З огляду на обсяг вжитих дій (законопроект розроблено і забезпечено його подання Кабінетові Міністрів України) водночас у зв’язку недосягненням показника (індикатора) виконання (законопроект не подано до Верховної Ради України), відповідний захід не може вважатись таким, що виконаний повністю.</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>3.2.2.2</t>
   </si>
   <si>
     <t>The system of electronic proceedings in administrative offense cases has been introduced</t>
   </si>
   <si>
     <t>3.2.2.2.1</t>
   </si>
   <si>
     <t>Creating and launching an electronic procedural record keeping system as part of the Unified Judicial Information and Telecommunication System</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t xml:space="preserve">State Judicial Administration of Ukraine </t>
   </si>
   <si>
     <t>state budget and/or funds of international technical assistance</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year</t>
   </si>
   <si>
     <t>The electronic procedural record keeping system is functioning.</t>
   </si>
   <si>
     <t>Державна судова адміністрація України (далі – ДСА України) за попередні звітні періоди повідомляла, що наказом від 30.04.2025 № 178 затверджено Концепцію Єдиної судової інформаційно-комунікаційної системи (далі – ЄСІКС).
 ДСА України зазначала про складнощі з реалізацією відповідного заходу у зв'язку з припиненням міжнародно-фінансової допомоги донорів, які забезпечували ресурсну та експертну підтримку виконання, зокрема й цього заходу.
 Разом з цим ДСА України повідомляла, що від проекту ЄС "Право-Justice" отримано "drafts" технічних вимог на підсистему "Електронний документообіг суду. 1-й етап".
-ДСА України інформувала, що станом на момент звітування триває робота з адаптації технічних завдань до оголошення тендеру на реалізацію першого етапу в три черги.
+ДСА України інформувала, що станом 30.03.2026 тривала робота з адаптації технічних завдань до оголошення тендеру на реалізацію першого етапу в три черги.
 Перша черга – розробка технічного завдання та базового функціоналу відповідної системи.
 Друга черга – розробка інших компонентів описаних в технічних вимогах.
 Третя черга – впровадження в усіх судах.
+ДСА України також зазначає про підтримку отриманої пропозиції від Проекту Шведського агентства міжнародного розвитку (SIDA) "Зміцнення Європейського виміру української державної служби у сферах законотворчості, правосуддя та публічних фінансів" щодо фінансування ЄСІКС. ДСА України також інформує, що Секретаріатом Кабінету Міністрів України проведено реєстрацію проекту "Зміцнення європейського виміру української державної служби у сферах законотворчості, правосуддя та публічних фінансів" (реєстраційна картка проекту (програми) № 6287).
+ДСА України додатково повідомляє про те, що листом від 25.06.2026 № 15-13425/26 звернулася до судів з пропозицією щодо участі у пілотному проекті, в частині запровадження підсистеми Електронного документообігу суду.
 З огляду на настання дати завершення строку виконання, зважаючи на недосягнення показника (індикатора) виконання, відповідний захід не може вважатися виконаним.</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>3.2.2.2.2</t>
   </si>
   <si>
     <t xml:space="preserve">Creating and launching the Unified State Register of Enforcement Documents as part of the Unified Judicial Information and Telecommunication System </t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>The Unified State Register of Enforcement Documents is functioning.</t>
   </si>
   <si>
     <t>Державна судова адміністрація України (далі – ДСА України) за попередні звітні періоди повідомляла, що у грудні 2024 року отримала від проекту ЄС "Право-Justice" технічні вимоги на створення Єдиного державного реєстру виконавчих документів (далі – ЄДРВД). Зазначені технічні вимоги ДСА України листом від 31.07.2025 № 15-15471/25 надіслала для перевірки Вищій раді правосуддя.
 ДСА України зазначала про складнощі з реалізацією відповідного заходу у зв'язку з припиненням міжнародно-фінансової допомоги донорів, які забезпечували ресурсну та експертну підтримку виконання, зокрема й цього заходу. ДСА України також інформувала, що відповідно до Бюджетної декларації на 2026 – 2028 роки передбачено орієнтовні граничні показники видатків державного бюджету за напрямком "Єдиний державний реєстр виконавчих документів" на 2026 рік у сумі 21 881,25 тис. грн, на 2027 рік – 25 132,5 тис. грн.
-ДСА України також інформувала про укладення договору з Проєктом ЄС "Право-Justice" про прийняття технічних вимог та тендерної документації до модуля, зокрема, "Суддівське досьє" (Договір від 11.11.2025 № PR PJ-2024 C.2.4.1-01). ДСА України повідомляла, що вживаються відповідні заходи для проведення процедури закупівлі на розроблення модуля Єдиний державний реєстр виконавчих документів.
+ДСА України також інформувала про укладення договору з Проектом ЄС "Право-Justice" про прийняття технічних вимог та тендерної документації до модуля, зокрема, "Суддівське досьє" (Договір від 11.11.2025 № PR PJ-2024 C.2.4.1-01). ДСА України повідомляла, що вживаються відповідні заходи для проведення процедури закупівлі на розроблення модуля ЄДРВД.
 Також ДСА України інформувала, що реалізовано можливість пред’явлення стягувачами (фізичними та юридичними особами) виконавчих документів виданих у формі електронного документа з використанням підсистем (модулів) Єдиної судової інформаційно-телекомунікаційної системи, зокрема підсистем "Електронний кабінет", "Електронний суд".
+ДСА України додатково зазначає про підтримку отриманої пропозиції від Проекту Шведського агентства міжнародного розвитку (SIDA) "Зміцнення Європейського виміру української державної служби у сферах законотворчості, правосуддя та публічних фінансів" щодо фінансування Єдиної судової інформаційно-комунікаційної системи. ДСА України також інформує, що Секретаріатом Кабінету Міністрів України проведено реєстрацію проекту "Зміцнення європейського виміру української державної служби у сферах законотворчості, правосуддя та публічних фінансів" (реєстраційна картка проекту (програми) № 6287).
 З огляду на те, що строк виконання відповідного заходу завершився, а створення ЄДРВД ще триває, відповідний захід не може вважатися виконаним.</t>
   </si>
   <si>
     <t>3.2.2.2.3</t>
   </si>
   <si>
     <t>Securing appropriate funding for activities that involve developing and launching the modules of the electronic procedural record keeping system and the Unified State Register of Enforcement Documents within the Unified Judicial Information and Telecommunication System</t>
   </si>
   <si>
     <t>100 percent funding of the relevant activities</t>
   </si>
   <si>
     <t>Головний виконавець не вніс інформацію (не направив повідомлення) про стан виконання відповідного заходу до внутрішньої частини Інформаційної системи моніторингу реалізації державної антикорупційної політики, а зважаючи на настання дати завершення строку виконання відповідного заходу, присвоєно статус "Не виконано".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>