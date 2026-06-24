--- v0 (2026-05-02)
+++ v1 (2026-06-24)
@@ -109,126 +109,126 @@
   <si>
     <t>Arranging an analytical study whose scope includes, in particular: identification of terminological discrepancies, conflicts, and manifestations of unjustified competition arising among the Criminal Code of Ukraine, the Law of Ukraine On Prevention of Corruption, and the Criminal Procedure Code of Ukraine when it comes to defining crimes of corruption and corruption-related offenses; alignment of legislative provisions governing relief of criminal liability for corruption and corruption-related criminal offenses, measures taken with respect to legal entities under criminal law, as well as identifying the subjects of crimes of corruption and corruption-related criminal offenses, with international anticorruption standards</t>
   </si>
   <si>
     <t>01.01.2025</t>
   </si>
   <si>
     <t>31.05.2025</t>
   </si>
   <si>
     <t>National Agency on Corruption Prevention</t>
   </si>
   <si>
     <t>National Anti-Corruption Bureau of Ukraine</t>
   </si>
   <si>
     <t xml:space="preserve">state budget and/or international technical assistance funds </t>
   </si>
   <si>
     <t xml:space="preserve">within the established budget allocations for the relevant year </t>
   </si>
   <si>
     <t>The analytical study has been conducted and a report on its findings has been published.</t>
   </si>
   <si>
-    <t>Продовжується підготовка до проведення аналітичного дослідження.
+    <t>Продовжується підготовка до проведення аналітичного дослідження. 
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а аналітичне дослідження станом на момент звітування не проведено, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>3.3.1.1.2</t>
   </si>
   <si>
     <t>Holding a presentation of the report on the findings of the analytical study indicated in subclause 3.3.1.1.1, followed by its expert discussion</t>
   </si>
   <si>
     <t>01.06.2025</t>
   </si>
   <si>
     <t>30.06.2025</t>
   </si>
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t xml:space="preserve">within the established budget allocations for the relevant year  </t>
   </si>
   <si>
     <t>The expert discussion has been conducted and its results have been published.</t>
   </si>
   <si>
-    <t>Проведення презентації та експертного обговорення звіту відбудеться після проведення аналітичного дослідження, передбаченого заходом 3.3.1.1.1 Державної антикорупційної програми на 2023 - 2025 роки.</t>
+    <t>Проведення презентації та експертного обговорення звіту відбудеться після проведення аналітичного дослідження, передбаченого заходом 3.3.1.1.1 Державної антикорупційної програми на 2023 - 2025 роки. З огляду на те, що настала дата завершення строку виконання відповідного заходу, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>3.3.1.1.3</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing to eliminate the existing terminological discrepancies, conflicts, and manifestations of unjustified competition arising among the Criminal Code of Ukraine, the Law, and the Criminal Procedure Code of Ukraine when it comes to defining crimes of corruption and corruption-related offenses, taking into account the findings of the analytical study indicated in subclause 3.3.1.1.1</t>
   </si>
   <si>
     <t>01.07.2025</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t xml:space="preserve">National Anti-Corruption Bureau of Ukraine,
 Prosecutor General’s Office of Ukraine </t>
   </si>
   <si>
     <t>The draft law has been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
-    <t>Розроблення зазначеного законопроекту розпочнеться після проведення аналітичного дослідження, передбаченого заходом 3.3.1.1.1 Державної антикорупційної програми на 2023 - 2025 роки.
+    <t>Розроблення зазначеного законопроекту розпочнеться після проведення аналітичного дослідження, передбаченого заходом 3.3.1.1.1 Державної антикорупційної програми на 2023 - 2025 роки. 
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не розроблено та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>3.3.1.2</t>
   </si>
   <si>
     <t>Sanctions for corruption and corruption-related offenses are proportionate and have a significant injunctive and preventive effect, and none of the corruption-related criminal offenses are classified as criminal misdemeanors</t>
   </si>
   <si>
     <t>3.3.1.2.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law that factors in the findings of the analytical study focusing on sanctions for corruption or corruption-related offenses (which must be proportional, suitable for the kind of criminal offense, effective, and have a deterrent effect) and:
 1) improves the normative legal regulation of sanctions for crimes of corruption and corruption-related offenses;
 2) increases the amount of fines as part of sanctions for specific crimes of corruption and corruption-related offenses, taking into account the degree of their social danger;
 3) clearly and unambiguously provides for the possibility of exemption from serving the sentence with probation if the defendant signs a plea agreement in criminal proceedings involving crimes of corruption falling under the jurisdiction of the National Anticorruption Bureau;
 4) toughens criminal liability for bribing a witness, to ensure that this criminal offense does not fall into the category of criminal misdemeanors and make extradition and special confiscation possible in relation to the perpetrator;
 5) provides for the possibility of sanctions under criminal law against legal entities in the event of commission of all acts that are criminalized under the UN Convention against Corruption.</t>
   </si>
   <si>
-    <t>Триває фіналізація аналітичного дослідження, предметом якого є санкції за корупційні та пов’язані з корупцією кримінальні правопорушення (їх пропорційність, адекватність виду кримінального правопорушення, ефективність та забезпечення стримуючого ефекту).  
-Станом на 31.12.2025 підготовлено проект відповідного звіту за результатами аналітичного дослідження.
+    <t>Триває фіналізація аналітичного дослідження, предметом якого є санкції за корупційні та пов’язані з корупцією кримінальні правопорушення (їх пропорційність, адекватність виду кримінального правопорушення, ефективність та забезпечення стримуючого ефекту).   
+Станом на 31.03.2026 підготовлено проект відповідного звіту за результатами аналітичного дослідження.
 Водночас з огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не розроблено та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>3.3.1.3</t>
   </si>
   <si>
     <t>The investigative and judicial practice of criminal prosecution of individuals guilty of corruption and corruption-related criminal offenses is stable and predictable, in particular owing to summarized practices of application of laws</t>
   </si>
   <si>
     <t>3.3.1.3.1</t>
   </si>
   <si>
     <t>Annually preparing summaries of judicial practice of the Supreme Court in criminal proceedings involving corruption and corruption-related offenses for the previous calendar year</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t xml:space="preserve">Supreme Court </t>
   </si>
   <si>
     <t>The summary of the judicial practice has been publicized.</t>
   </si>
   <si>
     <t>Верховний Суд забезпечив щорічну підготовку узагальнень власної судової практики  у кримінальних провадженнях щодо корупційних та пов’язаних з корупцією кримінальних правопорушень за попередній календарний рік.
@@ -252,117 +252,117 @@
     <t>The discussion has been conducted and its results have been publicized.</t>
   </si>
   <si>
     <t>Верховний Суд забезпечив щорічне проведення обговорень узагальнень власної судової практики за участю представників органів державної влади, неурядових організацій, міжнародних організацій, проектів міжнародної технічної допомоги, наукової спільноти.
 Так, за результатами проведеного узагальнення судової практики (рішення, внесенні до ЄДРСР, за 2024 рік) підготовлено Огляд судової практики Верховного Суду у кримінальних провадженнях щодо корупційних та пов'язаних з корупцією кримінальних правопорушень. 
 Вказаний Огляд було презентовано та обговорено на VIІІ Київському полілозі «Ефективність антикорупційного правосуддя: фокус на протидії зловживанню процесуальними правами», який відбувся у Верховному Суді 6 червня 2025 року. Організаторами заходу, окрім Верховного Суду, також виступили проєкт Спеціального представника Головування ОБСЄ – Координатора проєктів в Україні «Підтримка Верховного Суду та вищих судів у реалізації судової реформи та забезпеченні доступу до правосуддя в умовах війни», Інститут держави і права ім. В. М. Корецького, Вища рада правосуддя. 
 Огляд презентувала заступник Голови Касаційного кримінального суду у складі Верховного Суду, секретар Першої судової палати Н.О. Антонюк. У обговоренні Огляду взяли участь судді Верховного Суду, Вищого антикорупційного суду, апеляційних судів, науковці, представники міжнародних організацій, Вищої ради правосуддя, Вищої кваліфікаційної комісії суддів України, органів прокуратури та адвокатури. 
 Також, вказаний огляд опубліковано на сайті Верховного Суду 11 червня 2025 року.
 Крім цього, за результатами проведеного узагальнення судової практики (рішення, внесенні до ЄДРСР, за 2023 рік) підготовлено Огляд судової практики Верховного Суду у кримінальних провадженнях щодо корупційних та пов'язаних з корупцією кримінальних правопорушень, який було презентовано та обговорено на VII Київському полілозі «Українська антикорупційна правова платформа: забезпечення права на справедливий суд», який відбувся у Верховному Суді 7 червня 2024 року.
 Також, за результатами проведеного узагальнення судової практики (рішення, внесенні до ЄДРСР, за 2022 рік) підготовлено Огляд судової практики Верховного Суду у кримінальних провадженнях щодо корупційних та пов'язаних з корупцією кримінальних правопорушень,який було презентовано та обговорено на VI Київському полілозі «Правосуддя в Україні під час війни: проблеми розгляду корупційних та воєнних злочинів», який відбувся у Верховному Суді 1 грудня 2023 року.
 З огляду на зазначене, відповідний захід може вважатись виконаним повністю.</t>
   </si>
   <si>
     <t>3.3.1.3.3</t>
   </si>
   <si>
     <t>Annually preparing summaries of judicial practice of the High Anticorruption Court in criminal proceedings involving corruption and corruption-related offenses for the previous calendar year</t>
   </si>
   <si>
     <t>state budget and/or international technical assistance funds</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year and/or international technical assistance funds</t>
   </si>
   <si>
-    <t>На виконання вимог частини другої статті 4 Закону України «Про Вищий антикорупційний суд» Вищим антикорупційним судом (далі - ВАКС) постійно вивчається судова практика розгляду справ. За результатами вивчення судової практики, а також з урахуванням потреб суддів, ВАКС здійснюються узагальнення (огляди тощо) судової практики у підсудних йому справах. Зокрема, протягом 2023 - 2024 років ВАКС оприлюднив:  
+    <t>На виконання вимог частини другої статті 4 Закону України «Про Вищий антикорупційний суд» Вищим антикорупційним судом (далі - ВАКС) постійно вивчається судова практика розгляду справ. За результатами вивчення судової практики, а також з урахуванням потреб суддів, ВАКС здійснюються узагальнення (огляди тощо) судової практики у підсудних йому справах. Зокрема, протягом 2023 - 2024 років ВАКС оприлюднив:   
 1) Огляд судової практики Апеляційної палати Вищого антикорупційного суду щодо невнесення відомостей про кримінальне правопорушення до Єдиного реєстру досудових розслідувань;
 2) Узагальнення практики перегляду рішень слідчих суддів Апеляційною палатою Вищого антикорупційного суду у справах за скаргами на рішення слідчого, прокурора про закриття кримінального провадження;
 3) Узагальнення причин скасування рішень Апеляційної палати Вищого антикорупційного суду Верховним Судом у 2023 році.
 Постановою Кабінету Міністрів України від 18.10.2024 № 1194 "Про внесення змін до Державної антикорупційної програми на 2023—2025 роки" Національне агентство було визначено головним виконавцем заходу замість ВАКС.
-Станом на 31.12.2025 продовжуються підготовчі заходи для проведення узагальнення судової практики Вищого антикорупційного суду у кримінальних провадженнях щодо корупційних та пов’язаних з корупцією кримінальних правопорушень за попередній календарний рік.
-З огляду на відсутність узагальнень судової практики Вищого антикорупційного суду у кримінальних провадженнях щодо корупційних та пов’язаних з корупцією кримінальних правопорушеньза 2022, 2023, 2024 роки, відповідний захід вважається не виконаним.</t>
+Станом на 31.03.2026 проведено узагальнення судової практики Вищого антикорупційного суду у кримінальних провадженнях щодо корупційних та пов’язаних з корупцією кримінальних правопорушень за 2023-2024 роки. Здійснюється фіналізація звіту за результатами цього дослідження, триває підготовка висновків та рекомендацій.
+З огляду на відсутність фіналізованих узагальнень судової практики Вищого антикорупційного суду у кримінальних провадженнях щодо корупційних та пов’язаних з корупцією кримінальних правопорушеньза 2022, 2023, 2024 роки, відповідний захід вважається не виконаним.</t>
   </si>
   <si>
     <t>3.3.1.3.4</t>
   </si>
   <si>
     <t>Annually discussing the summaries of judicial practice of the High Anticorruption Court with the participation of representatives of government agencies, NGOs, international organizations, participants of international technical assistance projects, and the academic community</t>
   </si>
   <si>
-    <t>Постановою Кабінету Міністрів України від 18.10.2024 № 1194 "Про внесення змін до Державної антикорупційної програми на 2023 - 2025 роки" Національне агентство було визначено головним виконавцем заходу замість Вищого антикорупційного суду (далі - ВАКС).   
+    <t>Постановою Кабінету Міністрів України від 18.10.2024 № 1194 "Про внесення змін до Державної антикорупційної програми на 2023 - 2025 роки" Національне агентство було визначено головним виконавцем заходу замість Вищого антикорупційного суду (далі - ВАКС).    
 З огляду на це, виконання зазначеного заходу буде розпочато після підготовки узагальнення судової практики ВАКС, передбаченого змістом заходу 3.3.1.3.3 Державної антикорупційної програми на 2023 - 2025 роки.
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а обговорення узагальнень судової практики ВАКС не проведено, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>3.3.1.3.5</t>
   </si>
   <si>
     <t>Annually analyzing the judicial practice of criminal prosecution of individuals guilty of corruption or corruption-related offenses, and publishing the findings of this analysis</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year</t>
   </si>
   <si>
     <t>The report on the analysis findings has been publicized.</t>
   </si>
   <si>
-    <t>Згідно зі змістом відповідного заходу Національне агентство повинно було забезпечити щороку:
+    <t>Згідно зі змістом відповідного заходу Національне агентство повинно було забезпечити щороку: 
 1) аналіз судової практики притягнення до кримінальної відповідальності осіб, винних у вчиненні корупційних та пов’язаних з корупцією кримінальних правопорушень;
 2) опублікування звіту за результатами такого аналізу.
 З огляду на строки виконання відповідного заходу (дата початку визначена як березень 2023 року, а дата завершення визначена як грудень 2025 року), такий аналіз та оприлюднення звіту за його результатами повинно було здійснитись тричі:
 1) у 2023 році - аналіз судової практики за 2022 рік;
 2) у 2024 році - аналіз судової практики за 2023 рік;
 3) у 2025 році - аналіз судової практики за 2024 рік.
 На виконання відповідного заходу:
-1) Національне агентство спільно з колегами з Центру політико-правових реформ провело аналіз судової практики за 2022 рік щодо притягнення до кримінальної відповідальності осіб, винних у вчиненні корупційних та пов’язаних з корупцією кримінальних правопорушень.     
+1) Національне агентство спільно з колегами з Центру політико-правових реформ провело аналіз судової практики за 2022 рік щодо притягнення до кримінальної відповідальності осіб, винних у вчиненні корупційних та пов’язаних з корупцією кримінальних правопорушень. 
 2) Національне агентство спільно з колегами з Центру політико-правових реформ також підготувало аналітичний звіт за результатами аналізу судової практики за 2023 рік щодо притягнення до кримінальної відповідальності осіб, винних у вчиненні корупційних та пов’язаних з корупцією кримінальних правопорушень.
 Зазначені звіти оприлюднені на офіційному вебсайті Національного агентства.
-3) Станом на 31.12.2025 здійснюються підготовчі заходи для проведення аналізу судової практики притягнення до кримінальної відповідальності осіб, винних у вчиненні корупційних та пов’язаних з корупцією кримінальних правопорушень за 2024 рік.
-З огляду на те, що не проведено аналізу судової практики притягнення до кримінальної відповідальності осіб, винних у вчиненні корупційних та пов’язаних з корупцією кримінальних правопорушень за 2024 рік, а також не оприлюднено звіт за його результатами, відповідний захід не може вважатись виконаним повністю.</t>
+3) Станом на 31.03.2026 здійснюється аналіз судової практики притягнення до кримінальної відповідальності осіб, винних у вчиненні корупційних та пов’язаних з корупцією кримінальних правопорушень за 2024-2025 роки.
+З огляду на обсяг вжитих дій та водночас у зв’язку недосягненням показника (індикатора) виконання (звіт за результатами аналізу оприлюднено), відповідний захід не може вважатись таким, що виконаний повністю.</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>3.3.1.3.6</t>
   </si>
   <si>
     <t>Annually discussing the reports prepared as part of the activity indicated in subclause 3.3.1.3.5 with the participation of representatives of government agencies, NGOs, international organizations, participants of international technical assistance projects, and the academic community</t>
   </si>
   <si>
-    <t>Згідно зі змістом відповідного заходу Національне агентство повинно було забезпечити щороку проведення обговорень звітів, підготовлених на виконання заходу, зазначеного у п. п. 3.3.1.3.5 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки.
+    <t>Згідно зі змістом відповідного заходу Національне агентство повинно було забезпечити щороку проведення обговорень звітів, підготовлених на виконання заходу, зазначеного у п. п. 3.3.1.3.5 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки. 
 З огляду на строки виконання відповідного заходу (дата початку визначена як березень 2023 року, а дата завершення визначена як грудень 2025 року), такі обговорення повинні були здійснитись тричі:
 1) у 2023 році - обговорення звіту за результатами аналізу судової практики за 2023 рік;
 2) у 2024 році - обговорення звіту за результатами аналізу судової практики за 2023 рік;
 3) у 2025 році - обговорення звіту за результатами аналізу судової практики за 2024 рік.
 На виконання відповідного заходу:
 1) 26.03.2024 Національне агентство провело обговорення звіту, підготовленого за результатами здійснення аналізу судової практики за 2022 рік щодо притягнення до кримінальної відповідальності осіб, винних у вчиненні корупційних та пов’язаних з корупцією кримінальних правопорушень.
 2) 20.05.2025 Національне агентство провело обговорення звіту за результатами аналізу судової практики притягнення до кримінальної відповідальності осіб, винних у вчиненні корупційних та пов’язаних з корупцією кримінальних правопорушень за 2023 рік.
 У відповідних обговореннях взяли участь представники органів державної влади, неурядових організацій та наукової спільноти.
-3) Станом на 31.12.2025 здійснюються підготовчі заходи для проведення аналізу судової практики притягнення до  до кримінальної відповідальності осіб, винних у вчиненні корупційних та пов’язаних з корупцією кримінальних правопорушень за 2024 рік. Після проведення відповідного аналізу та підготовки звіту за його результатами Національне агентство проведе обговорення.
-З огляду на те, що не проведено обговорення звіту за результатами аналізу судової практики за 2024 рік, відповідний захід не може вважатись виконаним повністю.</t>
+3) Станом на 31.03.2026 здійснюється аналіз судової практики притягнення до  до кримінальної відповідальності осіб, винних у вчиненні корупційних та пов’язаних з корупцією кримінальних правопорушень за 2024-2025 роки. Після проведення відповідного аналізу та підготовки звіту за його результатами Національне агентство проведе обговорення.
+З огляду на те, що не проведено обговорення звіту за результатами аналізу судової практики за 2024-2025 роки, відповідний захід не може вважатись виконаним повністю.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>