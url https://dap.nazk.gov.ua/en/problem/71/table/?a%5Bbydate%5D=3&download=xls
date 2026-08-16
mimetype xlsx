--- v1 (2026-06-24)
+++ v2 (2026-08-16)
@@ -184,184 +184,186 @@
     <t>The draft law has been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
     <t>Розроблення зазначеного законопроекту розпочнеться після проведення аналітичного дослідження, передбаченого заходом 3.3.1.1.1 Державної антикорупційної програми на 2023 - 2025 роки. 
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не розроблено та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>3.3.1.2</t>
   </si>
   <si>
     <t>Sanctions for corruption and corruption-related offenses are proportionate and have a significant injunctive and preventive effect, and none of the corruption-related criminal offenses are classified as criminal misdemeanors</t>
   </si>
   <si>
     <t>3.3.1.2.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law that factors in the findings of the analytical study focusing on sanctions for corruption or corruption-related offenses (which must be proportional, suitable for the kind of criminal offense, effective, and have a deterrent effect) and:
 1) improves the normative legal regulation of sanctions for crimes of corruption and corruption-related offenses;
 2) increases the amount of fines as part of sanctions for specific crimes of corruption and corruption-related offenses, taking into account the degree of their social danger;
 3) clearly and unambiguously provides for the possibility of exemption from serving the sentence with probation if the defendant signs a plea agreement in criminal proceedings involving crimes of corruption falling under the jurisdiction of the National Anticorruption Bureau;
 4) toughens criminal liability for bribing a witness, to ensure that this criminal offense does not fall into the category of criminal misdemeanors and make extradition and special confiscation possible in relation to the perpetrator;
 5) provides for the possibility of sanctions under criminal law against legal entities in the event of commission of all acts that are criminalized under the UN Convention against Corruption.</t>
   </si>
   <si>
     <t>Триває фіналізація аналітичного дослідження, предметом якого є санкції за корупційні та пов’язані з корупцією кримінальні правопорушення (їх пропорційність, адекватність виду кримінального правопорушення, ефективність та забезпечення стримуючого ефекту).   
-Станом на 31.03.2026 підготовлено проект відповідного звіту за результатами аналітичного дослідження.
+Станом на 30.06.2026 підготовлено проект відповідного звіту за результатами аналітичного дослідження.
 Водночас з огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не розроблено та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>3.3.1.3</t>
   </si>
   <si>
     <t>The investigative and judicial practice of criminal prosecution of individuals guilty of corruption and corruption-related criminal offenses is stable and predictable, in particular owing to summarized practices of application of laws</t>
   </si>
   <si>
     <t>3.3.1.3.1</t>
   </si>
   <si>
     <t>Annually preparing summaries of judicial practice of the Supreme Court in criminal proceedings involving corruption and corruption-related offenses for the previous calendar year</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t xml:space="preserve">Supreme Court </t>
   </si>
   <si>
     <t>The summary of the judicial practice has been publicized.</t>
   </si>
   <si>
     <t>Верховний Суд забезпечив щорічну підготовку узагальнень власної судової практики  у кримінальних провадженнях щодо корупційних та пов’язаних з корупцією кримінальних правопорушень за попередній календарний рік.
 Так, проведено узагальнення судової практики Верховного Суду у кримінальних провадженнях щодо корупційних та пов’язаних з корупцією кримінальних правопорушень за 2022, 2023 та 2024 роки.
 За результатами проведеного узагальнення підготовлено та опубліковано:
 1) Огляд судової практики Верховного Суду у кримінальних провадженнях щодо корупційних та пов’язаних з корупцією кримінальних правопорушень (рішення, внесені до ЄДРСР, за 2022 рік);
 2) Огляд судової практики Верховного Суду у кримінальних провадженнях щодо корупційних та пов’язаних з корупцією кримінальних правопорушень (рішення, внесені до ЄДРСР, за 2023 рік).
 3) Огляд судової практики Верховного Суду у кримінальних провадженнях щодо корупційних та пов’язаних з корупцією кримінальних правопорушень (рішення, внесені до ЄДРСР, за 2024 рік).
 З огляду на зазначене, відповідний захід вважається виконаним повністю.</t>
   </si>
   <si>
     <t>Implemented</t>
   </si>
   <si>
     <t>3.3.1.3.2</t>
   </si>
   <si>
     <t>Annually discussing the summaries of judicial practice of the Supreme Court with the participation of representatives of government agencies, NGOs, international organizations, participants of international technical assistance projects, and the academic community</t>
   </si>
   <si>
     <t>The discussion has been conducted and its results have been publicized.</t>
   </si>
   <si>
-    <t>Верховний Суд забезпечив щорічне проведення обговорень узагальнень власної судової практики за участю представників органів державної влади, неурядових організацій, міжнародних організацій, проектів міжнародної технічної допомоги, наукової спільноти.
-[...2 lines deleted...]
-Огляд презентувала заступник Голови Касаційного кримінального суду у складі Верховного Суду, секретар Першої судової палати Н.О. Антонюк. У обговоренні Огляду взяли участь судді Верховного Суду, Вищого антикорупційного суду, апеляційних судів, науковці, представники міжнародних організацій, Вищої ради правосуддя, Вищої кваліфікаційної комісії суддів України, органів прокуратури та адвокатури. 
+    <t>Верховний Суд забезпечив щорічне проведення обговорень узагальнень власної судової практики за участю представників органів державної влади, неурядових організацій, міжнародних організацій, проєктів міжнародної технічної допомоги, наукової спільноти.
+Так, за результатами проведеного узагальнення судової практики (рішення, внесенні до ЄДРСР, за 2024 рік) підготовлено Огляд судової практики Верховного Суду у кримінальних провадженнях щодо корупційних та пов'язаних з корупцією кримінальних правопорушень.
+Вказаний Огляд було презентовано та обговорено на VIІІ Київському полілозі «Ефективність антикорупційного правосуддя: фокус на протидії зловживанню процесуальними правами», який відбувся у Верховному Суді 6 червня 2025 року. Організаторами заходу, окрім Верховного Суду, також виступили проєкт Спеціального представника Головування ОБСЄ – Координатора проєктів в Україні «Підтримка Верховного Суду та вищих судів у реалізації судової реформи та забезпеченні доступу до правосуддя в умовах війни», Інститут держави і права ім. В. М. Корецького, Вища рада правосуддя.
+Огляд презентувала заступник Голови Касаційного кримінального суду у складі Верховного Суду, секретар Першої судової палати Н.О. Антонюк. У обговоренні Огляду взяли участь судді Верховного Суду, Вищого антикорупційного суду, апеляційних судів, науковці, представники міжнародних організацій, Вищої ради правосуддя, Вищої кваліфікаційної комісії суддів України, органів прокуратури та адвокатури.
 Також, вказаний огляд опубліковано на сайті Верховного Суду 11 червня 2025 року.
 Крім цього, за результатами проведеного узагальнення судової практики (рішення, внесенні до ЄДРСР, за 2023 рік) підготовлено Огляд судової практики Верховного Суду у кримінальних провадженнях щодо корупційних та пов'язаних з корупцією кримінальних правопорушень, який було презентовано та обговорено на VII Київському полілозі «Українська антикорупційна правова платформа: забезпечення права на справедливий суд», який відбувся у Верховному Суді 7 червня 2024 року.
-Також, за результатами проведеного узагальнення судової практики (рішення, внесенні до ЄДРСР, за 2022 рік) підготовлено Огляд судової практики Верховного Суду у кримінальних провадженнях щодо корупційних та пов'язаних з корупцією кримінальних правопорушень,який було презентовано та обговорено на VI Київському полілозі «Правосуддя в Україні під час війни: проблеми розгляду корупційних та воєнних злочинів», який відбувся у Верховному Суді 1 грудня 2023 року.
-З огляду на зазначене, відповідний захід може вважатись виконаним повністю.</t>
+Також, за результатами проведеного узагальнення судової практики (рішення, внесенні до ЄДРСР, за 2022 рік) підготовлено Огляд судової практики Верховного Суду у кримінальних провадженнях щодо корупційних та пов'язаних з корупцією кримінальних правопорушень, який було презентовано та обговорено на VI Київському полілозі «Правосуддя в Україні під час війни: проблеми розгляду корупційних та воєнних злочинів», який відбувся у Верховному Суді 1 грудня 2023 року.
+З огляду на зазначене, відповідний захід може вважатись виконаним повністю.
+Крім вищенаведеного, за результатами проведеного узагальнення судової практики (рішення, внесенні до ЄДРСР, за 2025 рік) підготовлено Огляд судової практики Верховного Суду у кримінальних провадженнях щодо корупційних та пов'язаних з корупцією кримінальних правопорушень, який було презентовано та обговорено на ІХ Київському полілозі «Кримінальна юстиція під час війни: інституційна взаємодія, відповідальність та суспільна довіра», який відбувся у Верховному Суді 5 червня 2026 року. Організаторами заходу, окрім Верховного Суду, також виступили проєкт Спеціального представника Головування ОБСЄ – Координатора проєктів в Україні «Підтримка Верховного Суду та вищих судів у реалізації судової реформи та забезпеченні доступу до правосуддя в умовах війни», Інститут держави і права ім. В. М. Корецького, Вища рада правосуддя. 
+Огляд презентувала заступник Голови Касаційного кримінального суду у складі Верховного Суду, секретар Першої судової палати Н.О. Антонюк. У обговоренні Огляду взяли участь судді Верховного Суду, Вищого антикорупційного суду, апеляційних судів, науковці, представники міжнародних організацій, Вищої ради правосуддя, Вищої кваліфікаційної комісії суддів України, органів прокуратури та адвокатури. Також, вказаний огляд опубліковано на сайті Верховного Суду 11 червня 2026 року.</t>
   </si>
   <si>
     <t>3.3.1.3.3</t>
   </si>
   <si>
     <t>Annually preparing summaries of judicial practice of the High Anticorruption Court in criminal proceedings involving corruption and corruption-related offenses for the previous calendar year</t>
   </si>
   <si>
     <t>state budget and/or international technical assistance funds</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year and/or international technical assistance funds</t>
   </si>
   <si>
     <t>На виконання вимог частини другої статті 4 Закону України «Про Вищий антикорупційний суд» Вищим антикорупційним судом (далі - ВАКС) постійно вивчається судова практика розгляду справ. За результатами вивчення судової практики, а також з урахуванням потреб суддів, ВАКС здійснюються узагальнення (огляди тощо) судової практики у підсудних йому справах. Зокрема, протягом 2023 - 2024 років ВАКС оприлюднив:   
 1) Огляд судової практики Апеляційної палати Вищого антикорупційного суду щодо невнесення відомостей про кримінальне правопорушення до Єдиного реєстру досудових розслідувань;
 2) Узагальнення практики перегляду рішень слідчих суддів Апеляційною палатою Вищого антикорупційного суду у справах за скаргами на рішення слідчого, прокурора про закриття кримінального провадження;
 3) Узагальнення причин скасування рішень Апеляційної палати Вищого антикорупційного суду Верховним Судом у 2023 році.
 Постановою Кабінету Міністрів України від 18.10.2024 № 1194 "Про внесення змін до Державної антикорупційної програми на 2023—2025 роки" Національне агентство було визначено головним виконавцем заходу замість ВАКС.
-Станом на 31.03.2026 проведено узагальнення судової практики Вищого антикорупційного суду у кримінальних провадженнях щодо корупційних та пов’язаних з корупцією кримінальних правопорушень за 2023-2024 роки. Здійснюється фіналізація звіту за результатами цього дослідження, триває підготовка висновків та рекомендацій.
+Станом на 30.06.2026 проведено узагальнення судової практики Вищого антикорупційного суду у кримінальних провадженнях щодо корупційних та пов’язаних з корупцією кримінальних правопорушень за 2023-2024 роки. Здійснюється фіналізація звіту за результатами цього дослідження, триває підготовка висновків та рекомендацій.
 З огляду на відсутність фіналізованих узагальнень судової практики Вищого антикорупційного суду у кримінальних провадженнях щодо корупційних та пов’язаних з корупцією кримінальних правопорушеньза 2022, 2023, 2024 роки, відповідний захід вважається не виконаним.</t>
   </si>
   <si>
     <t>3.3.1.3.4</t>
   </si>
   <si>
     <t>Annually discussing the summaries of judicial practice of the High Anticorruption Court with the participation of representatives of government agencies, NGOs, international organizations, participants of international technical assistance projects, and the academic community</t>
   </si>
   <si>
     <t>Постановою Кабінету Міністрів України від 18.10.2024 № 1194 "Про внесення змін до Державної антикорупційної програми на 2023 - 2025 роки" Національне агентство було визначено головним виконавцем заходу замість Вищого антикорупційного суду (далі - ВАКС).    
 З огляду на це, виконання зазначеного заходу буде розпочато після підготовки узагальнення судової практики ВАКС, передбаченого змістом заходу 3.3.1.3.3 Державної антикорупційної програми на 2023 - 2025 роки.
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а обговорення узагальнень судової практики ВАКС не проведено, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>3.3.1.3.5</t>
   </si>
   <si>
     <t>Annually analyzing the judicial practice of criminal prosecution of individuals guilty of corruption or corruption-related offenses, and publishing the findings of this analysis</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year</t>
   </si>
   <si>
     <t>The report on the analysis findings has been publicized.</t>
   </si>
   <si>
     <t>Згідно зі змістом відповідного заходу Національне агентство повинно було забезпечити щороку: 
 1) аналіз судової практики притягнення до кримінальної відповідальності осіб, винних у вчиненні корупційних та пов’язаних з корупцією кримінальних правопорушень;
 2) опублікування звіту за результатами такого аналізу.
 З огляду на строки виконання відповідного заходу (дата початку визначена як березень 2023 року, а дата завершення визначена як грудень 2025 року), такий аналіз та оприлюднення звіту за його результатами повинно було здійснитись тричі:
 1) у 2023 році - аналіз судової практики за 2022 рік;
 2) у 2024 році - аналіз судової практики за 2023 рік;
 3) у 2025 році - аналіз судової практики за 2024 рік.
 На виконання відповідного заходу:
 1) Національне агентство спільно з колегами з Центру політико-правових реформ провело аналіз судової практики за 2022 рік щодо притягнення до кримінальної відповідальності осіб, винних у вчиненні корупційних та пов’язаних з корупцією кримінальних правопорушень. 
 2) Національне агентство спільно з колегами з Центру політико-правових реформ також підготувало аналітичний звіт за результатами аналізу судової практики за 2023 рік щодо притягнення до кримінальної відповідальності осіб, винних у вчиненні корупційних та пов’язаних з корупцією кримінальних правопорушень.
 Зазначені звіти оприлюднені на офіційному вебсайті Національного агентства.
-3) Станом на 31.03.2026 здійснюється аналіз судової практики притягнення до кримінальної відповідальності осіб, винних у вчиненні корупційних та пов’язаних з корупцією кримінальних правопорушень за 2024-2025 роки.
+3) Станом на 30.06.2026 здійснюється аналіз судової практики притягнення до кримінальної відповідальності осіб, винних у вчиненні корупційних та пов’язаних з корупцією кримінальних правопорушень за 2024-2025 роки.
 З огляду на обсяг вжитих дій та водночас у зв’язку недосягненням показника (індикатора) виконання (звіт за результатами аналізу оприлюднено), відповідний захід не може вважатись таким, що виконаний повністю.</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>3.3.1.3.6</t>
   </si>
   <si>
     <t>Annually discussing the reports prepared as part of the activity indicated in subclause 3.3.1.3.5 with the participation of representatives of government agencies, NGOs, international organizations, participants of international technical assistance projects, and the academic community</t>
   </si>
   <si>
     <t>Згідно зі змістом відповідного заходу Національне агентство повинно було забезпечити щороку проведення обговорень звітів, підготовлених на виконання заходу, зазначеного у п. п. 3.3.1.3.5 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки. 
 З огляду на строки виконання відповідного заходу (дата початку визначена як березень 2023 року, а дата завершення визначена як грудень 2025 року), такі обговорення повинні були здійснитись тричі:
 1) у 2023 році - обговорення звіту за результатами аналізу судової практики за 2023 рік;
 2) у 2024 році - обговорення звіту за результатами аналізу судової практики за 2023 рік;
 3) у 2025 році - обговорення звіту за результатами аналізу судової практики за 2024 рік.
 На виконання відповідного заходу:
 1) 26.03.2024 Національне агентство провело обговорення звіту, підготовленого за результатами здійснення аналізу судової практики за 2022 рік щодо притягнення до кримінальної відповідальності осіб, винних у вчиненні корупційних та пов’язаних з корупцією кримінальних правопорушень.
 2) 20.05.2025 Національне агентство провело обговорення звіту за результатами аналізу судової практики притягнення до кримінальної відповідальності осіб, винних у вчиненні корупційних та пов’язаних з корупцією кримінальних правопорушень за 2023 рік.
 У відповідних обговореннях взяли участь представники органів державної влади, неурядових організацій та наукової спільноти.
-3) Станом на 31.03.2026 здійснюється аналіз судової практики притягнення до  до кримінальної відповідальності осіб, винних у вчиненні корупційних та пов’язаних з корупцією кримінальних правопорушень за 2024-2025 роки. Після проведення відповідного аналізу та підготовки звіту за його результатами Національне агентство проведе обговорення.
+3) Станом на 30.06.2026 здійснюється аналіз судової практики притягнення до  до кримінальної відповідальності осіб, винних у вчиненні корупційних та пов’язаних з корупцією кримінальних правопорушень за 2024-2025 роки. Після проведення відповідного аналізу та підготовки звіту за його результатами Національне агентство проведе обговорення.
 З огляду на те, що не проведено обговорення звіту за результатами аналізу судової практики за 2024-2025 роки, відповідний захід не може вважатись виконаним повністю.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>