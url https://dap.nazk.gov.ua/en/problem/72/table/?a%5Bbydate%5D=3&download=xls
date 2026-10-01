--- v0 (2026-06-22)
+++ v1 (2026-10-01)
@@ -119,51 +119,51 @@
     <t>01.07.2024</t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>National Agency on Corruption Prevention</t>
   </si>
   <si>
     <t>Prosecutor General’s Office of Ukraine ,
 National Anti-Corruption Bureau of Ukraine</t>
   </si>
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t xml:space="preserve">within the established budget allocations for the relevant year  </t>
   </si>
   <si>
     <t>The draft law has been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
     <t>З метою розроблення законопроекту та забезпеченню його адвокації Національне агентство створило Міжвідомчу робочу групу щодо визначення шляхів спрощення процедур здійснення окремих слідчих (розшукових) та інших процесуальних дій, із залученням Національної поліції України, Міністерства юстиції України, Державного бюро розслідувань, Офісу Генерального прокурора, Міністерства внутрішніх справ України, Бюро економічної безпеки України, Національного антикорупційного бюро України та Спеціалізованої антикорупційної прокуратури. В межах роботи вищезазначеної Міжвідомчої робочої групи напрацьовано порівняльну таблицю до законопроекту.    
 29.11.2024 Національне агентство провело громадське обговорення зазначеного законопроекту, після чого відбулось його доопрацювання з урахуванням висловлених у ході громадського обговорення зауважень і пропозицій.
 Листом від 20.01.2025 № 10-03/4592-25 законопроект направлено на погодження до ДБР, САП, БЕБ, ДСА, НБУ, НПУ, СБУ, Мінекономіки, Мінфіну, Мінцифри, ОГП, НАБУ, Мін'юсту, ВАКС, ВС.
-Станом на 31.03.2026 здійснюється доопрацювання законопроекту з урахуванням отриманих зауважень.
+Станом на 30.06.2026 здійснюється доопрацювання законопроекту з урахуванням отриманих зауважень.
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не фіналізовано та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>3.3.2.1.2</t>
   </si>
   <si>
     <t>Preparing an analytical report on the expediency of simplifying the procedures of specific other investigative (detective) activities or other procedural activities, taking into account the standards of respect for human rights and the practice of the European Court of Human Rights</t>
   </si>
   <si>
     <t>01.05.2024</t>
   </si>
   <si>
     <t>31.07.2024</t>
   </si>
   <si>
     <t>Ministry of Justice of Ukraine</t>
   </si>
   <si>
     <t>The analytical report has been prepared and made public.</t>
@@ -291,188 +291,193 @@
   <si>
     <t>National Police of Ukraine,
 High Council of Justice ,
 State Judicial Administration of Ukraine ,
 State Bureau of Investigation ,
 National Anti-Corruption Bureau of Ukraine,
 Security Service of Ukraine ,
 Council of Judges of Ukraine,
 Economic Security Bureau of Ukraine</t>
   </si>
   <si>
     <t>state budget and/or international technical assistance funds</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year and/or international technical assistance funds</t>
   </si>
   <si>
     <t>Pre-trial investigation information communication system, used by all prosecution bodies, pre-trial bodies in every criminal case has been created</t>
   </si>
   <si>
     <t>За інформацією, наданою Офісом Генерального прокурора (далі – ОГП), для виконання вказаного заходу створено робочу групу з питань цифрової трансформації процесів організації роботи органів прокуратури та досудового розслідування, склад якої затверджено наказом Генерального прокурора від 12.12.2022 № 279. До складу робочої групи включено уповноважених працівників ОГП, органів досудового розслідування, Вищої ради правосуддя, Національного агентства України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів, а також експертів. Членами цієї робочої групи розроблено концепцію запровадження інформаційно-комунікаційної системи досудового розслідування, єдиної для всіх органів досудового розслідування, яка визначає систему поглядів на реформування кримінального провадження відповідно до прийнятих Україною міжнародних стандартів та вимог в напрямі забезпечення системної інформатизації кримінальної процесуальної діяльності.
 ОГП інформує, що є Реципієнтом проекту міжнародної технічної допомоги «Підтримка ЄС для цифрової трансформації України» (далі – проект МТД), що фінансується Європейським Союзом, у рамках якого отримуються послуги зі створення модулів системи менеджменту розслідувань, ескалації, контролю та аналізу «СМЕРЕКА».
 Відповідно до Технічних вимог вищезгаданої системи, то вона фактично покликана виконувати функції електронної системи управління кримінальними провадженнями (тобто системи електронного документообігу, яка буде дозволяти обробляти кримінальні справи в електронному вигляді).
 ОГП повідомляє, що у рамках проекту МТД, ОГП як Реципієнт уклав договір від 28.03.2024 № 2-11/82-2024 з ТОВ «МАСКОД» (ЄДРПОУ 42886865) як Виконавцем та переможцем закупівлі (закупівля № 272815), організованої та проведеної неурядовою організацією «Академія електронного управління» (E-Governance Academy Foundation, Таллінн, Естонія) як Замовником.
 ОГП зазначає, що здійснено реалізацію основного етапу створення інформаційно-комунікаційної системи досудового розслідування «СМЕРЕКА» (далі – ІКС ДР «СМЕРЕКА»), а саме розробку модулів, які забезпечують базову функціональність системи, можливість керування кримінальними провадженнями та здійснення аналізу інформації, що у сукупності має забезпечити ефективне ведення справ, аналіз та міжвідомчу співпрацю, використовуватись для створення, збирання, зберігання, пошуку, оброблення і передачі матеріалів та інформації (відомостей) у кримінальному провадженні, як це і передбачено ст. 106-1 КПК України. Постановником вимог до розробки системи, подальшим володільцем та адміністратором системи є ОГП, якому створене програмне забезпечення передано у власність.
-Зазначено, що ІКС ДР «СМЕРЕКА» розгорнуто в ОГП у обсязі згаданих модулів для дослідної експлуатації та пілотний проект передано для тестування функціоналу групам користувачів органів досудового розслідування (НПУ, СБУ) та прокуратури, що розслідують воєнні злочини (загалом понад 150 осіб).
+Зазначено, що ІКС ДР «СМЕРЕКА» розгорнуто в ОГП у обсязі згаданих модулів для дослідної експлуатації та пілотний проект передано для тестування функціоналу групам користувачів органів досудового розслідування (НПУ, СБУ) та прокуратури, що розслідують воєнні злочини (загалом понад 150 осіб). Дослідна експлуатація ІКС ДР «СМЕРЕКА» в Офісі Генерального прокурора, інших органах прокуратури, визначених Генеральним прокурором, органах Служби безпеки України, органах Національної поліції України проводиться у строк до 31.12.2027.
+ОГП додатково інформує про здійснення збору інформації щодо виявлених недоліків, технічних збоїв, зауважень до функціонування системи, а також пропозицій стосовно покращення її роботи й удосконалення окремих функціональних можливостей.
 ОГП також повідомляє, що здійснено модернізацію функціоналу Єдиного реєстру досудових розслідувань (далі – ЄРДР) з метою забезпечення автоматичного обміну даними між системами ЄРДР та «СМЕРЕКА».
 ОГП також інформує, що розроблено та затверджено документацію для авторизації з безпеки ІКС ДР «СМЕРЕКА», отримано позитивний експертний звіт оцінювання дотримання вимог цільового профілю безпеки для цілей авторизації з безпеки ІКС ДР «СМЕРЕКА». На підставі даного комплекту документів 29.12.2025 підготовлено авторизаційний лист про проведення авторизації з безпеки згаданої системи, який направлено до Адміністрації Державної служби спеціального зв’язку та захисту інформації України для внесення ІКС ДР «СМЕРЕКА» до переліку авторизованих систем з безпеки.
 ІКС ДР «СМЕРЕКА» 31.12.2025 включено до згаданого переліку, про що отримано відповідне повідомлення (https://cip.gov.ua/ua/news/perelik-avtorizovanikh-sistem-z-bezpeki (позиція 59).
 Про часткове досягнення показника (індикатора) відповідного заходу (створено інформаційно-комунікаційну систему досудового розслідування, яка застосовується всіма органами прокуратури, органами досудового розслідування в кожному кримінальному провадженні, розпочато її поетапне впровадження) свідчить обсяг вжитих дій з метою його виконання, а саме:
 1) здійснення реалізації основного етапу створення ІКС ДР «СМЕРЕКА»;
-2) розгорнтання ІКС ДР «СМЕРЕКА» в ОГП для дослідної експлуатації;
+2) розгортання ІКС ДР «СМЕРЕКА» в ОГП для дослідної експлуатації;
 3) передання пілотного проекту для тестування функціоналу групам користувачів органів досудового розслідування (НПУ, СБУ) та прокуратури, що розслідують воєнні злочини.
 З огляду на зазначене, відповідний захід вважається таким, що виконаний частково.</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>3.3.2.2.6</t>
   </si>
   <si>
     <t>Developing and approving the Operating Procedure of the Pretrial Investigation Information and Telecommunication System, which is used by all prosecutorial authorities and pretrial investigation authorities in each criminal proceeding</t>
   </si>
   <si>
     <t>01.08.2023</t>
   </si>
   <si>
     <t>The Operating Procedure of the Pretrial Investigation Information and Telecommunication System, which is used by all prosecutorial authorities and pretrial investigation authorities in each criminal proceeding, has taken effect.</t>
   </si>
   <si>
     <t>За інформацією, наданою Офісом Генерального прокурора (далі – ОГП), для виконання вказаного заходу створено робочу групу з питань цифрової трансформації процесів організації роботи органів прокуратури та досудового розслідування, склад якої затверджено наказом Генерального прокурора від 12.12.2022 № 279. До складу робочої групи включено уповноважених працівників ОГП, органів досудового розслідування, Вищої ради правосуддя, Національного агентства України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів, а також експертів. Членами цієї робочої групи розроблено концепцію запровадження інформаційно-комунікаційної системи досудового розслідування, єдиної для всіх органів досудового розслідування, яка визначає систему поглядів на реформування кримінального провадження відповідно до прийнятих Україною міжнародних стандартів та вимог інформаційного суспільства в напрямі забезпечення системної інформатизації кримінальної процесуальної діяльності.
 Виконання відповідного заходу нерозривно пов'язане з виконанням заходу, передбаченого пунктом 3.3.2.2.5 додатку 2 до Державної антикорупційної програми на 2023–2025 роки, виконання якого станом на 31.12.2025 ще триває. Так, ОГП інформує, що є Реципієнтом проекту міжнародної технічної допомоги «Підтримка ЄС для цифрової трансформації України», що фінансується Європейським Союзом, у рамках якого отримуються послуги зі створення модулів системи менеджменту розслідувань, ескалації, контролю та аналізу «СМЕРЕКА». Відповідно до Технічних вимог вищезгаданої системи, то вона фактично покликана виконувати функції електронної системи управління кримінальними провадженнями (тобто системи електронного документообігу, яка буде дозволяти обробляти кримінальні справи в електронному вигляді).
 ОГП зазначає, що здійснено реалізацію основного етапу створення інформаційно-комунікаційної системи досудового розслідування «СМЕРЕКА» (далі – ІКС ДР «СМЕРЕКА»), а саме розробку модулів, які забезпечують базову функціональність системи, можливість керування кримінальними провадженнями та здійснення аналізу інформації, що у сукупності має забезпечити ефективне ведення справ, аналіз та міжвідомчу співпрацю, використовуватись для створення, збирання, зберігання, пошуку, оброблення і передачі матеріалів та інформації (відомостей) у кримінальному провадженні, як це і передбачено ст. 106-1 КПК України. Постановником вимог до розробки системи, подальшим володільцем та адміністратором системи є ОГП, якому створене програмне забезпечення передано у власність.
 Зазначено, що ІКС ДР «СМЕРЕКА» розгорнуто в Офісі Генерального прокурора у обсязі згаданих модулів для дослідної експлуатації та пілотний проект передано для тестування функціоналу групам користувачів органів досудового розслідування (НПУ, СБУ) та прокуратури, що розслідують воєнні злочини (загалом понад 150 осіб).
 У ході розробки ІКС ДР «СМЕРЕКА» підготовлено Тимчасове положення про порядок її функціонування, яке визначає порядок роботи з системою на час її дослідної експлуатації. Одночасно розроблено проект спільного наказу про дослідну експлуатацію ІКС ДР «СМЕРЕКА», яким затверджується загадане вище Тимчасове положення. Наказ від 31.12.2025 №409/521/928 підписано Генеральним прокурором, Головою Служби безпеки України та Міністром внутрішніх справ України, оприлюднено на офіційному сайті Офісу Генерального прокурора.
+Відповідно до вказаного вище спільного наказу дослідна експлуатація ІКС ДР «СМЕРЕКА» в Офісі Генерального прокурора, інших органах прокуратури, визначених Генеральним прокурором, органах Служби безпеки України, органах Національної поліції України проводиться у строк до 31.12.2027.
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а Порядок функціонування інформаційно-комунікаційної системи досудового розслідування не набрав чинності, відповідний захід не може вважатися виконаним.</t>
   </si>
   <si>
     <t>3.3.2.3</t>
   </si>
   <si>
     <t>The guarantees of institutional and operational independence of the National Anticorruption Bureau and the Specialized Anticorruption Prosecutor’s Office are properly defined and implemented in practice, particularly by:
 clarifying the legislative provisions on the status of the National Anticorruption Bureau of Ukraine within the system of executive authorities (while maintaining the existing guarantees of independence), as well as the entity appointing and dismissing the Director of the National Anticorruption Bureau of Ukraine in accordance with the Ruling of the Constitutional Court of Ukraine No. 9-r/2020;
 conducting an independent evaluation (audit) of the performance of the National Anticorruption Bureau and the Specialized Anticorruption Prosecutor’s Office with the involvement of independent experts</t>
   </si>
   <si>
     <t>3.3.2.3.1</t>
   </si>
   <si>
     <t xml:space="preserve">Drafting and submitting to the Cabinet of Ministers of Ukraine draft laws proposing amendments to laws of Ukraine, in particular the Law of Ukraine On the Prosecutor’s Office, which:
 1) improve the procedure for competitive selection of the head of the Specialized Anticorruption Prosecutor’s Office and stipulate that it shall be conducted with the decisive involvement of independent experts appointed by international and foreign organizations that have provided international technical assistance to Ukraine in matters of preventing and combating corruption;
 2) stipulate that all powers of the Deputy Prosecutor General – Head of the Specialized Anticorruption Prosecutor’s Office shall be exercised by the first deputy or deputy in the event of the latter’s absence; the first deputy and deputy head of the Specialized Anticorruption Prosecutor’s Office are categorized as senior officials of the prosecutorial authorities;
 3) clearly establish at the legislative level the amount of salaries of prosecutors at the Specialized Anticorruption Prosecutor’s Office, especially those occupying administrative positions with the Specialized Anticorruption Prosecutor’s Office;
 4) provide for the possibility of entering information about an alleged offense committed by a Parliament member of Ukraine by the Deputy Prosecutor General – Head of the Specialized Anticorruption Prosecutor’s Office (acting head) and the head of the Central Detective Office of the National Anticorruption Bureau, as well as the possibility of approval by the Deputy Prosecutor General – Head of the Specialized Anticorruption Prosecutor’s Office (acting head) of motions to be examined by the investigating judge;
 5) increase by 300 persons the maximum staff size of the National Anticorruption Bureau (with the enactment of these provisions taking into account the situation that has formed under the legal regime of martial law);
 6) create an expert institution for conducting expert examinations in criminal proceedings involving criminal offenses that fall under the jurisdiction of detectives of the National Anticorruption Bureau. </t>
   </si>
   <si>
     <t>01.01.2024</t>
   </si>
   <si>
     <t>30.11.2024</t>
   </si>
   <si>
     <t>Ministry of Justice of Ukraine,
 National Anti-Corruption Bureau of Ukraine</t>
   </si>
   <si>
     <t>The draft laws have been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
     <t>08.12.2023 ВРУ прийняла Закон України № 3509-IX "Про внесення змін до Кримінального процесуального кодексу України та інших законодавчих актів України щодо посилення самостійності Спеціалізованої антикорупційної прокуратури". 
 У Законі 3509-IX відтворено положення відповідного заходу.
 Так, зокрема, у ч. 3 ст. 29-1 Закону України "Про прокуратуру" удосконалено порядок організації та проведення конкурсу на посаду заступника Генерального прокурора - керівника Спеціалізованої антикорупційної прокуратури, першого заступника та заступника керівника САП. Також передбачено, що до складу Конкурсної комісії входять три особи, визначені Генеральним прокурором на підставі пропозицій міжнародних та іноземних організацій, які відповідно до міжнародних або міждержавних угод надають Україні міжнародну технічну допомогу у сфері запобігання і протидії корупції протягом останніх трьох років до дня завершення строку повноважень заступника Генерального прокурора - керівника САП або до дня дострокового припинення його повноважень (звільнення).
 Ч. 9 ст. 8-1 Закону України "Про прокуратуру" встановлено, що у разі відсутності заступника Генерального прокурора - керівника САП його повноваження здійснює перший заступник керівника САП, а в разі відсутності першого заступника - заступник керівника САП. На час відсутності заступника Генерального прокурора - керівника САП перший заступник керівника або заступник керівника САП здійснює всі повноваження керівника САП, передбачені цим Законом, КПК України та іншими законами України.
 Нова редакція ч. 6 ст. 8-1 Закону України "Про прокуратуру" встановлює розміри посадових окладів для прокурорів САП, зокрема тих, що перебувають на адміністративних посадах у САП.
 ВРУ 08.12.2023 прийняла Закон України № 3502-IX "Про внесення зміни до статті 5 Закону України "Про Національне антикорупційне бюро України" щодо посилення інституційної спроможності Національного антикорупційного бюро України", у якому відтворено положення заходу, передбаченого пп. 5 пп. 3.3.2.3.1 додатка 2 до Програми.
 Крім того, законопроект, розроблений на виконання заходу 3.3.2.1.1 Програми, містить положення, спрямовані на виконання п. 4 зазначеного заходу.
 Листом від 20.01.2025 № 10-03/4592-25 зазначений законопроект направлено на погодження до ДБР, САП, БЕБ, ДСА, НБУ, НПУ, СБУ, Мінекономіки, Мінфіну, Мінцифри, ОГП, НАБУ, Мін'юсту, ВАКС, ВС.
-Станом на 31.03.2026 здійснюється доопрацювання законопроекту з урахуванням отриманих зауважень.</t>
+Станом на 30.06.2026 здійснюється доопрацювання законопроекту з урахуванням отриманих зауважень.</t>
   </si>
   <si>
     <t>3.3.2.3.2</t>
   </si>
   <si>
     <t>Developing and coordinating the technical requirements for the system of autonomous collection of information from electronic communication networks of providers of electronic communication services</t>
   </si>
   <si>
     <t>01.07.2023</t>
   </si>
   <si>
     <t>30.09.2023</t>
   </si>
   <si>
     <t xml:space="preserve">Security Service of Ukraine </t>
   </si>
   <si>
     <t>Administration of State Service of Special Commucations and Information Protection of Ukraine,
 National Police of Ukraine,
 Prosecutor General’s Office of Ukraine ,
 State Bureau of Investigation ,
 National Anti-Corruption Bureau of Ukraine,
 Economic Security Bureau of Ukraine</t>
   </si>
   <si>
     <t>The technical requirements have been coordinated with all pretrial investigation authorities.</t>
   </si>
   <si>
     <t>Служба безпеки України (далі — СБУ) повідомляє, що в рамках Меморандуму про взаємодію між Національним антикорупційним бюро України (далі — НАБУ) та СБУ в частині забезпечення автономного доступу НАБУ до інформації за результатами зняття інформації з електронних комунікаційних мереж затверджено технічні вимоги до спеціального обладнання, а також узгоджено перелік спеціальних технічних засобів негласного отримання інформації.
-СБУ також інформує про створення умов для реалізації можливості одночасного підключення до нових або модернізованих шлюзів мережних комплектів двох моніторинг-центрів та їх одночасної роботи (НАБУ та СБУ). СБУ зазначає, що такі дії можливо здійснити лише під час оновлення версії програмного забезпечення технічних засобів електронних комунікацій, встановлених на мережах, або впровадження нового програмного забезпечення та проведення його сертифікації, у тому числі на відповідність вимогам щодо законного перехоплення. Вказане безпосередньо залежить від планів розвитку електронних комунікаційних мереж конкретного оператора зв’язку.
+СБУ також інформує про створення умов для реалізації можливості одночасного підключення до нових або модернізованих шлюзів мережних комплектів двох моніторинг-центрів та їх одночасної роботи (НАБУ та СБУ). СБУ зазначає, що такі дії можливо здійснити лише під час оновлення версії програмного забезпечення технічних засобів електронних комунікацій, встановлених на мережах, або впровадження нового програмного забезпечення та проведення його сертифікації, у тому числі на відповідність вимогам щодо законного перехоплення.
+СБУ додатково зазначає, що за отриманою від операторів мобільного зв’язку інформацією, шлюзи мережних комплектів, до яких можливо підключити систему перехоплення електронних комунікацій НАБУ у 2026 році — відсутні.
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а технічні вимоги до системи автономного зняття інформації з електронних комунікаційних мереж постачальників електронних комунікаційних послуг не розроблено та не узгоджено, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>3.3.2.3.3</t>
   </si>
   <si>
     <t>Developing and coordinating the engineering solution for building the system of autonomous collection of information from electronic communication networks of providers of electronic communication services</t>
   </si>
   <si>
     <t>31.12.2023</t>
   </si>
   <si>
     <t>The technical requirements have been coordinated with all pretrial investigation authorities.
 The engineering solution has been coordinated with all pretrial investigation authorities.</t>
   </si>
   <si>
     <t>Служба безпеки України (далі — СБУ) повідомляє, що в рамках Меморандуму про взаємодію між Національним антикорупційним бюро України (далі — НАБУ) та СБУ в частині забезпечення автономного доступу НАБУ до інформації за результатами зняття інформації з електронних комунікаційних мереж затверджено технічні вимоги до спеціального обладнання, а також узгоджено перелік спеціальних технічних засобів негласного отримання інформації.
-СБУ також інформує про створення умов для реалізації можливості одночасного підключення до нових або модернізованих шлюзів мережних комплектів двох моніторинг-центрів та їх одночасної роботи (НАБУ та СБУ). СБУ зазначає, що такі дії можливо здійснити лише під час оновлення версії програмного забезпечення технічних засобів електронних комунікацій, встановлених на мережах, або впровадження нового програмного забезпечення та проведення його сертифікації, у тому числі на відповідність вимогам щодо законного перехоплення. Вказане безпосередньо залежить від планів розвитку електронних комунікаційних мереж конкретного оператора зв’язку.
+СБУ також інформує про створення умов для реалізації можливості одночасного підключення до нових або модернізованих шлюзів мережних комплектів двох моніторинг-центрів та їх одночасної роботи (НАБУ та СБУ). СБУ зазначає, що такі дії можливо здійснити лише під час оновлення версії програмного забезпечення технічних засобів електронних комунікацій, встановлених на мережах, або впровадження нового програмного забезпечення та проведення його сертифікації, у тому числі на відповідність вимогам щодо законного перехоплення.
+СБУ додатково зазначає, що за отриманою від операторів мобільного зв’язку інформацією, шлюзи мережних комплектів, до яких можливо підключити систему перехоплення електронних комунікацій НАБУ у 2026 році — відсутні.
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а технічне рішення щодо побудови системи автономного зняття інформації з електронних комунікаційних мереж постачальників електронних комунікаційних послуг не розроблено та не узгоджено, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>3.3.2.3.4</t>
   </si>
   <si>
     <t>Implementing the engineering solution and deploying the system of autonomous collection of information from electronic communication networks of providers of electronic communication services</t>
   </si>
   <si>
     <t>The system has been implemented.</t>
   </si>
   <si>
     <t>Служба безпеки України (далі — СБУ) повідомляє, що в рамках Меморандуму про взаємодію між Національним антикорупційним бюро України (далі — НАБУ) та СБУ в частині забезпечення автономного доступу НАБУ до інформації за результатами зняття інформації з електронних комунікаційних мереж затверджено технічні вимоги до спеціального обладнання, а також узгоджено перелік спеціальних технічних засобів негласного отримання інформації.
-СБУ також інформує про створення умов для реалізації можливості одночасного підключення до нових або модернізованих шлюзів мережних комплектів двох моніторинг-центрів та їх одночасної роботи (НАБУ та СБУ). СБУ зазначає, що такі дії можливо здійснити лише під час оновлення версії програмного забезпечення технічних засобів електронних комунікацій, встановлених на мережах, або впровадження нового програмного забезпечення та проведення його сертифікації, у тому числі на відповідність вимогам щодо законного перехоплення. Вказане безпосередньо залежить від планів розвитку електронних комунікаційних мереж конкретного оператора зв’язку.
+СБУ також інформує про створення умов для реалізації можливості одночасного підключення до нових або модернізованих шлюзів мережних комплектів двох моніторинг-центрів та їх одночасної роботи (НАБУ та СБУ). СБУ зазначає, що такі дії можливо здійснити лише під час оновлення версії програмного забезпечення технічних засобів електронних комунікацій, встановлених на мережах, або впровадження нового програмного забезпечення та проведення його сертифікації, у тому числі на відповідність вимогам щодо законного перехоплення.
+СБУ додатково зазначає, що за отриманою від операторів мобільного зв’язку інформацією, шлюзи мережних комплектів, до яких можливо підключити систему перехоплення електронних комунікацій НАБУ у 2026 році — відсутні.
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а технічне рішення щодо побудови системи автономного зняття інформації з електронних комунікаційних мереж постачальників електронних комунікаційних послуг не реалізовано та не впроваджено, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>3.3.2.4</t>
   </si>
   <si>
     <t>The National Anticorruption Bureau of Ukraine and the Specialized Anticorruption Prosecutor’s Office are effectively performing their tasks, among other things through:
 clarification of legislative provisions on the conclusion of plea agreements in criminal proceedings involving corruption or corruption-related crimes;
 ensuring the practical observance of the rules of jurisdiction and holding the prosecutors in breach of such rules accountable;
 continued optimization of internal workflows and full-fledged implementation of the electronic criminal proceeding system</t>
   </si>
   <si>
     <t>3.3.2.4.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law that:
 1) permits concluding plea agreements in criminal proceedings falling under the jurisdiction of the National Anticorruption Bureau on condition of full or partial compensation of losses or harm by the defendant, suspect (other than the organizer of the criminal offense); 
 2) provides for the possibility of exemption from serving the sentence with probation if the defendant signs a plea agreement in criminal proceedings involving crimes of corruption falling under the jurisdiction of the National Anticorruption Bureau;
 3) expands the list of penalties that may be agreed upon by the parties to the agreement on exemption from serving the sentence with probation in criminal proceedings involving crimes of corruption falling under the jurisdiction of the National Anticorruption Bureau, and also expands the list of applicable additional penalties;
 4) provides for the possibility of establishing a probation period longer than three years in case of exemption from serving the sentence with probation under a plea agreement, as well as establishes longer period for expunging the criminal record in case of exemption from serving the sentence with probation in connection of serious crimes or felonies involving corruption; 
 5) provides for the possibility of continuing the judicial proceedings under the general procedure if the court refuses to approve the plea agreement and if no motions have been filed to return the proceeding back to the pretrial investigation stage; 
 6) provides for the possibility of presenting a plea agreement to the court repeatedly in the same criminal proceeding if the grounds for its rejection have been eliminated;
 7) stipulates that the resolution of disputes over jurisdiction in proceedings that belong or may be found to belong to the jurisdiction of the National Anticorruption Bureau shall be carried out only by the Prosecutor General or the Deputy Prosecutor General – Head of the Specialized Anticorruption Prosecutor’s Office.</t>
   </si>
   <si>