--- v0 (2026-06-08)
+++ v1 (2026-09-13)
@@ -254,54 +254,56 @@
   <si>
     <t>3.3.3.5.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law that:
 1) stipulates that the Public Council at ARMA shall appoint at least 40 percent of the members of the ARMA disciplinary committee from among the members of the Public Council;
 2) stipulates that the Public Council at ARMA shall appoint at least 40 percent of the members of competitive committee (tasked with selecting candidates for vacant positions with ARMA) from among the members of the Public Council;
 3) provides for the powers of the Public Council at ARMA to conduct public control over the legitimacy and transparency of appointment of asset managers, specifically by designating the members of the Public Council at ARMA to participate in the process of designating the asset managers;
 4) provides for the powers of the Public Council at ARMA to conduct public control over the legitimacy and transparency of decisions on the sale of assets;
 5) provides for the powers of the Public Council at ARMA to conduct public control over the effectiveness of management of assets handed over to ARMA;
 6) provides for the powers of the Public Council at ARMA to issue opinions on the annual performance report of ARMA;
 7) provides for the possibility of participation of individuals designated by the Public Council at ARMA (from among the Council members) in audits of the effectiveness of management of seized assets handed over to ARMA for management;
 8) stipulates that ARMA shall publicize the findings of audits of the effectiveness of management of seized assets handed over to ARMA for management.</t>
   </si>
   <si>
     <t>Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів (далі - АРМА), на виконання відповідного заходу Державної антикорупційної програми на 2023 - 2025 роки (далі - ДАП) розробило проект Закону України "Про внесення змін до статті 12 Закону України "Про Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів" щодо посилення контрольних повноважень Громадської ради". Відповідна законодавча ініціатива була схвалена Урядом та згодом зареєстрована у Верховній Раді України 08.07.2024 за № 11397.
 Водночас 17.07.2025 законопроект від 08.07.2024 за № 11397 знято з розгляду (відкликано відповідно до частини третьої статті 105 Закону України "Про Регламент Верховної Ради України" у зв'язку з припиненням повноважень Кабінету Міністрів України).
 Також, Верховна Рада України прийняла Закон України від 18.06.2025 № 4503-IX "Про внесення змін до Закону України "Про Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів" щодо посилення інституційної спроможності Національного агентства України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів, та вдосконалення механізмів управління активами", яким внесено зміни до статті 12 Закону України "Про Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів" (далі - Закон).
 Зазначеними змінами передбачається утворення Ради громадського контролю при АРМА (замість Громадської ради при АРМА).
 Згідно з частиною третьою статті 12 Закону передбачено повноваження Ради громадського контролю при АРМА, серед іншого:
 1) обирати з числа своїх членів представників, які входять до складу: дисциплінарних комісій, які здійснюють дисциплінарні провадження стосовно державних службовців АРМА; комісій, які проводять конкурс на зайняття вакантних посад у АРМА (пп. 1 та 2 п. 3.3.3.5.1 додатка 2 до ДАП);
 2) здійснювати моніторинг ефективності реалізації АРМА своїх повноважень, в тому числі повноважень щодо реалізації активів чи управління активами, передані АРМА (пп. 4 та 5 п. 3.3.3.5.1 додатка 2 до ДАП);
 3) розглядати щорічний звіт АРМА та затверджувати висновок щодо нього (пп. 6 п. 3.3.3.5.1 додатка 2 до ДАП);
 Також частиною третьою статті 12 Закону передбачено можливість залучати представників Ради громадського контролю при АРМА до проведення перевірок ефективності управління активами (пп. 7 п. 3.3.3.5.1 додатка 2 до ДАП).
 Водночас у Законі України від 18.06.2025 № 4503-IX не виявлено положень, якими передбачено:
-1) повноваження Ради громадського контролю при АРМА щодо здійснення громадського контролю за законністю та прозорістю визначення управителів активами, зокрема шляхом визначення членів Громадської ради при АРМА, які беруть участь у визначенні управителів активами (пп. 3 п. 3.3.3.5.1 додатка 2 до ДАП);
+1) повноваження Ради громадського контролю при АРМА щодо здійснення громадського контролю за законністю та прозорістю визначення управителів активами, зокрема шляхом визначення з числа її членів осіб, які беруть участь у визначенні управителів активами (пп. 3 п. 3.3.3.5.1 додатка 2 до ДАП);
 2) оприлюднення АРМА результатів проведення перевірок ефективності управління активами, переданими АРМА в управління (пп. 8 п. 3.3.3.5.1 додатка 2 до ДАП).
 Крім цього, Законом України від 18.06.2025 № 4503-IX не врегульовано питання кількісного представництва Ради громадського контролю при АРМА в дисциплінарних чи конкурсних комісіях (не менше ніж 40 відсотків складу таких комісій).
-З огляду на зазначене, захід не може вважатись таким, що виконаний повністю.</t>
+З огляду на зазначене, захід не може вважатись таким, що виконаний повністю.
+Водночас АРМА інформує про прийнятття Урядом постанови від 28.11.2025 № 1539 «Питання Ради громадського контролю при Національному агентстві з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів», якою затверджено Положення про Ради громадського контролю при АРМА. Відповідно до пп. 12 п. 5 зазначеного Положення Рада громадського контролю при АРМА для виконання покладених на неї завдань здійснює громадський контроль за законністю та прозорістю визначення управителів активами, зокрема шляхом визначення членів Ради громадського контролю, які беруть участь у визначенні управителів активами (пп. 3 п. 3.3.3.5.1 додатка 2 до ДАП).
+Також прийнято наказ АРМА від 19.06.2026 № 244, яким визначено провести конкурс з формування складу Ради громадського контролю при АРМА шляхом відкритого рейтингового інтернет-голосування громадян, які проживають на території України, прийом документів триватиме з 13 до 23 липня 2026 року включно. Інтернет-голосування за кандидатів до складу Ради громадського контролю при АРМА відбудеться з 00:00 10 серпня до 24:00 12 серпня 2026 року без перерви через офіційний вебсайт АРМА.</t>
   </si>
   <si>
     <t>3.3.3.5.2</t>
   </si>
   <si>
     <t>Putting the Unified State Register of Assets Seized in Criminal Proceedings into permanent (commercial) operation</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>29.02.2024</t>
   </si>
   <si>
     <t>The Unified State Register of Assets Seized in Criminal Proceedings has been put into commercial operation.</t>
   </si>
   <si>
     <t>Наказом АРМА від 30.01.2023 № 18 Єдиний державний реєстр активів, на які накладено арешт у кримінальному провадженні (далі - Реєстр) введено в промислову експлуатацію.
 Наказом АРМА від 25.08.2023 № 187 відновлено публічний доступ до даних Реєстру.
 За інформацією, наданою АРМА, "відкриття Реєстру відповідає політиці відкритих даних та практиці європейських офісів з розшуку та управління незаконними активами (ARO/AMO). АРМА доклало значних зусиль для безпеки даних, насамперед щодо стратегічних активів та об’єктів критичної інфраструктури. Зокрема, перевірено тисячі записів, щоб не допустити оприлюднення відомостей про військові об'єкти, обмежено інформацію про найменування та опис активів зі сфери критичної інфраструктури. Також АРМА було проведено консультації з усіма уповноваженими органами та враховано їх застереження. І лише після досягнення повного консенсусу щодо можливості відкриття реєстру, публічний доступ до нього нарешті забезпечено. Через відкритий Реєстр Агентство демонструє відкритість до співпраці з потенційними управителями, відкриває для них простір для інвестицій, очікує зростання попиту на арештоване майно та відповідне збільшення надходжень до бюджету. Крім того, функціонування зрілого та безпечного публічного Реєстру означає, що АРМА не приховує ані інформацію про активи, ні про те, як ними управляє".
 З огляду на те, що датою завершення виконання відповідного заходу є лютий 2024, водночас фактичне виконання відповідного заходу відбулось у серпні 2023 року, то захід вважається таким, що виконаний вчасно і повністю.</t>
   </si>
   <si>
     <t>3.3.3.6</t>
   </si>
@@ -387,72 +389,76 @@
 З метою виконання відповідного заходу Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів, розроблено проект постанови Кабінету Міністрів України «Про визнання такою, що втратила чинність, постанови Кабінету Міністрів України від 24 жовтня 2018 року № 874» з метою виконання вимог абзацу четвертого підпункту 1 пункту 9 розділу ІІ «Прикінцеві та перехідні положення» Закону № 4503-IX.
 Кабінетом Міністрів України прийнято постанову від 21.01.2026 № 68 «Про визнання такими, що втратили чинність, деяких постанов Кабінету Міністрів України», якою, зокрема визнано такою, що втратила чинність, постанова Кабінету Міністрів України від 24 жовтня 2018 року № 874.
 З огляду на набрання чинності вищезазначеним нормативно-правовим актом (водночас не в межах строків виконання заходу, передбачених Державною антикорупційною програмою на 2023-2025), відповідний захід вважається виконаним невчасно та повністю.</t>
   </si>
   <si>
     <t>3.3.3.7</t>
   </si>
   <si>
     <t>Fair and clear grounds for liability of ARMA and its officials for ineffective management of seized assets have been established</t>
   </si>
   <si>
     <t>3.3.3.7.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law that institutes separate grounds for bringing ARMA employees to disciplinary liability in the event of deliberate or negligent violation of the established procedure for appointing an asset manager; a violation of the established procedure for inspecting the effectiveness of management of seized assets handed over to ARMA for management; failure to respond or violation of the established procedure for responding to information received and/or established facts of improper management of assets or attempts by the manager to dispose of assets.</t>
   </si>
   <si>
     <t>31.12.2023</t>
   </si>
   <si>
     <t>На виконання відповідного заходу Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів (далі - АРМА) розробило та 09.01.2024 подало Кабінету Міністрів України проект закону.
 30.01.2024 проект закону направлено до Верховної Ради України (реєстр. № 10451 від 31.01.2024).
 17.07.2025 законопроект реєстр. № 10451 від 31.01.2024 знято з розгляду (відкликано відповідно до ч. 3 ст. 105 Закону України "Про Регламент Верховної Ради України" у зв'язку з припиненням повноважень Кабінету Міністрів України).
 Тому у зв'язку з недосягненням показника (індикатора) виконання, відповідний захід не може вважатись виконаним повністю.
 АРМА також інформує, що 30.07.2025 набрав чинності Закон України «Про внесення змін до деяких законодавчих актів України щодо посилення інституційної спроможності Національного агентства України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів, та вдосконалення механізмів управління активами» від 18.06.2025 № 4503-IX, яким передбачено, що з метою запобігання, виявлення та розслідування правопорушень у діяльності працівників АРМА у складі його центрального апарату діє підрозділ внутрішнього контролю. Передбачається проведення перевірок працівників АРМА на доброчесність та моніторинг їхнього способу життя, перевірки інформації, що міститься у зверненнях фізичних та юридичних осіб, медіа, інших джерелах, у тому числі отриманої через спеціальну телефонну лінію, сторінку в мережі Інтернет, засоби електронного зв’язку АРМА, щодо причетності працівників АРМА до вчинення правопорушень та проведення службового розслідування стосовно працівників АРМА.
-АРМА повідомляє, що станом на 14.04.2026 утворено структурний підрозділ та наказом АРМА затверджено Положення про Управління внутрішнього контролю та безпеки центрального апарату АРМА і положення про його структурні підрозділи.</t>
+АРМА повідомляє, що станом на 14.04.2026 утворено структурний підрозділ та наказом АРМА затверджено Положення про Управління внутрішнього контролю та безпеки центрального апарату АРМА і положення про його структурні підрозділи.
+Також АРМА інформує, що наказом АРМА від 03.07.2026 № 260 затверджено Кодекс етичної поведінки працівників АРМА.</t>
   </si>
   <si>
     <t>3.3.3.8</t>
   </si>
   <si>
     <t>Seizure and transfer of illegally obtained assets to ARMA for management in order to preserve their economic value are carried out effectively and in a timely manner</t>
   </si>
   <si>
     <t>3.3.3.8.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law that:
 1) introducing a procedure for urgent notification of ARMA prosecutors about the discovery of assets that can be seized; 
 2) introducing the mandatory planning of the seizure of an asset in respect of which the issue of its transfer to ARMA for management will be raised, before the prosecutor has filed a motion for seizure of the asset in a criminal proceeding or in a civil proceeding; 
 3) providing for the possibility of the transfer to ARMA for management of any asset that has been seized in a criminal proceeding and whose value exceeds 200 times the minimum living wage of able-bodied individuals (irrespective of whether or not this asset constitutes physical evidence and irrespective of the grounds on which it was seized as part of the criminal proceeding)</t>
   </si>
   <si>
-    <t>Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів, на виконання відповідного заходу Державної антикорупційної програми на 2023 - 2025 роки розробило проект Закону України "Про внесення змін до Кримінального процесуального кодексу України та інших законодавчих актів щодо врегулювання порядку інформування прокурорів про виявлення активів, на які може бути накладено арешт у кримінальному провадженні".
+    <t>Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів (далі - АРМА), на виконання відповідного заходу Державної антикорупційної програми на 2023 - 2025 роки (далі - ДАП) розробило проект Закону України "Про внесення змін до Кримінального процесуального кодексу України та інших законодавчих актів щодо врегулювання порядку інформування прокурорів про виявлення активів, на які може бути накладено арешт у кримінальному провадженні".
 Відповідна законодавча ініціатива була схвалена Кабінетом Міністрів України та зареєстрована у Верховній Раді України за реєстр. № 11473 від 12.08.2024.
 17.07.2025 законопроект реєстр. № 11473 від 12.08.2024 знято з розгляду (відкликано відповідно до ч. 3 ст. 105 Закону України "Про Регламент Верховної Ради України" у зв'язку з припиненням повноважень Кабінету Міністрів України).
-Тому у зв'язку з недосягненням показника (індикатора) виконання, відповідний захід не може вважатись виконаним повністю.</t>
+Тому у зв'язку з недосягненням показника (індикатора) виконання, відповідний захід не може вважатись виконаним повністю.
+Також, Верховна Рада України прийняла Закон України від 18.06.2025 № 4503-IX "Про внесення змін до Закону України "Про Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів" щодо посилення інституційної спроможності Національного агентства України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів, та вдосконалення механізмів управління активами", яким, серед іншого, у ст. 18-1 запроваджено інститут ідентифікації активу, в межах якого АРМА протягом 10 робочих днів з дня отримання звернення прокурора зобов'язана поінформувати його у формі надання висновку щодо можливості здійснення ефективного управління активом. Зазначені положення реалізують пп. 1 п. 3.3.3.8.1 додатка 2 до ДАП.
+АРМА також інформує про затвердження Спільного наказу АРМА та ОГП від 23.02.2026 № 46/58 «Щодо деяких питань, пов’язаних з передачею прокурорами та прийняттям в управління АРМА арештованих активів», який зареєстровано в Мін’юсті 20.03.2026 за № 367/45761.
+АРМА додатково зазначає про прийняття постанови Кабінету Міністрів України від 04.06.2026 № 710 «Про затвердження Методики визначення можливості здійснення управління активом (активами)», яка встановлює єдиний порядок ідентифікації та оцінки арештованих активів для їх подальшої передачі в управління АРМА. Затверджена методика закріплює повноваження АРМА під час проведення ідентифікації активу здійснення заходів щодо проведення обстеження та огляду активу, документування стану, збору інформації та підтвердних даних щодо характеристик майна. Також передбачено механізми взаємодії з правоохоронними та іншими державними органами для отримання доступу до активів.</t>
   </si>
   <si>
     <t>3.3.3.8.2</t>
   </si>
   <si>
     <t>Developing software and deploying hardware of the system for secure electronic data exchange between ARMA, prosecutorial agencies, and pretrial investigation authorities to be used for real-time transmission of queries to ARMA and prompt notification about the discovery of assets mentioned in the query, the discovery of assets subject to seizure, etc</t>
   </si>
   <si>
     <t>01.01.2025</t>
   </si>
   <si>
     <t>30.06.2025</t>
   </si>
   <si>
     <t>state budget and/or international technical assistance funds</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year and/or international technical assistance funds</t>
   </si>
   <si>
     <t>The software has been developed.
 The hardware required for the operation of the system for secure electronic data exchange between ARMA, prosecutorial agencies, and pretrial investigation authorities to be used for real-time transmission of queries to ARMA and prompt notification about the discovery of assets mentioned in the query, the discovery of assets subject to seizure, etc., has been deployed.</t>
   </si>
   <si>
     <t>Програмне забезпечення розроблено та запроваджено необхідне технічне обладнання для функціонування електронної захищеної системи обміну інформацією між АРМА, органами прокуратури та органами досудового розслідування (далі - Система) для оперативного надсилання запитів до АРМА та оперативного інформування про виявлення активів, яких стосувався запит, виявлення активів, які підлягають арешту, тощо.
@@ -465,53 +471,57 @@
   </si>
   <si>
     <t>Developing and approving the Regulation on the system for secure electronic data exchange between ARMA, prosecutorial agencies, and pretrial investigation authorities to be used for real-time transmission of queries to ARMA and prompt notification about the discovery of assets mentioned in the query, the discovery of assets subject to seizure, etc.</t>
   </si>
   <si>
     <t>01.10.2025</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>National Police of Ukraine,
 Prosecutor General’s Office of Ukraine ,
 State Bureau of Investigation ,
 National Anti-Corruption Bureau of Ukraine,
 Security Service of Ukraine ,
 Economic Security Bureau of Ukraine</t>
   </si>
   <si>
     <t>The Regulation on the system for secure electronic data exchange between ARMA, prosecutorial agencies, and pretrial investigation authorities to be used for real-time transmission of queries to ARMA and prompt notification about the discovery of assets mentioned in the query, the discovery of assets subject to seizure, etc. has taken effect.</t>
   </si>
   <si>
     <t>Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів (далі - АРМА) повідомляє, що розроблено проект Положення про електронну захищену систему обміну інформацією між АРМА, органами прокуратури та органами досудового розслідування для оперативного надсилання запитів до АРМА та оперативного інформування про виявлення активів, яких стосувався запит, виявлення активів, які підлягають арешту (далі - проект положення).
 АРМА повідомляє, що забезпечено внутрішнє опрацювання проекту положення та погодження у відповідних самостійних структурних підрозділах АРМА, після чого його направлено на міжвідомче узгодження до Офісу Генерального прокурора та органів досудового розслідування.
 АРМА зазначає, що за результатами опрацювання від органів досудового розслідування надійшли пропозиції та зауваження, які були опрацьовані, у зв’язку з чим до проекту положення внесено відповідні зміни та доповнення.
-АРМА також інформує, що доопрацьовану редакцію проекту положення повторно направлено на погодження до відповідних самостійних структурних підрозділів АРМА, а після завершення внутрішнього погодження доопрацьований проект положення буде повторно направлено на погодження до суб’єктів інформаційної взаємодії.
-[...1 lines deleted...]
-Водночас АРМА інформує, що затвердження положення потребує додаткового часу у зв’язку з технологічною складністю створення електронної захищеної системи та значною кількістю суб’єктів інформаційної взаємодії, погодження з якими є необхідним для забезпечення узгоджених процедур обміну даними. АРМА зазначає, що очікуваний строк затвердження положення — перша половина 2026 року.</t>
+АРМА також інформує, що доопрацьовану редакцію проекту положення повторно направлено на погодження до відповідних самостійних структурних підрозділів АРМА. Зазначається, що внутрішнє погодження доопрацьованої редакції проекту Положення відповідними самостійними структурними підрозділами АРМА станом на 2 квартал 2026 року завершено. Після цього проект доопрацьованого Положення буде повторно направлено на погодження до Офісу Генерального прокурора та органів досудового розслідування.
+За інформацією, наданою АРМА, невиконання заходу у визначений строк зумовлене об’єктивними причинами, пов’язаними з технологічною складністю створення електронної захищеної системи інформаційної взаємодії, необхідністю додаткового опрацювання організаційних, технічних та правових аспектів її функціонування, а також проведенням повторних погоджувальних процедур із суб’єктами інформаційної взаємодії.
+Зміст та показник (індикатор) виконання відповідного заходу Державної антикорупційної програми на 2023 - 2025 роки передбачають:
+1) розроблення положення;
+2) затвердження положення;
+3) набрання чинності положенням.
+З огляду на забезпечення АРМА лише розроблення відповідного положення, відповідний захід не може вважатись таким, що виконаний повністю.</t>
   </si>
   <si>
     <t>3.3.3.9</t>
   </si>
   <si>
     <t>The management of assets seized in criminal proceedings, the search for illegally obtained assets outside Ukraine and their repatriation are carried out effectively, inter alia, owing to: the strengthening of the institutional capacity of ARMA; 
 the improvement of legislation governing the transfer of assets for management; ensuring effective international cooperation</t>
   </si>
   <si>
     <t>3.3.3.9.1 (1)</t>
   </si>
   <si>
     <t>Arranging the connection of ARMA and the National Agency to the SIENA secure data exchange system</t>
   </si>
   <si>
     <t>ARMA and the National Agency are able to exchange data via the SIENA secure data exchange system.</t>
   </si>
   <si>
     <t>АРМА приєднано до захищеної системи обміну інформацією “SIENA”.
 З огляду на те, що датою завершення виконання відповідного заходу є лютий 2024, водночас фактичне виконання відповідного заходу відбулось у серпні 2023 року (див. новину про приєднання АРМА до “SIENA”), то захід вважається таким, що виконаний вчасно і повністю.</t>
   </si>
   <si>
     <t>3.3.3.9.1 (2)</t>
   </si>
   <si>
@@ -633,51 +643,52 @@
 Security Service of Ukraine ,
 Economic Security Bureau of Ukraine</t>
   </si>
   <si>
     <t>Національне агентство за результатами опрацювання змісту зазначеного заходу на предмет існування проблеми, на вирішення якої він спрямований, підготувало аналітичний звіт, у якому констатована відсутність потреби у розробленні та прийнятті законопроекту, передбаченого цим заходом.</t>
   </si>
   <si>
     <t>3.3.3.11.3</t>
   </si>
   <si>
     <t>Supporting the consideration of the draft law that updates the provisions of the Criminal Procedure Code of Ukraine pertaining to international cooperation in a criminal proceeding, taking into account critical feedback provided in MONEYVAL reports, in the Parliament of Ukraine (particularly if the President of Ukraine vetoes the draft law)</t>
   </si>
   <si>
     <t>The law has been signed by the President of Ukraine.</t>
   </si>
   <si>
     <t>Проект Закону України «Про внесення змін до Кримінального процесуального кодексу України та інших законодавчих актів України щодо міжнародного співробітництва під час кримінального провадження» внесено Кабінетом Міністрів України на розгляд Верховної Ради України 15.09.2022 (р.н. 8038).
 21.07.2023 законопроект розглянуто на Комітеті Верховної Ради України з питань правоохоронної діяльності. За результатами розгляду Комітет ухвалив рішення рекомендувати Верховній Раді України повернути законопроект суб'єкту права законодавчої ініціативи на доопрацювання.
 Міністерство юстиції України розробило законопроект «Про внесення змін до Кримінального процесуального кодексу України та інших законодавчих актів України щодо міжнародного співробітництва під час кримінального провадження», який є доопрацьованою версією законопроекту від 15.09.2022 № 8038.
 18.03.2024 доопрацьований законопроект у встановленому законом порядку внесено на розгляд Кабінету Міністрів України.
 25.04.2024 Урядовим комітетом з питань економічної, фінансової і правової політики, паливно-енергетичного комплексу, стратегічних галузей промисловості та правоохоронної діяльності було вирішено подати відповідний законопроект для розгляду на засідання Кабінету Міністрів України у запропонованій редакції.
 26.04.2024 законопроект схвалено за результатами засідання Уряду та у встановленому законом порядку внесено до Верховної Ради України.
 29.04.2024 відповідна законодавча ініціатива була зареєстрована у Верховній Раді України за № 11223. Головним комітетом визначено Комітет Верховної Ради України з питань правоохоронної діяльності.
 17.07.2025 законопроект реєстр. № 11223 від 29.04.2024 знято з розгляду (відкликано відповідно до ч. 3 ст. 105 Закону України «Про Регламент Верховної Ради України» у зв'язку з припиненням повноважень Кабінету Міністрів України).
 З метою підготовки до повторного ініціювання внесення відповідних змін та для забезпечення оптимізації законодавчого процесу Міністерство юстиції України об’єднало зміни, що пропонувалися вищезазначеним законопроектом та проектом Закону України «Про внесення змін до Кримінального процесуального кодексу України щодо використання технічних засобів електронних комунікацій при надісланні запитів про міжнародне співробітництво» (реєстр. № 12140 від 21.10.2024).
-10.12.2025 законопроект схвалено за результатами засідання Уряду, а 11.12.2025 законопроект зареєстровано у Верховній Раді України за номером 14292.
+10.12.2025 законопроект схвалено за результатами засідання Уряду, а 11.12.2025 законопроект зареєстровано у Верховній Раді України за номером 14292. 
+Міністерство юстиції України повідомляє, що відповідний законопроект 06.02.2026 розглянуто Комітетом Верховної Ради України з питань інтеграції України до ЄС (висновок: не суперечить міжнародно-правовим зобов’язанням України у сфері європейської інтеграції); 19.02.2026 отримано висновок Комітету Верховної Ради України з питань бюджету; 11.03.2026 отримано висновок Головного науково-експертного управління Апарату Верховної Ради України.
 З огляду на обсяг вжитих дій Міністерством юстиції України, спрямованих на супроводження розгляду проекту закону, яким уточнюються положення Кримінального процесуального кодексу України щодо міжнародного співробітництва у кримінальному провадженні, водночас у зв’язку з недосягненням показника (індикатора) виконання (закон не прийнято і не підписано Президентом України), відповідний захід не може вважатись таким, що виконаний повністю.</t>
   </si>
   <si>
     <t>3.3.3.11.4 (1)</t>
   </si>
   <si>
     <t>Aligning bylaws with the Laws of Ukraine dated December 6, 2019, No. 361-IX On Preventing and Combating the Laundering of Proceeds of Crime, Financing of Terrorism, and Financing of Proliferation of Weapons of Mass Destruction, dated November 4, 2022, No. 2736-IX On Amendments to Select Laws of Ukraine Towards Protection of the Financial System of Ukraine Against Actions of the State Engaging in Armed Aggression Against Ukraine, and Adaptation of Ukrainian Legislation to Specific Standards of the Financial Action Task Force and the Requirements of EU Directive 2018/843, and EU Directive 2015/849</t>
   </si>
   <si>
     <t>The bylaw normative legal acts have been aligned with said laws and EU Directive 2015/849.</t>
   </si>
   <si>
     <t>According to the information provided by the Ministry of Finance of Ukraine, the following normative legal acts have been adopted, directly or indirectly aimed at implementing the above measure:
 - Resolution of the Government and the National Bank of Ukraine dated September 19, 2023 No. 1011 On Approval of the Methodology for Determining the Ultimate Beneficial Owner by a Legal Entity;
 - Resolution of the Government dated June 16, 2023 No. 662  On Approval of the Procedure for Supervision in the Area of Preventing and Combating the Laundering of Proceeds of Crime, Financing of Terrorism, and Financing of Proliferation of Weapons of Mass Destruction over the Activities of Primary Financial Monitoring Entities, State Regulation and Supervision of which is carried out by the Ministry of Finance, the Ministry of Justice, the Ministry of Digital Transformation, dated June 13, 2023 No. 602 On Approval of the Procedure for Forming the List of Foreign Stock Exchanges (Regulated Markets) Subject to the Requirements for Disclosure of Information on Ultimate Beneficial Owners, dated February 14, 2023 No. 130 On Amendments to the Regulation on the Ministry of Finance of Ukraine;
 - decree of the Government dated December 27, 2023 No. 1207-r On Approval of the Action Plan Aimed at Preventing and/or Mitigating the Negative Consequences of Risks Identified by the Third National Risk Assessment in the Area of Preventing and Combating the Laundering of Proceeds of Crime, Financing of Terrorism, and Financing of Proliferation of Weapons of Mass Destruction for the Period up to 2026;
 - orders of the Ministry of Finance of Ukraine dated December 28, No. 465 On Approval of the Criteria for the Risks of the Laundering of Proceeds of Crime, Financing of Terrorism, and Financing of Proliferation of Weapons of Mass Destruction, registered with the Ministry of Justice of Ukraine on February 09, 2022 under No. 258/39314, dated December 09, 2022 No. 422 named Some Issues of Formation of Administrative Reporting by the Ministry of Finance of Ukraine as a State Financial Monitoring Entity in the Area of Preventing and Combating the Laundering of Proceeds of Crime, Financing of Terrorism, and Financing of Proliferation of Weapons of Mass Destruction, registered with the Ministry of Justice on December 22, 2022 under No. 1664/39000.</t>
   </si>
   <si>
     <t>3.3.3.11.4 (2)</t>
   </si>
   <si>
     <t>National Commission on Securities and Stock Market</t>
   </si>
   <si>
@@ -775,66 +786,69 @@
   <si>
     <t>Preparing and conducting a scheduled national risk assessment in accordance with the Methodology of National Assessment of Risks of Money Laundering and Financing of Terrorism in Ukraine</t>
   </si>
   <si>
     <t>Council on Prevention and Counteraction to Legalization (Laundering) of the Proceeds of Crime or Terrorist Financing and Financing Proliferation of Weapons of Mass Destruction</t>
   </si>
   <si>
     <t>The report on the findings of the scheduled national risk assessment has been prepared.</t>
   </si>
   <si>
     <t>Національна оцінка ризиків проводиться згідно з методикою національної оцінки ризиків відмивання коштів та фінансування тероризму в Україні (далі – методика), підготовленою Державною службою фінансового моніторингу України (далі - Держфінмоніторинг), узгодженою з Міністерством фінансів України та схваленою Радою з питань запобігання та протидії легалізації (відмиванню) доходів, одержаних злочинним шляхом, фінансуванню тероризму та фінансуванню розповсюдження зброї масового знищення (далі – Рада) на її черговому засіданні (див. п. 9 Порядку, затвердженого постановою Кабінету Міністрів України від 05.08.2020 № 690).
 За інформацією, наданою Держфінмоніторингом, 26.12.2024 на черговому засіданні Ради, було схвалено оновлену Методику.
 Відповідно до п. 4.3 Протоколу засідання Ради № 2(18) від 26.12.2024 учасники національної оцінки ризиків (далі – НОР), визначили та надали Держфінмоніторингу інформацію про особу на рівні заступника керівника органу (або керівника самостійного структурного підрозділу), відповідальну за взаємодію з Держфінмоніторингом з питань проведення НОР.
 Держфінмоніторинг інформує, що з метою підготовки та проведення НОР організовано проведення 28.02.2025 засідання Робочої групи з питань проведення НОР за участю представників центральних органів виконавчої влади, інших державних органів, відповідальних за взаємодію з Держфінмоніторингом з питань проведення НОР.
 Держфінмоніторинг зазначає, що 28.02.2025 на засіданні Робочої групи з питань проведення НОР розглянуто та схвалено Орієнтовний план проведення НОР та обговорено міру (ступінь) залученості кожного учасника НОР до зазначеного процесу.
 Держфінмоніторинг інформував, що 09.04.2025 забезпечено проведення засідання Робочої підгрупи з питань оцінки ризиків використання неприбуткового сектору з метою відмивання коштів (ВК) та фінансування тероризму (ФТ). Участь у засіданні взяли представники Держфінмоніторингу, Міністерства фінансів України, Національного банку України, Міністерства юстиції України, Національної комісії з цінних паперів та фондового ринку, Державної податкової служби України, Офісу Генерального прокурора, представники неприбуткового сектору.
 За результатами засідання:
 - обговорено та схвалено Перелік типів НПО, які будуть включені в оцінку ризиків використання неприбуткових організацій (НПО) з метою ВК/ФТ;
 - обговорено необхідність уточнення механізму оцінки ризиків використання неприбуткового сектору з метою ВК/ФТ, визначеного оновленою у 2024 році Методикою НОР;
 - обговорено подальші кроки, спрямовані для визначення та оцінку ризиків ВК/ФТ, на які наражаються представники різних типів НПО.
 Під час звітування за 3 квартал 2025 року Держфінмоніторинг повідомляв, що здійснювалось узагальнення ризиків за результатами проведення НОР з урахуванням професійних суджень представників центральних органів виконавчої влади, інших державних органів, відповідальних за взаємодію з Держфінмоніторингом з питань проведення НОР.
 Держфінмоніторинг повідомляє, що листом від 18.11.2025 року № 5302/310-04 направив проект Звіту про проведення НОР учасникам на узгодження.
 10.12.2025 проект Звіту про проведення НОР було направлено Міністерству фінансів України на погодження. Листом № 53020-08-5/37309 від 18.12.2025 року Міністерство фінансів України повідомило про не погодження проекту Звіту та надало відповідні зауваження та рекомендації.
 Держфінмоніторинг інформує, що у зв’язку з тим, що для усунення окремих зауважень і врахування відповідних рекомендацій потрібна додаткова інформація від інших учасників, що беруть участь у роботі системи запобігання та протидії легалізації (відмиванню) доходів, одержаних злочинним шляхом, фінансуванню тероризму та фінансуванню розповсюдження зброї масового знищення, було надіслано відповідні запити. Держфінмоніторинг повідомляє, що збір та аналіз такої інформації зумовив затримку в підготовці проекту Звіту про проведення НОР.
 Окремо Держфінмоніторинг зазначає, що проект Звіту про проведення НОР в листопаді 2025 року був обговорений з представниками Ради Європи і Європейської Комісії (DG ENEST) та отримані відповідні відгуки (Review of Ukraine’s Draft National Risk Assessment 2025 against the revised FATF NRA Guidance and Toolkit), в яких був наданий в цілому позитивний відгук на проект Звіту про проведення НОР.
-Держфінмоніторинг також інформує, що 05.03.2026 відбулось засідання Робочої підгрупи з питань оцінки ризиків використання неприбуткового сектору з метою ВК/ФТ щодо обговорення та схвалення єдиної позиції щодо ризиків використання неприбуткового сектору.</t>
+Держфінмоніторинг також інформує, що 05.03.2026 відбулось засідання Робочої підгрупи з питань оцінки ризиків використання неприбуткового сектору з метою ВК/ФТ щодо обговорення та схвалення єдиної позиції щодо ризиків використання неприбуткового сектору.
+Листом Міністерства фінансів України від 08.07.2026 № 53020-08-5/19162 повідомлено про надання Держфінмоніторингу суттєвих зауважень до проєкту звіту про проведення НОР. У відповідному листі також зазначається, що до Міністерства фінансів України доопрацьований проєкт звіту станом на 07.07.2026 на погодження не надходив. 
+З огляду на те, що показник (індикатор) виконання відповідного заходу не досягнуто (звіт за результатами чергової національної оцінки ризиків не підготовлено), такий захід не може вважатись виконаним.</t>
   </si>
   <si>
     <t>3.3.3.11.8</t>
   </si>
   <si>
     <t>Approving the report of the scheduled national assessment of risks of money laundering and financing of terrorism in Ukraine</t>
   </si>
   <si>
     <t>01.12.2025</t>
   </si>
   <si>
     <t>The report on the findings of the scheduled national risk assessment has been approved and at least the report conclusions have been made public.</t>
   </si>
   <si>
-    <t>За інформацією, наданою Державною службою фінансового моніторингу України та Міністерством фінансів України, триває підготовка звіту за результатами чергової національної оцінки ризиків відмивання коштів та фінансування тероризму в Україні.
+    <t>За інформацією, наданою Міністерством фінансів України у листі від 08.07.2026 № 53020-08-5/19162, триває підготовка звіту за результатами чергової національної оцінки ризиків відмивання коштів та фінансування тероризму в Україні.
+У відповідному листі також зазначається, що Міністерство фінансів України надало Держфінмоніторингу суттєві зауваження до проєкту звіту про проведення національної оцінки ризиків відмивання коштів та фінансування тероризму в Україні. Також повідомлено про те, що до Міністерства фінансів України доопрацьований проєкт звіту станом на 07.07.2026 на погодження не надходив.
 З огляду на те, що звіт за результатами чергової національної оцінки ризиків не затверджено та не оприлюднено, відповідний захід вважається не виконаним.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
@@ -2049,51 +2063,51 @@
       <c r="H17" s="3" t="s">
         <v>110</v>
       </c>
       <c r="I17" s="3" t="s">
         <v>111</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K17" s="3" t="s">
         <v>112</v>
       </c>
       <c r="L17" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M17" s="3" t="s">
         <v>28</v>
       </c>
       <c r="N17" s="3" t="s">
         <v>113</v>
       </c>
       <c r="O17" s="3" t="s">
         <v>114</v>
       </c>
       <c r="P17" s="3" t="s">
-        <v>85</v>
+        <v>46</v>
       </c>
       <c r="Q17" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="18" spans="1:17">
       <c r="A18" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>115</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>116</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>117</v>
       </c>
       <c r="G18" s="2" t="s">