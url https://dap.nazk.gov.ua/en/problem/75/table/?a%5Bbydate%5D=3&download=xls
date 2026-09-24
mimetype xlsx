--- v0 (2026-06-13)
+++ v1 (2026-09-24)
@@ -132,51 +132,51 @@
   </si>
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year</t>
   </si>
   <si>
     <t>The draft law has been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
     <t>ВРУ прийняла Закон України «Про внесення змін до статті 31 КПК України щодо вдосконалення порядку здійснення кримінального провадження» (Закон № 3655-IX), який змістовно відтворює положення п.п. 1 п. 3.3.4.1.1 додатку 2 ДАП. 
 З метою розв'язання проблеми, передбаченої п. 4.3.4 Антикорупційної стратегії на 2021 - 2025 роки, НАЗК розробило законопроект "Про внесення змін до ЦПК України, КАС України щодо вдосконалення порядку розгляду справ ВАКС", який зареєстровано у ВРУ від 11.09.2025 за № 14033.
 На виконання п.п. 2-8 п. 3.3.4.1.1 додатку 2 до ДАП розроблено законопроект «Про внесення змін до КПК України щодо неприпустимості зловживання процесуальними правами».
 04.08.2023 проведено громадське обговорення цього законопроекту, який згодом був погоджений з усіма заінтересованими органами. НАЗК надіслало законопроект до Мін’юсту й отримало висновок правової експертизи про невідповідність вимогам нормопроектувальної техніки.
 24.05.2024 НАЗК надіслало КМУ доопрацьований законопроект, який 25.06.2024 було винесено на Урядовий комітет, за результатами якого законопроект було повернуто.
 31.12.2024 НАЗК направило зазначений законопроект на розгляд КМУ.
 Листом КМУ від 07.01.2025 № 6335/0/01-25 законопроект повернуто вдруге з огляду на необхідність узгодження розбіжностей з Мін'юстом.
 31.03.2025 зазначений законопроект був повторно направлений КМУ.
 17.04.2025 Урядовий комітет повернув законопроект для узгодження позиції щодо нього з Мін'юстом, ДБР та Омбудсманом.
 НАЗК провело з відповідними інституціями низку узгоджувальних нарад, за результатами яких всі розбіжності були врегульовані.
 НАЗК повторно подало на розгляд КМУ відповідний законопроект (лист від 04.07.2025 № 10-03/58466-25).
 Зазначений законопроект згідно з абз. 3 п. 2 § 40 Регламенту КМУ, затвердженого постановою КМУ від 18.07.2007 № 950, у зв’язку з відставкою Уряду повернуто НАЗК.
 Протягом 1 кварталу 2026 року НАЗК доопрацювало та направило відповідний законопроект на погодження до заінтересованих органів, для висловлення позиції та для проведення експертизи на відповідність зобов’язанням України у сфері європейської інтеграції, у тому числі міжнародно-правовим, та праву Європейського Союзу (acquis ЄС).
 До законопроекту висловили зауваження чи пропозиції Мін'юст, НАБУ, САП, ВАКС, СБУ та ОГП.
-Станом на 31.03.2026 здійснюється доопрацювання законопроекту з урахуванням отриманих зауважень.</t>
+Протягом 2 кварталу 2026 року забезпечено внесення на розгляд Кабінету Міністрів України відповідного законопроекту.</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>3.3.4.2</t>
   </si>
   <si>
     <t>The substantive jurisdiction of the High Anticorruption Court has been narrowed down through an increase in the scale of the object of the crime or the harm caused by it</t>
   </si>
   <si>
     <t>3.3.4.2.1</t>
   </si>
   <si>
     <t>Preparing an analytical report on the feasibility of continued narrowing down of the substantive jurisdiction of the High Anticorruption Court through an increase in the scale of the object of the crime or the harm caused by it</t>
   </si>
   <si>
     <t>01.11.2023</t>
   </si>
   <si>
     <t>31.01.2024</t>
   </si>