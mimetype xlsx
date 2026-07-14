--- v0 (2026-05-13)
+++ v1 (2026-07-14)
@@ -225,58 +225,58 @@
     <t>Tracking narratives relating to anticorruption efforts in the media space and appropriately responding to disinformation</t>
   </si>
   <si>
     <t>01.03.2024</t>
   </si>
   <si>
     <t>Informational materials responding to widespread disinformation narratives have been published on websites of the implementing actors.</t>
   </si>
   <si>
     <t>За інформацією наданою виконавцем, Національне агентство з питань запобігання корупції (далі - НАЗК) протягом 2024 року створювало та поширювало серед комунікаційників щотижневі звіти щодо дезінформації на тему корупції (спільно з ЦСК при МКІП та TCA USAID). На періодичній основі створюються відповідні інформаційні матеріали.
 Було опубліковано низку матеріалів у медіа, на ресурсах НАЗК та партнерів на основі аналізу дезінформації та медіа-моніторингу.
 Започатковано щотижневий огляд іноземних медіа на тему корупції.
 Протягом 2025 року було реалізовано спецпроект з Центром стратегічних комунікацій та інформаційної безпеки та НАЗК і медіа "ҐРУНТ з Нотевським": створено відео “Великий міф про страшну корупцію”.
 Презентовано дані медіамоніторингу за 4 квартал 2024 року на тему корупції та дезінформаційних наративів, поширено матеріали на офіційних сайтах та в спільноті комунікаційників державних органів.
 Опубліковано серію матеріалів, які спростовують дезінформацію та відповідають на поширені міфи та упередження, пов'язані з корупцією.
 Презентовано щорічне соціолонгічне дослідження, опубліковано основні висновки щодо тенденцій в сфері запобігання та боротьби з корупцією.
 З партнерами - ГО Brand Ukraine - створено лендінг для розвінчання міфу про тотальну корумпованість України.
 Також було проведено дослідження про висвітлення теми корупції в українських медіа. У ньому проаналізовано ключові проблемні точки, зокрема рівень недовіри в суспільстві, поширення інформаційних атак на антикорупційні інституції та який фокус уваги громадськості на діяльності влади.
 Результати дослідження, оприлюднені на офіційному вебсайті НАЗК, слугують аналітичною основою для структурних підрозділів ЦОВВ, відповідальних за комунікацію, дозволяючи їм адаптувати свої інформаційні кампанії, проактивно протидіяти дезінформаційним наративам і створювати повідомлення, що підвищують довіру та якісно висвітлюють прогрес у запобіганні та протидії корупції.
 Матеріали поширено серед комунікаційних підрозділів органів влади, установ, організацій і презентовано на заході для комунікаційників у серпні 2025 року.
 Як механізм проактивного реагування та протидії дезінформації на міжнародному рівні, НАЗК стало партнером міжнародної кампанії #TransparentUkraine, започаткованої BRAND UKRAINE. У рамках цієї кампанії світовій спільноті розповідається про реальний прогрес України у сфері прозорості, підзвітного врядування та цифрових трансформацій, зокрема, про успіхи таких інструментів, як «Дія», Prozorro та електронне декларування, що консолідує позитивні наративи та демонструє відкритість країни.
 Крім того, було здійснено медіамоніторинг за третій квартал 2025 року, проведеного Центром контент-аналізу на замовлення НАЗК за фінансової підтримки Антикорупційної ініціативи ЄС в Україні (EUACI). За даними медіамоніторингу в медіа та соцмережах зросла частка повідомлень про участь громадськості у подоланні корупції.
 Крім цього, на сайті Міністерства культури Україні є новина – «У Києві презентували дослідження з аналізу російських інформаційних загроз на тему корупції в українському медіапросторі».
 Центр протидії дезінформації на своєму офіційному сайті має окрему вкладку «Дезінформаційні загрози», де міститься інформація як щодо міжнародних, так і внутрішніх загроз в інфопросторі.
 Зокрема на сайті можна простежити новини, які стосуються відслідковування наративів, пов’язаних із запобіганням та протидією корупції. Наприклад:
--	Прогноз Центру щодо інформаційних загроз на кінець січня 2025 року;
-[...1 lines deleted...]
--	Як ru-пропаганда проникає у популярні ШІ-чатботи;
+- Прогноз Центру щодо інформаційних загроз на кінець січня 2025 року;
+- Прогноз Центру щодо інформаційних загроз на початок березня 2025 року;
+- Як ru-пропаганда проникає у популярні ШІ-чатботи;
 Також Центр та Кібердепартамент СБУ виявили мережу інструментів поширення ворожої дезінформації у TikTok.
 На офіційному сайті Служби Безпеки України у вкладці «Діяльність» є окремий розділ – «Захист інформаційного та кіберпростору», а у вкладці «Новини» категорія «Кібербезпека» та «Протидія корупції».
 Зокрема було опубліковано новину – «СБУ попереджає українців про активізацію російської пропаганди», проте вона безпосередньо не висвітлює наративів, пов’язаних із запобіганням та протидією корупції.
 Але на веб-сайті СБУ не вдалося простежити інформаційні матеріали, що є реакцією на поширені дезінформаційні наративи пов’язаних із запобіганням та протидією корупції.
-Таким чином, , зважаючи на ступінь відповідності фактично вжитих дій вимогам ДАП щодо змісту та способу виконання заходу, але враховуючи, що не на всіх сайтах виконавців розміщено відповідні інформаційні матеріали, вимушені констатувати, що захід є виконаним частково.</t>
+Таким чином, враховуючи інформацію за попередні звітні періоди, зважаючи на ступінь відповідності фактично вжитих дій вимогам ДАП щодо змісту та способу виконання заходу, але враховуючи, що не на всіх сайтах виконавців розміщено відповідні інформаційні матеріали, вважаємо, що захід є виконаним частково.</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>1.2.2.2.4</t>
   </si>
   <si>
     <t>Ensuring the development of a communications campaign focusing on the role of the central executive authorities and local self-government bodies in anticorruption efforts:
 1) analyzing sources of information to gage the public opinion on the anticorruption authorities;
 2) developing a general plan of the communications campaign based on the information gathered.</t>
   </si>
   <si>
     <t>23.06.2024</t>
   </si>
   <si>
     <t>Ministry of Culture and Strategic Communications of Ukraine,
 Asset Recovery and Management Agency,
 Prosecutor General’s Office of Ukraine ,
 National Anti-Corruption Bureau of Ukraine</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year and/or international technical assistance funds</t>
   </si>
   <si>