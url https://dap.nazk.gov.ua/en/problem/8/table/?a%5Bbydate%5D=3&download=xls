--- v1 (2026-07-14)
+++ v2 (2026-09-12)
@@ -209,73 +209,88 @@
 У 2024 року було оновлено меседж-бокс для спільного користування всіма комунікаціними підрозділами міністерств та ЦОВВ. Проведено щоквартальну зустріч комунікаційників з метою поширення найкращих комунікаційних практик у сфері запобігання та протидії корупції. Поширено наративи щодо успіхів у виконанні ДАП.
 Крім цього, було створено та розповсюджено матеріали про порівняння рівня корупції в Україні та інших європейських державах на момент початку переговорів про вступ до ЄС.
 У IV кварталі 2024 року було створено та поширено 13 випусків щотижневого англомовного та україномовного щотижневого дайджесту антикорупційних новин. Кількість отримувачів через електронну пошту – понад 100.
 Протягом I кварталу 2025 року створено та поширено 12 випусків щотижневого англомовного та україномовного щотижневого дайджесту антикорупційних новин. Кількість отримувачів через електронну пошту – понад 100. Дайджест також поширювався через соціальні мережі та сайти НАЗК і партнерів.
 У II кварталі 2025 року створено та поширено 14 випусків англомовного та україномовного щотижневого дайджесту антикорупційних новин. Кількість отримувачів – понад 100.
 У III кварталі 2025 року було створено та поширено 16 випусків англомовного та україномовного щотижневого дайджесту антикорупційних новин. Кількість отримувачів – понад 100.
 У IV кварталі 2025 року створено та поширено 15 випусків англомовного та україномовного щотижневого дайджесту антикорупційних новин. Кількість отримувачів – понад 100.
 Дайджести українською мовою за посиланням: https://nazk.gov.ua/uk/daydzhest-antykoruptsiynyh-reform-v-ukraini/
 Дайджести англійською мовою за посиланням: https://nazk.gov.ua/en/digest/
 Партнери та замовники: Міністерство закордонних справ, Офіс Віцепрем’єра з питань європейської та євроатлантичної інтеграції, Представництво Європейського Союзу в Україні, центральні органи виконавчої влади, посольства, громадські організації, експертні центри, проекти міжнародної технічної допомоги тощо.
 Таким чином, зважаючи на ступінь відповідності фактично вжитих дій вимогам ДАП щодо змісту та способу виконання заходу, вважаємо за можливе констатувати, що захід є виконаним повністю.</t>
   </si>
   <si>
     <t>1.2.2.2.3</t>
   </si>
   <si>
     <t>Tracking narratives relating to anticorruption efforts in the media space and appropriately responding to disinformation</t>
   </si>
   <si>
     <t>01.03.2024</t>
   </si>
   <si>
     <t>Informational materials responding to widespread disinformation narratives have been published on websites of the implementing actors.</t>
   </si>
   <si>
-    <t>За інформацією наданою виконавцем, Національне агентство з питань запобігання корупції (далі - НАЗК) протягом 2024 року створювало та поширювало серед комунікаційників щотижневі звіти щодо дезінформації на тему корупції (спільно з ЦСК при МКІП та TCA USAID). На періодичній основі створюються відповідні інформаційні матеріали.
+    <t>За інформацією, наданою виконавцем, протягом 2024–2025 років Національне агентство з питань запобігання корупції (далі - НАЗК) системно здійснювало відслідковування дезінформаційних наративів, пов'язаних із корупцією, та забезпечувало інформаційне реагування на їх поширення.
+НАЗК створювало та поширювало серед комунікаційників щотижневі звіти щодо дезінформації на тему корупції (спільно з ЦСК при МКІП та TCA USAID). На періодичній основі створюються відповідні інформаційні матеріали.
 Було опубліковано низку матеріалів у медіа, на ресурсах НАЗК та партнерів на основі аналізу дезінформації та медіа-моніторингу.
 Започатковано щотижневий огляд іноземних медіа на тему корупції.
-Протягом 2025 року було реалізовано спецпроект з Центром стратегічних комунікацій та інформаційної безпеки та НАЗК і медіа "ҐРУНТ з Нотевським": створено відео “Великий міф про страшну корупцію”.
 Презентовано дані медіамоніторингу за 4 квартал 2024 року на тему корупції та дезінформаційних наративів, поширено матеріали на офіційних сайтах та в спільноті комунікаційників державних органів.
+Протягом 2025 року було реалізовано спецпроект з Центром стратегічних комунікацій та інформаційної безпеки та НАЗК і медіа «ҐРУНТ з Нотевським»: створено відео «Великий міф про страшну корупцію».
 Опубліковано серію матеріалів, які спростовують дезінформацію та відповідають на поширені міфи та упередження, пов'язані з корупцією.
-Презентовано щорічне соціолонгічне дослідження, опубліковано основні висновки щодо тенденцій в сфері запобігання та боротьби з корупцією.
+Презентовано щорічне соціологічне дослідження, опубліковано основні висновки щодо тенденцій в сфері запобігання та боротьби з корупцією.
 З партнерами - ГО Brand Ukraine - створено лендінг для розвінчання міфу про тотальну корумпованість України.
 Також було проведено дослідження про висвітлення теми корупції в українських медіа. У ньому проаналізовано ключові проблемні точки, зокрема рівень недовіри в суспільстві, поширення інформаційних атак на антикорупційні інституції та який фокус уваги громадськості на діяльності влади.
 Результати дослідження, оприлюднені на офіційному вебсайті НАЗК, слугують аналітичною основою для структурних підрозділів ЦОВВ, відповідальних за комунікацію, дозволяючи їм адаптувати свої інформаційні кампанії, проактивно протидіяти дезінформаційним наративам і створювати повідомлення, що підвищують довіру та якісно висвітлюють прогрес у запобіганні та протидії корупції.
 Матеріали поширено серед комунікаційних підрозділів органів влади, установ, організацій і презентовано на заході для комунікаційників у серпні 2025 року.
 Як механізм проактивного реагування та протидії дезінформації на міжнародному рівні, НАЗК стало партнером міжнародної кампанії #TransparentUkraine, започаткованої BRAND UKRAINE. У рамках цієї кампанії світовій спільноті розповідається про реальний прогрес України у сфері прозорості, підзвітного врядування та цифрових трансформацій, зокрема, про успіхи таких інструментів, як «Дія», Prozorro та електронне декларування, що консолідує позитивні наративи та демонструє відкритість країни.
 Крім того, було здійснено медіамоніторинг за третій квартал 2025 року, проведеного Центром контент-аналізу на замовлення НАЗК за фінансової підтримки Антикорупційної ініціативи ЄС в Україні (EUACI). За даними медіамоніторингу в медіа та соцмережах зросла частка повідомлень про участь громадськості у подоланні корупції.
+Комунікаційна кампанія також спрямована на викриття абсурдних фейків російської пропаганди (як-от купівля вілл чи будинків закордоном).
+Уповноваженим структурним підрозділом Служби безпеки України було підготовлено аналіз російських інформаційних загроз на тему корупції в українському медіапросторі за період з 01.01.2024 р. по 24.12.2025 р., у рамках якого було виокремлено 7 ключових наративів стосовно тематики корупції в Україні.
+Новина, присвячена відповідному дослідженню:
+- Які наративи просуває країна-агресор? (Меседжі, які ви бачите на малюнку, є частиною величезного потоку російської дезінформації...). Посилання: https://surl.li/pvivof 
 Крім цього, на сайті Міністерства культури Україні є новина – «У Києві презентували дослідження з аналізу російських інформаційних загроз на тему корупції в українському медіапросторі».
 Центр протидії дезінформації на своєму офіційному сайті має окрему вкладку «Дезінформаційні загрози», де міститься інформація як щодо міжнародних, так і внутрішніх загроз в інфопросторі.
 Зокрема на сайті можна простежити новини, які стосуються відслідковування наративів, пов’язаних із запобіганням та протидією корупції. Наприклад:
 - Прогноз Центру щодо інформаційних загроз на кінець січня 2025 року;
 - Прогноз Центру щодо інформаційних загроз на початок березня 2025 року;
 - Як ru-пропаганда проникає у популярні ШІ-чатботи;
 Також Центр та Кібердепартамент СБУ виявили мережу інструментів поширення ворожої дезінформації у TikTok.
 На офіційному сайті Служби Безпеки України у вкладці «Діяльність» є окремий розділ – «Захист інформаційного та кіберпростору», а у вкладці «Новини» категорія «Кібербезпека» та «Протидія корупції».
 Зокрема було опубліковано новину – «СБУ попереджає українців про активізацію російської пропаганди», проте вона безпосередньо не висвітлює наративів, пов’язаних із запобіганням та протидією корупції.
 Але на веб-сайті СБУ не вдалося простежити інформаційні матеріали, що є реакцією на поширені дезінформаційні наративи пов’язаних із запобіганням та протидією корупції.
+Отже, ключовими темами кампанії були:
+-аналіз російських інформаційних загроз та викриття скоординованих інформаційно-психологічних операцій (ІПСО) на тему корупції;
+-спростування конкретних фейків (наприклад, про вигадані статки представників влади);
+-навчання регіональних журналістів, громадських активістів та студентів практичним навичкам роботи з відкритими даними та реєстрами НАЗК;
+-роз'яснення механізмів подання інформаційних запитів та повідомлень про корупцію;
+-створенння та поширення дайджестів новин.
+Формати реалізації:
+-презентація результатів аналітичних досліджень (зокрема, дослідження “Аналіз російських інформаційних загроз на тему корупції в українському медіапросторі” за 2024-2025 роки);
+- офлайн-тренінги у 8 регіонах України (за підтримки ПРООН та Посольство Японії);
+- Інформаційні та роз'яснювальні публікації на офіційних сторінках НАЗК у соціальних мережах (Facebook, Telegram).
 Таким чином, враховуючи інформацію за попередні звітні періоди, зважаючи на ступінь відповідності фактично вжитих дій вимогам ДАП щодо змісту та способу виконання заходу, але враховуючи, що не на всіх сайтах виконавців розміщено відповідні інформаційні матеріали, вважаємо, що захід є виконаним частково.</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>1.2.2.2.4</t>
   </si>
   <si>
     <t>Ensuring the development of a communications campaign focusing on the role of the central executive authorities and local self-government bodies in anticorruption efforts:
 1) analyzing sources of information to gage the public opinion on the anticorruption authorities;
 2) developing a general plan of the communications campaign based on the information gathered.</t>
   </si>
   <si>
     <t>23.06.2024</t>
   </si>
   <si>
     <t>Ministry of Culture and Strategic Communications of Ukraine,
 Asset Recovery and Management Agency,
 Prosecutor General’s Office of Ukraine ,
 National Anti-Corruption Bureau of Ukraine</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year and/or international technical assistance funds</t>
   </si>