--- v0 (2026-05-01)
+++ v1 (2026-06-16)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Заходи" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$Q$13</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
     <t>№ Напрямку</t>
   </si>
   <si>
     <t>Напрямок</t>
   </si>
   <si>
     <t>Проблема</t>
   </si>
   <si>
     <t>№ ОСР</t>
   </si>
   <si>
     <t>Назва ОСР</t>
   </si>
   <si>
     <t>№ Заходу</t>
   </si>
   <si>
     <t>Назва заходу</t>
   </si>
   <si>
     <t>Дата початку</t>
   </si>
   <si>
@@ -106,128 +106,140 @@
   <si>
     <t>1.3.1.1.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law that proposing to introduce a new approach to defining the terms “potential conflicts of interest” and “real conflict of interest”, which makes it possible to clearly differentiate between the two concepts (specifically by updating or modifying such an attribute as the conflict between a private interest and official duties), refine the concept of “private interest”, and introduce the definition of the concept of “public interest”</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>31.08.2023</t>
   </si>
   <si>
     <t>National Agency on Corruption Prevention</t>
   </si>
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year</t>
   </si>
   <si>
     <t>The draft law has been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
-    <t>На виконання заходів, передбачених п. п. 1.3.1.1.1 та п. п. 1.3.1.4.1 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки, Національне агентство розробило законопроекти:    
+    <t>На виконання заходів, передбачених п. п. 1.3.1.1.1 та п. п. 1.3.1.4.1 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки, НАЗК розробило законопроекти: 
 1) "Про внесення змін до Закону України «Про запобігання корупції» щодо спрощення розуміння та застосування визначень «реальний конфлікт інтересів», «потенційний конфлікт інтересів», «приватний інтерес» та удосконалення інших положень Закону";
 2) "Про внесення змін до статті 172-7 Кодексу України про адміністративні правопорушення щодо встановлення відповідальності за порушення обмеження щодо реалізації повноважень стосовно себе та пов’язаних осіб".
-Зазначені законопроекти були погоджені із заінтересованими органами, а згодом були направлені до Міністерства юстиції України (далі – Мін’юст) для проведення правової експертизи, за результатами якої Національне агентство отримало висновки до зазначених законопроектів із загальною підсумковою оцінкою –  відповідні.
-[...4 lines deleted...]
-Станом на 31.12.2025 Національне агентство здійснює пошук шляхів узгодження відповідних редакцій з Мін’юстом.
+Зазначені законопроекти були погоджені із заінтересованими органами, а згодом були направлені до Мін’юсту для проведення правової експертизи, за результатами якої НАЗК отримало висновки до зазначених законопроектів із загальною підсумковою оцінкою – відповідні.
+29.11.2023 законопроекти були подані КМУ.
+КМУ 27.12.2023 повернув законопроекти на доопрацювання у тижневий строк разом з Мін’юстом.
+З огляду на те, що НАЗК не було запрошено та не брало участі в засіданні КМУ, на якому розглядались законопроекти, та, відповідно, не володіло інформацією про зміст пропозицій Міністра юстиції, то 05.01.2024 НАЗК направило відповідний запит до Мін’юсту. 18.01.2024 Мін’юстом повідомлено про необхідність врахування застережень, висловлених у висновках за результатами проведення правової експертизи.
+З огляду на зазначене, НАЗК 23.02.2024 направило до Мін’юсту лист з пропозиціями стосовно положень законопроекту, щодо яких Мін’юстом були висловлені застереження у своїх висновках (стосовно визначень понять «дискреційні службові /представницькі повноваження» та «приватний інтерес»). Поряд із пропозиціями НАЗК в додатку до листа зазначило обґрунтування своєї позиції та запропонувало доопрацьовані визначення вищезгаданих термінів. 04.03.2024 було отримано відповідь від Мін’юсту, якою повідомлено, що доопрацьована редакція законопроекту в частині визначення «приватний інтерес» не враховує їх застережень.
+Станом на 31.03.2026 НАЗК здійснює пошук шляхів узгодження відповідних редакцій з Мін’юстом.
 З огляду на обсяг вжитих дій (законопроект розроблено і забезпечено його подання Кабінетові Міністрів України) водночас у зв’язку недосягненням показника (індикатора) виконання (законопроект не подано до Верховної Ради України), відповідний захід не може вважатись таким, що виконаний повністю.</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>1.3.1.2</t>
   </si>
   <si>
     <t>Improvements have been made to legislative procedures for reporting a conflict of interest and the mechanisms used to resolve it, particularly in relation to officials who do not have an immediate superior or occupy elective positions</t>
   </si>
   <si>
     <t>1.3.1.2.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law that:
 1) establishes requirements with respect to the form of the conflict of interest statement;
 2) provides for the algorithm of actions of the immediate superior of the person who has a conflict of interest, where the superior has no powers to apply a specific method of external resolution of the conflict of interest (such as transfer or dismissal);
 3) aligns the provisions of the Law of Ukraine On Prevention of Corruption, specifically with respect to the person who must be informed about the conflict of interest and the person who must resolve the conflict of interest;
 4) improves the mechanism of resolution of the conflict of interest for individuals who do not have an immediate superior, particularly those filling elective positions;
 5) extends the term for making a decision on the resolution of the conflict of interest.</t>
   </si>
   <si>
     <t>01.07.2023</t>
   </si>
   <si>
     <t>31.03.2025</t>
   </si>
   <si>
-    <t>Продовжується підготовка законопроекту на підставі концепції, яку розробило Національне агентство.
+    <t>Продовжується підготовка законопроекту на підставі концепції, яку розробило Національне агентство. 
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не розроблено та не забезпечено його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>1.3.1.3</t>
   </si>
   <si>
     <t>Improvements have been made to the rules of independent and external resolution of a conflict of interest</t>
   </si>
   <si>
     <t>1.3.1.3.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law that:
 1) expands the list of possible methods of independent resolution of the conflict of interest; 
 2) aligns the procedures of external and independent resolution of the conflict of interest, particularly in terms of the term for making a conflict of interest statement, the term for its resolution, and the term for its independent resolution</t>
   </si>
   <si>
     <t>1.3.1.4</t>
   </si>
   <si>
     <t>A list of prohibitions on decision-making, actions or legal transactions has been established as a way to prevent conflicts of interest</t>
   </si>
   <si>
     <t>1.3.1.4.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law that proposes prohibiting an official from making decisions, performing acts, or effecting legal transactions as a way to prevent a conflict of interest, particularly with respect to themselves and their next of kin, legal entities in which the official or their close relative is the founder, ultimate beneficial owner (controller) or manager of this legal entity</t>
   </si>
   <si>
     <t>01.04.2023</t>
   </si>
   <si>
     <t>30.11.2023</t>
+  </si>
+  <si>
+    <t>На виконання заходів, передбачених п. п. 1.3.1.1.1 та п. п. 1.3.1.4.1 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки, НАЗК розробило законопроекти: 
+1) "Про внесення змін до Закону України «Про запобігання корупції» щодо спрощення розуміння та застосування визначень «реальний конфлікт інтересів», «потенційний конфлікт інтересів», «приватний інтерес» та удосконалення інших положень Закону";
+2) "Про внесення змін до статті 172-7 Кодексу України про адміністративні правопорушення щодо встановлення відповідальності за порушення обмеження щодо реалізації повноважень стосовно себе та пов’язаних осіб".
+Зазначені законопроекти були погоджені із заінтересованими органами, а згодом були направлені до Мін’юсту для проведення правової експертизи, за результатами якої НАЗК отримало висновки до зазначених законопроектів із загальною підсумковою оцінкою –  відповідні.
+29.11.2023 законопроекти були подані КМУ.
+КМУ 27.12.2023 повернув законопроекти на доопрацювання у тижневий строк разом з Мін’юстом.
+З огляду на те, що НАЗК не було запрошено та не брало участі в засіданні КМУ, на якому розглядались законопроекти, та, відповідно, не володіло інформацією про зміст пропозицій Міністра юстиції, то 05.01.2024 НАЗК направило відповідний запит до Мін’юсту. 18.01.2024 Мін’юстом повідомлено про необхідність врахування застережень, висловлених у висновках за результатами проведення правової експертизи.
+З огляду на зазначене, НАЗК 23.02.2024 направило до Мін’юсту лист з пропозиціями стосовно положень законопроекту, щодо яких Мін’юстом були висловлені застереження у своїх висновках (стосовно визначень понять «дискреційні службові /представницькі повноваження» та «приватний інтерес»). Поряд із пропозиціями НАЗК в додатку до листа зазначило обґрунтування своєї позиції та запропонувало доопрацьовані визначення вищезгаданих термінів. 04.03.2024 було отримано відповідь від Мін’юсту, якою повідомлено, що доопрацьована редакція законопроекту в частині визначення «приватний інтерес» не враховує їх застережень.
+Станом на 31.03.2026 НАЗК здійснює пошук шляхів узгодження відповідних редакцій з Мін’юстом.
+З огляду на обсяг вжитих дій (законопроект розроблено і забезпечено його подання Кабінетові Міністрів України) водночас у зв’язку недосягненням показника (індикатора) виконання (законопроект не подано до Верховної Ради України), відповідний захід не може вважатись таким, що виконаний повністю.</t>
   </si>
   <si>
     <t>1.3.1.5</t>
   </si>
   <si>
     <t>The mechanisms for preventing conflicts of interest, in particular in connection with corporate rights, have been improved, in particular by instituting a ban on making decisions or taking actions in relation to legal entities in which a person has corporate rights</t>
   </si>
   <si>
     <t>1.3.1.5.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law that:
 1) establishes the obligation to hand over businesses and corporate rights for management, where they have been acquired by the official after their appointment (election) to the position; 
 2) prohibits the official from handing over their businesses or corporate rights for management to their next of kin; 
 3) prohibits decision making or transactions involving legal entities, where a civil servant or their next of kin are founders, beneficiaries, or managers of such legal entities.</t>
   </si>
   <si>
     <t>01.09.2023</t>
   </si>
   <si>
     <t>1.3.1.6</t>
   </si>
   <si>
     <t>Effective, complete, objective, and impartial risk-based monitoring and control over compliance with the requirements for preventing and resolving conflicts of interest and related restrictions set forth in Sections IV-V of the Law of Ukraine On Prevention of Corruption is ensured, in particular with the use of IT tools that effectively identify decisions and legal transactions made in conditions of a conflict of interest, ensure proper response to violations identified, as well as to decisions made in violation of the requirements of this Law</t>
   </si>
@@ -255,51 +267,51 @@
 Analytical information on possible violations of Articles 23, 25, 27 of the Law of Ukraine On Corruption Prevention is generated using state registers by implementing 10 rules for selecting and processing the necessary information, which is then ranked. The ranking of the information received is based on the general rule: if any rule of selection and processing of information to establish a single possible violation of the requirements of the Law of Ukraine On Corruption Prevention is triggered, the relevant declaration receives a risk weighing coefficient of "1" for each such triggered rule. 
 Subsequently, an employee of the National Agency on Corruption Prevention has the opportunity to sort the information received, set appropriate filters for further processing the information received and take response measures within the framework of the current legislation."</t>
   </si>
   <si>
     <t>Implemented</t>
   </si>
   <si>
     <t>1.3.1.6.3</t>
   </si>
   <si>
     <t>Developing the “Hidden Interests” IT product</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>state budget and/or international technical assistance funds</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year and/or international technical assistance funds</t>
   </si>
   <si>
     <t>The IT product has been improved by enhancing the existing algorithm used to track down ties and by adding new risk identification algorithms.</t>
   </si>
   <si>
-    <t>За повідомленням Національного агентства з питань запобігання корупції станом на 31.12.2024 проведено комунікацію з розробниками ІТ-продукту, обговорено зауваження та рекомендації щодо внесення подальших змін до ІТ-продукту. Станом на 31.03.2025, 30.06.2025, 30.09.2025 та 31.12.2025 інформація, що надавалась за IV квартал 2024 року, залишається актуальною. З огляду на зазначене констатуємо, що станом на 31.12.2025 захід не виконано.</t>
+    <t>За повідомленням Національного агентства з питань запобігання корупції станом на 31.12.2024 проведено комунікацію з розробниками ІТ-продукту, обговорено зауваження та рекомендації щодо внесення подальших змін до ІТ-продукту. Станом на 31.03.2025, 30.06.2025, 30.09.2025, 31.12.2025 та 31.03.2026 інформація, що надавалася за IV квартал 2024 року, залишається актуальною. З огляду на зазначене констатуємо, що станом на 31.03.2026 захід не виконано.</t>
   </si>
   <si>
     <t>1.3.1.7</t>
   </si>
   <si>
     <t>Systemic amendments have been made to the Laws of Ukraine On Service at Local Self-Government Bodies and On Local Self-Government in Ukraine in matters of prevention of conflicts of interest and the possibility of combining a position at local self-government bodies with the status of a people’s representative at a local council</t>
   </si>
   <si>
     <t>1.3.1.7.1</t>
   </si>
   <si>
     <t>Preparing an analytical report on the current status of the issue of application of the requirements of the Laws of Ukraine On Prevention of Corruption, On Service at Local Self-Government Bodies, On Local Self-Government in Ukraine, and On the Status of People’s Representatives at Local Councils in matters of prevention of conflicts of interest, the possibility of combining a position at local self-government bodies with the status of a people’s representative at a local council</t>
   </si>
   <si>
     <t>01.06.2023</t>
   </si>
   <si>
     <t>The analytical study has been conducted.</t>
   </si>
   <si>
     <t>1.3.1.7.2</t>
   </si>
   <si>
     <t>Discussing the conclusions and recommendations outlined in the analytical report indicated in subclause 1.3.1.7.1 with the participation of representatives of government agencies, local self-government bodies, other state agencies, NGOs, international organizations, international technical assistance projects, and the academic community</t>
   </si>
@@ -993,409 +1005,409 @@
         <v>47</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>49</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>50</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K6" s="3"/>
       <c r="L6" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M6" s="3" t="s">
         <v>28</v>
       </c>
       <c r="N6" s="3" t="s">
         <v>29</v>
       </c>
       <c r="O6" s="3" t="s">
-        <v>30</v>
+        <v>51</v>
       </c>
       <c r="P6" s="3" t="s">
         <v>31</v>
       </c>
       <c r="Q6" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="H7" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="I7" s="2" t="s">
         <v>38</v>
       </c>
       <c r="J7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K7" s="2"/>
       <c r="L7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M7" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N7" s="2" t="s">
         <v>29</v>
       </c>
       <c r="O7" s="2" t="s">
         <v>39</v>
       </c>
       <c r="P7" s="2" t="s">
         <v>40</v>
       </c>
       <c r="Q7" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:17">
       <c r="A8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E8" s="3" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G8" s="3" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>37</v>
       </c>
       <c r="I8" s="3" t="s">
         <v>38</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K8" s="3"/>
       <c r="L8" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M8" s="3" t="s">
         <v>28</v>
       </c>
       <c r="N8" s="3" t="s">
         <v>29</v>
       </c>
       <c r="O8" s="3" t="s">
         <v>39</v>
       </c>
       <c r="P8" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Q8" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:17">
       <c r="A9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E9" s="3" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="G9" s="3" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>50</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K9" s="3"/>
       <c r="L9" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M9" s="3" t="s">
         <v>28</v>
       </c>
       <c r="N9" s="3" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O9" s="3" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="P9" s="3" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="Q9" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="10" spans="1:17">
       <c r="A10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E10" s="3" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="G10" s="3" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="I10" s="3" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K10" s="3"/>
       <c r="L10" s="3" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="M10" s="3" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="N10" s="3" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="O10" s="3" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="P10" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Q10" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:17">
       <c r="A11" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D11" s="2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="H11" s="2" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="I11" s="2" t="s">
         <v>25</v>
       </c>
       <c r="J11" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K11" s="2"/>
       <c r="L11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N11" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O11" s="2"/>
       <c r="P11" s="2" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="Q11" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="12" spans="1:17">
       <c r="A12" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D12" s="2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G12" s="2" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="H12" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="I12" s="2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="J12" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K12" s="2"/>
       <c r="L12" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M12" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N12" s="2" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O12" s="2" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="P12" s="2" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="Q12" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="13" spans="1:17">
       <c r="A13" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D13" s="2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="H13" s="2" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="I13" s="2" t="s">
         <v>38</v>
       </c>
       <c r="J13" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K13" s="2"/>
       <c r="L13" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M13" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N13" s="2" t="s">
         <v>29</v>
       </c>
       <c r="O13" s="2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="P13" s="2" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="Q13" s="2" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A2:Q13"/>
   <mergeCells>
     <mergeCell ref="A3:A3"/>
     <mergeCell ref="B3:B3"/>
     <mergeCell ref="C3:C3"/>
     <mergeCell ref="D3:D3"/>
     <mergeCell ref="E3:E3"/>
     <mergeCell ref="Q3:Q3"/>
     <mergeCell ref="A4:A4"/>
     <mergeCell ref="B4:B4"/>
     <mergeCell ref="C4:C4"/>
     <mergeCell ref="D4:D4"/>
     <mergeCell ref="E4:E4"/>
     <mergeCell ref="Q4:Q4"/>
     <mergeCell ref="A5:A5"/>
     <mergeCell ref="B5:B5"/>
     <mergeCell ref="C5:C5"/>
     <mergeCell ref="D5:D5"/>
     <mergeCell ref="E5:E5"/>