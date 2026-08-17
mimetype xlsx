--- v1 (2026-06-16)
+++ v2 (2026-08-17)
@@ -114,52 +114,52 @@
   </si>
   <si>
     <t>31.08.2023</t>
   </si>
   <si>
     <t>National Agency on Corruption Prevention</t>
   </si>
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year</t>
   </si>
   <si>
     <t>The draft law has been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
     <t>На виконання заходів, передбачених п. п. 1.3.1.1.1 та п. п. 1.3.1.4.1 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки, НАЗК розробило законопроекти: 
 1) "Про внесення змін до Закону України «Про запобігання корупції» щодо спрощення розуміння та застосування визначень «реальний конфлікт інтересів», «потенційний конфлікт інтересів», «приватний інтерес» та удосконалення інших положень Закону";
 2) "Про внесення змін до статті 172-7 Кодексу України про адміністративні правопорушення щодо встановлення відповідальності за порушення обмеження щодо реалізації повноважень стосовно себе та пов’язаних осіб".
 Зазначені законопроекти були погоджені із заінтересованими органами, а згодом були направлені до Мін’юсту для проведення правової експертизи, за результатами якої НАЗК отримало висновки до зазначених законопроектів із загальною підсумковою оцінкою – відповідні.
 29.11.2023 законопроекти були подані КМУ.
 КМУ 27.12.2023 повернув законопроекти на доопрацювання у тижневий строк разом з Мін’юстом.
 З огляду на те, що НАЗК не було запрошено та не брало участі в засіданні КМУ, на якому розглядались законопроекти, та, відповідно, не володіло інформацією про зміст пропозицій Міністра юстиції, то 05.01.2024 НАЗК направило відповідний запит до Мін’юсту. 18.01.2024 Мін’юстом повідомлено про необхідність врахування застережень, висловлених у висновках за результатами проведення правової експертизи.
 З огляду на зазначене, НАЗК 23.02.2024 направило до Мін’юсту лист з пропозиціями стосовно положень законопроекту, щодо яких Мін’юстом були висловлені застереження у своїх висновках (стосовно визначень понять «дискреційні службові /представницькі повноваження» та «приватний інтерес»). Поряд із пропозиціями НАЗК в додатку до листа зазначило обґрунтування своєї позиції та запропонувало доопрацьовані визначення вищезгаданих термінів. 04.03.2024 було отримано відповідь від Мін’юсту, якою повідомлено, що доопрацьована редакція законопроекту в частині визначення «приватний інтерес» не враховує їх застережень.
-Станом на 31.03.2026 НАЗК здійснює пошук шляхів узгодження відповідних редакцій з Мін’юстом.
-З огляду на обсяг вжитих дій (законопроект розроблено і забезпечено його подання Кабінетові Міністрів України) водночас у зв’язку недосягненням показника (індикатора) виконання (законопроект не подано до Верховної Ради України), відповідний захід не може вважатись таким, що виконаний повністю.</t>
+Станом на 30.06.2026 НАЗК здійснює пошук шляхів узгодження відповідних редакцій з Мін’юстом.
+З огляду на обсяг вжитих дій (законопроект розроблено і забезпечено його подання Кабінетові Міністрів України) водночас у зв’язку з недосягненням показника (індикатора) виконання (законопроект не подано до Верховної Ради України), відповідний захід не може вважатись таким, що виконаний повністю.</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>1.3.1.2</t>
   </si>
   <si>
     <t>Improvements have been made to legislative procedures for reporting a conflict of interest and the mechanisms used to resolve it, particularly in relation to officials who do not have an immediate superior or occupy elective positions</t>
   </si>
   <si>
     <t>1.3.1.2.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law that:
 1) establishes requirements with respect to the form of the conflict of interest statement;
 2) provides for the algorithm of actions of the immediate superior of the person who has a conflict of interest, where the superior has no powers to apply a specific method of external resolution of the conflict of interest (such as transfer or dismissal);
 3) aligns the provisions of the Law of Ukraine On Prevention of Corruption, specifically with respect to the person who must be informed about the conflict of interest and the person who must resolve the conflict of interest;
 4) improves the mechanism of resolution of the conflict of interest for individuals who do not have an immediate superior, particularly those filling elective positions;
 5) extends the term for making a decision on the resolution of the conflict of interest.</t>
   </si>
   <si>
@@ -194,52 +194,52 @@
   </si>
   <si>
     <t>A list of prohibitions on decision-making, actions or legal transactions has been established as a way to prevent conflicts of interest</t>
   </si>
   <si>
     <t>1.3.1.4.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law that proposes prohibiting an official from making decisions, performing acts, or effecting legal transactions as a way to prevent a conflict of interest, particularly with respect to themselves and their next of kin, legal entities in which the official or their close relative is the founder, ultimate beneficial owner (controller) or manager of this legal entity</t>
   </si>
   <si>
     <t>01.04.2023</t>
   </si>
   <si>
     <t>30.11.2023</t>
   </si>
   <si>
     <t>На виконання заходів, передбачених п. п. 1.3.1.1.1 та п. п. 1.3.1.4.1 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки, НАЗК розробило законопроекти: 
 1) "Про внесення змін до Закону України «Про запобігання корупції» щодо спрощення розуміння та застосування визначень «реальний конфлікт інтересів», «потенційний конфлікт інтересів», «приватний інтерес» та удосконалення інших положень Закону";
 2) "Про внесення змін до статті 172-7 Кодексу України про адміністративні правопорушення щодо встановлення відповідальності за порушення обмеження щодо реалізації повноважень стосовно себе та пов’язаних осіб".
 Зазначені законопроекти були погоджені із заінтересованими органами, а згодом були направлені до Мін’юсту для проведення правової експертизи, за результатами якої НАЗК отримало висновки до зазначених законопроектів із загальною підсумковою оцінкою –  відповідні.
 29.11.2023 законопроекти були подані КМУ.
 КМУ 27.12.2023 повернув законопроекти на доопрацювання у тижневий строк разом з Мін’юстом.
 З огляду на те, що НАЗК не було запрошено та не брало участі в засіданні КМУ, на якому розглядались законопроекти, та, відповідно, не володіло інформацією про зміст пропозицій Міністра юстиції, то 05.01.2024 НАЗК направило відповідний запит до Мін’юсту. 18.01.2024 Мін’юстом повідомлено про необхідність врахування застережень, висловлених у висновках за результатами проведення правової експертизи.
 З огляду на зазначене, НАЗК 23.02.2024 направило до Мін’юсту лист з пропозиціями стосовно положень законопроекту, щодо яких Мін’юстом були висловлені застереження у своїх висновках (стосовно визначень понять «дискреційні службові /представницькі повноваження» та «приватний інтерес»). Поряд із пропозиціями НАЗК в додатку до листа зазначило обґрунтування своєї позиції та запропонувало доопрацьовані визначення вищезгаданих термінів. 04.03.2024 було отримано відповідь від Мін’юсту, якою повідомлено, що доопрацьована редакція законопроекту в частині визначення «приватний інтерес» не враховує їх застережень.
-Станом на 31.03.2026 НАЗК здійснює пошук шляхів узгодження відповідних редакцій з Мін’юстом.
-З огляду на обсяг вжитих дій (законопроект розроблено і забезпечено його подання Кабінетові Міністрів України) водночас у зв’язку недосягненням показника (індикатора) виконання (законопроект не подано до Верховної Ради України), відповідний захід не може вважатись таким, що виконаний повністю.</t>
+Станом на 30.06.2026 НАЗК здійснює пошук шляхів узгодження відповідних редакцій з Мін’юстом.
+З огляду на обсяг вжитих дій (законопроект розроблено і забезпечено його подання Кабінетові Міністрів України) водночас у зв’язку з недосягненням показника (індикатора) виконання (законопроект не подано до Верховної Ради України), відповідний захід не може вважатись таким, що виконаний повністю.</t>
   </si>
   <si>
     <t>1.3.1.5</t>
   </si>
   <si>
     <t>The mechanisms for preventing conflicts of interest, in particular in connection with corporate rights, have been improved, in particular by instituting a ban on making decisions or taking actions in relation to legal entities in which a person has corporate rights</t>
   </si>
   <si>
     <t>1.3.1.5.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law that:
 1) establishes the obligation to hand over businesses and corporate rights for management, where they have been acquired by the official after their appointment (election) to the position; 
 2) prohibits the official from handing over their businesses or corporate rights for management to their next of kin; 
 3) prohibits decision making or transactions involving legal entities, where a civil servant or their next of kin are founders, beneficiaries, or managers of such legal entities.</t>
   </si>
   <si>
     <t>01.09.2023</t>
   </si>
   <si>
     <t>1.3.1.6</t>
   </si>
   <si>
     <t>Effective, complete, objective, and impartial risk-based monitoring and control over compliance with the requirements for preventing and resolving conflicts of interest and related restrictions set forth in Sections IV-V of the Law of Ukraine On Prevention of Corruption is ensured, in particular with the use of IT tools that effectively identify decisions and legal transactions made in conditions of a conflict of interest, ensure proper response to violations identified, as well as to decisions made in violation of the requirements of this Law</t>
   </si>