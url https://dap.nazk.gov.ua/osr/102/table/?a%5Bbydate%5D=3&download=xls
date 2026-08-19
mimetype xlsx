--- v0 (2026-05-04)
+++ v1 (2026-08-19)
@@ -284,51 +284,51 @@
 У проекті Положення пропонується така вага критеріїв та показників під час кваліфікаційного оцінювання:
 1) Критерії компетентності:
 - Професійна компетентність (визначається за показниками, отриманими під час кваліфікаційного іспиту) – 400 балів.
 - Особиста компетентність – 50 балів.
 - Соціальна компетентність – 50 балів.
 2) Критерії доброчесності та професійної етики – 300 балів.
 Крім того, у проекті положення визначено граничний показник балів, що відводиться на кожний із елементів відповідних компетентностей.
 У разі відповідності судді (кандидата на посаду судді) критеріям доброчесності та професійної етики та виявлення обставин, що вказують на неістотність (одне значне або декілька незначних) порушень ним вимог законодавства, правил професійної етики або інших етичних норм, кількість набраних балів за відповідні критерії може бути знижена на 15 балів. За кожне наступне значне або декілька незначних порушень суддею (кандидатом на посаду судді) вимог законодавства, правил професійної етики або інших етичних норм, кількість набраних балів за критеріями доброчесності та професійної етики може бути знижена на 15 балів відповідно. Суддя (кандидат на посаду судді) не відповідає критеріям доброчесності та професійної етики у разі набрання менше 225 балів після їх зниження. Істотність та неістотність порушень встановлюються Комісією при закритому обговоренні і визначаються шляхом голосування. Кожне зниження балів повинно бути мотивовано в рішенні Комісії. 
 Крім того, рішенням ВККС від 30.04.2025 №99/зп-25 "Про внесення змін до Положення про порядок та методологію кваліфікаційного оцінювання, показники відповідності критеріям кваліфікаційного оцінювання та засоби їх встановлення, затвердженого рішенням Вищої кваліфікаційної комісії суддів України від 22 січня 2025 року № 20/зп-25" було уточнено деякі положення, зокрема, визначено, що суддя (кандидат на посаду судді) вважається таким, що відповідає критеріям соціальної та особистої компетентності, у разі набрання не менше 75 відсотків від суми максимально можливих балів за кожен із цих критеріїв за результатами їх оцінювання на етапі «Дослідження досьє та проведення співбесіди
 ІІ. Стосовно детальних методик Вищої кваліфікаційної комісії суддів України щодо виставлення балів суддям (кандидатам на посаду судді) у процедурах добору суддів.
 Рішенням Вищої кваліфікаційної комісії суддів України 19 червня 2024 року № 185/зп-24 затверджено "Положення про порядок складання кваліфікаційного іспиту та методику оцінювання кандидатів" (далі - Положення про іспит).
 У Положенні про іспит визначається максимально можливий бал на кожному етапі іспиту:
 1. Тестування когнітивних здібностей – 60.
 2. Тестування знань з історії української державності – 40.
 3. Тестування загальних знань у сфері права – 50.
 4. Тестування знань зі спеціалізації відповідного суду – 100.
 5. Виконання практичного завдання зі спеціалізації відповідного суду – 150.
 Кількість балів за кожне модельне судове рішення у разі виконання під час іспиту практичного завдання визначається методичними вказівками з оцінювання практичного завдання (варто врахувати, що згідно з пунктом 2.5 розділу 2 Положення про іспит тип практичного завдання для відповідного етапу іспиту затверджується Комісією та оприлюднюється на офіційному веб-сайті Комісії не пізніше ніж за 30 днів до дня проведення відповідного етапу іспиту). 
 17 липня 2024 року ВККС затвердила методичні вказівки з оцінювання практичного завдання у вигляді модельного судового рішення, виконаного кандидатами на посади суддів апеляційних судів під час кваліфікаційного іспиту:
 - методичні вказівки з оцінювання практичного завдання з адміністративної, господарської та цивільної спеціалізацій, виконаного кандидатами на посади суддів апеляційних судів під час кваліфікаційного іспиту;
 - методичні вказівки з оцінювання практичного завдання з кримінальної спеціалізації, виконаного кандидатами на посади суддів апеляційних судів.
 5 грудня 2024 року ВККС затвердила методичні вказівки з оцінювання практичного завдання, виконаного кандидатами на посади суддів Вищого антикорупційного суду та Апеляційної палати Вищого антикорупційного суду під час кваліфікаційного іспиту.
 29 січня 2025 року рішенням № 228/зп-24 ВККС затвердила зміни до методичних вказівок з оцінювання практичного завдання з кримінальної спеціалізації, яке виконують кандидати на посади суддів апеляційних судів під час кваліфікаційного іспиту.
 30 квітня 2025 року ВККС затвердила методичні вказівки з оцінювання практичного завдання з адміністративної, господарської та цивільної спеціалізацій, виконаного під час кваліфікаційного іспиту кандидатами на посади суддів місцевих судів та суддями, які мають намір бути переведеними до іншого місцевого суду.
 Головний виконавець зауважив, що зазначені методики розроблено на підставі Єдиних показників для оцінки доброчесності та професійної етики судді (кандидата на посаду судді), затверджених рішенням Вищої ради правосуддя після консультацій з Вищою кваліфікаційною комісією суддів України, Радою суддів України та Громадською радою доброчесності.
-З огляду на зазначене, у межах щоквартального моніторингу стану виконання заходів ДАП за 2 квартал 2025 року констатуємо, що захід виконано.</t>
+З огляду на зазначене, у межах щоквартального моніторингу стану виконання заходів ДАП за 2 квартал 2026 року констатуємо, що захід виконано.</t>
   </si>
   <si>
     <t>2.1.2.4.6</t>
   </si>
   <si>
     <t>Проведення консультацій за участю Вищої ради правосуддя, Вищої кваліфікаційної комісії суддів України, Громадської ради доброчесності, Ради суддів, неурядових організацій, інших заінтересованих сторін стосовно проекту детальних методик Вищої кваліфікаційної комісії суддів України щодо виставлення балів суддям (кандидатам на посаду судді) на кожному відповідному етапі у процедурах добору суддів та кваліфікаційного оцінювання, отримання експертних висновків та його доопрацювання</t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>проведено не менше одного обговорення щодо проекту детальних методик за участю представників Вищої ради правосуддя, Вищої кваліфікаційної комісії суддів України, Громадської ради доброчесності, Ради суддів України, неурядових організацій</t>
   </si>
   <si>
     <t>І. Стосовно детальних методик Вищої кваліфікаційної комісії суддів України щодо виставлення балів під час кваліфікаційного оцінювання
 Вища кваліфікаційна комісія суддів України повідомила, що було підготовлено проект Положення про порядок та методологію кваліфікаційного оцінювання, показники відповідності критеріям кваліфікаційного оцінювання та засоби їх встановлення (далі - проект). Розроблений проект положення забезпечує часткове виконання заходу 2.1.2.4.5 у частині, що стосується процедури кваліфікаційного оцінювання. 
 За інформацією, наданою у 3 кварталі 2024 році, листом Комісії від 03.09.2024 № 21-4888/24 проект Положення про порядок та методологію кваліфікаційного оцінювання, показники відповідності критеріям кваліфікаційного оцінювання та засоби їх встановлення надіслано Вищій раді правосуддя, Раді суддів України, Громадській раді доброчесності для надання пропозицій та зауважень. Також листом Комісії від 04.09.2024 № 21-4889/24 проект Положення про порядок та методологію кваліфікаційного оцінювання, показники відповідності критеріям кваліфікаційного оцінювання та засоби їх встановлення надіслано Проекту Європейського Союзу «Право-Justice» в Україні, Програмі Агентства США з міжнародного розвитку (USAID) «Справедливість для всіх», Міжнародній організації права розвитку (МОПР) в Україні. 
 З метою проведення громадського обговорення 04.11.2024 проект Положення про порядок та методологію кваліфікаційного оцінювання, показники відповідності критеріям кваліфікаційного оцінювання та засоби їх встановлення розміщено на офіційному веб-сайті Комісії, забезпечено можливість надсилання пропозиції, зауваження до проекту, а також заявки для участі в публічному обговоренні.
 20.12.2024 у Комісії відбулося публічне обговорення пропозицій та зауважень до проекту Положення про порядок та методологію кваліфікаційного оцінювання, показники відповідності критеріям кваліфікаційного оцінювання та засоби їх встановлення.
 Участь у заході, зокрема в онлайн-форматі, взяли члени Вищої кваліфікаційної комісії суддів України, Вищої ради правосуддя, Ради суддів України, Громадської ради доброчесності, судді Верховного Суду, представники проектів міжнародної технічної допомоги та громадських організацій. За результатами обговорення сформовано та опубліковано на веб-сайті ВККС узагальнену таблицю пропозицій та зауважень до тексту проекту Положення.  
 ІІ. Стосовно детальних методик Вищої кваліфікаційної комісії суддів України щодо виставлення балів суддям (кандидатам на посаду судді) у процедурах добору суддів. 
 Рішенням Вищої кваліфікаційної комісії суддів України 19 червня 2024 року № 185/зп-24 затверджено "Положення про порядок складання кваліфікаційного іспиту та методику оцінювання кандидатів".
 7 червня 2024 року у Вищій кваліфікаційній комісії суддів України відбулося публічне обговорення пропозицій та зауважень до проекту Положення про порядок складання кваліфікаційного іспиту та методику оцінювання кандидатів. Участь у заході взяли члени Вищої кваліфікаційної комісії суддів України та Вищої ради правосуддя. В онлайн-форматі до обговорення долучилися члени Ради суддів України, представники Національної школи суддів України, представники громадської організації «Центр протидії корупції», представник Правничої асоціації «ДОБРОСУД» та інші автори пропозицій та зауважень до проекту Положення. За результатами обговорення сформовано та опубліковано на веб-сайті ВККС узагальнену таблицю пропозицій та зауважень до тексту проекту Положення.  
 З огляду на зазначене, в межах щоквартального моніторингу стану виконання ДАП за 4 квартал 2024 року констатуємо, що захід виконано.</t>
   </si>
@@ -354,51 +354,51 @@
 У Положенні пропонується така вага критеріїв та показників під час кваліфікаційного оцінювання:
 1) Критерії компетентності:
 - Професійна компетентність (визначається за показниками, отриманими під час кваліфікаційного іспиту) – 400 балів.
 - Особиста компетентність – 50 балів.
 - Соціальна компетентність – 50 балів.
 2) Критерії доброчесності та професійної етики – 300 балів.
 Крім того, у проекті положення визначено граничний показник балів, що відводиться на кожний із елементів відповідних компетентностей.
 У разі відповідності судді (кандидата на посаду судді) критеріям доброчесності та професійної етики та виявлення обставин, що вказують на неістотність (одне значне або декілька незначних) порушень ним вимог законодавства, правил професійної етики або інших етичних норм, кількість набраних балів за відповідні критерії може бути знижена на 15 балів. За кожне наступне значне або декілька незначних порушень суддею (кандидатом на посаду судді) вимог законодавства, правил професійної етики або інших етичних норм, кількість набраних балів за критеріями доброчесності та професійної етики може бути знижена на 15 балів відповідно. Суддя (кандидат на посаду судді) не відповідає критеріям доброчесності та професійної етики у разі набрання менше 225 балів після їх зниження. Істотність та неістотність порушень встановлюються Комісією при закритому обговоренні і визначаються шляхом голосування. Кожне зниження балів повинно бути мотивовано в рішенні Комісії.
 Крім того, рішенням ВККС від 30.04.2025 №99/зп-25 "Про внесення змін до Положення про порядок та методологію кваліфікаційного оцінювання, показники відповідності критеріям кваліфікаційного оцінювання та засоби їх встановлення, затвердженого рішенням Вищої кваліфікаційної комісії суддів України від 22 січня 2025 року № 20/зп-25" було уточнено деякі положення, зокрема, визначено, що суддя (кандидат на посаду судді) вважається таким, що відповідає критеріям соціальної та особистої компетентності, у разі набрання не менше 75 відсотків від суми максимально можливих балів за кожен із цих критеріїв за результатами їх оцінювання на етапі «Дослідження досьє та проведення співбесіди
 ІІ. Стосовно детальних методик Вищої кваліфікаційної комісії суддів України щодо виставлення балів суддям (кандидатам на посаду судді) у процедурах добору суддів.
 Рішенням Вищої кваліфікаційної комісії суддів України 19 червня 2024 року № 185/зп-24 затверджено "Положення про порядок складання кваліфікаційного іспиту та методику оцінювання кандидатів" (далі - Положення про іспит).
 У Положенні про іспит визначається максимально можливий бал на кожному етапі іспиту:
 1. Тестування когнітивних здібностей – 60.
 2. Тестування знань з історії української державності – 40.
 3. Тестування загальних знань у сфері права – 50.
 4. Тестування знань зі спеціалізації відповідного суду – 100.
 5. Виконання практичного завдання зі спеціалізації відповідного суду – 150.
 Кількість балів за кожне модельне судове рішення у разі виконання під час іспиту практичного завдання визначається методичними вказівками з оцінювання практичного завдання (варто врахувати, що згідно з пунктом 2.5 розділу 2 Положення про іспит тип практичного завдання для відповідного етапу іспиту затверджується Комісією та оприлюднюється на офіційному веб-сайті Комісії не пізніше ніж за 30 днів до дня проведення відповідного етапу іспиту).
 17 липня 2024 року ВККС затвердила методичні вказівки з оцінювання практичного завдання у вигляді модельного судового рішення, виконаного кандидатами на посади суддів апеляційних судів під час кваліфікаційного іспиту:
 - методичні вказівки з оцінювання практичного завдання з адміністративної, господарської та цивільної спеціалізацій, виконаного кандидатами на посади суддів апеляційних судів під час кваліфікаційного іспиту;
 - методичні вказівки з оцінювання практичного завдання з кримінальної спеціалізації, виконаного кандидатами на посади суддів апеляційних судів.
 5 грудня 2024 року ВККС затвердила методичні вказівки з оцінювання практичного завдання, виконаного кандидатами на посади суддів Вищого антикорупційного суду та Апеляційної палати Вищого антикорупційного суду під час кваліфікаційного іспиту.
 29 січня 2025 року рішенням № 228/зп-24 ВККС затвердила зміни до методичних вказівок з оцінювання практичного завдання з кримінальної спеціалізації, яке виконують кандидати на посади суддів апеляційних судів під час кваліфікаційного іспиту.
 30 квітня 2025 року ВККС затвердила методичні вказівки з оцінювання практичного завдання з адміністративної, господарської та цивільної спеціалізацій, виконаного під час кваліфікаційного іспиту кандидатами на посади суддів місцевих судів та суддями, які мають намір бути переведеними до іншого місцевого суду.
 Головний виконавець зауважив, що зазначені методики розроблено на підставі Єдиних показників для оцінки доброчесності та професійної етики судді (кандидата на посаду судді), затверджених рішенням Вищої ради правосуддя після консультацій з Вищою кваліфікаційною комісією суддів України, Радою суддів України та Громадською радою доброчесності.
-З огляду на зазначене, у межах щоквартального моніторингу стану виконання заходів ДАП за 2 квартал 2025 року констатуємо, що захід виконано.</t>
+З огляду на зазначене, у межах щоквартального моніторингу стану виконання заходів ДАП за 2 квартал 2026 року констатуємо, що захід виконано.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>