--- v0 (2026-05-07)
+++ v1 (2026-07-09)
@@ -113,55 +113,55 @@
 </t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>Національне агентство з питань запобігання корупції</t>
   </si>
   <si>
     <t>Офіс Генерального прокурора,
 Національне антикорупційне бюро</t>
   </si>
   <si>
     <t>державний бюджет</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік (КПКВК 6331010)</t>
   </si>
   <si>
     <t>проект закону подано до Верховної Ради України</t>
   </si>
   <si>
-    <t>На виконання заходу Національним агентством розроблено відповідний проект Закону України.   
+    <t>На виконання заходу Національним агентством розроблено відповідний проект Закону України.    
 20.10.2023 було проведено громадське обговорення, за результатами якого законопроект доопрацьовано.
 31.10.2023 Національне агентство надіслало законопроект на погодження до Міністерства економіки України, Міністерства фінансів України, Міністерства цифрової трансформації України, Національного антикорупційного бюро України (лист № 10-03/24802-23) та на висловлення позиції до Верховного Суду, Вищої ради правосуддя, Державного бюро розслідувань, Офісу Генерального прокурора, Спеціалізованої антикорупційної прокуратури (лист № 10-03/24801-23).
 Законопроект було доопрацьовано за результатами отриманих пропозицій від заінтересованих органів та направлено на повторне погодження до заінтересованих органів. 
-Станом на 31.12.2025 здійснюється доопрацювання законопроекту з урахуванням оновлених позицій заінтересованих органів.
+Станом на 31.03.2026 здійснюється доопрацювання законопроекту з урахуванням оновлених позицій заінтересованих органів.
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не фіналізовано та не забезпечено його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>