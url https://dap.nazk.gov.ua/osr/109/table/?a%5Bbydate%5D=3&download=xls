--- v1 (2026-07-09)
+++ v2 (2026-09-09)
@@ -117,51 +117,51 @@
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>Національне агентство з питань запобігання корупції</t>
   </si>
   <si>
     <t>Офіс Генерального прокурора,
 Національне антикорупційне бюро</t>
   </si>
   <si>
     <t>державний бюджет</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік (КПКВК 6331010)</t>
   </si>
   <si>
     <t>проект закону подано до Верховної Ради України</t>
   </si>
   <si>
     <t>На виконання заходу Національним агентством розроблено відповідний проект Закону України.    
 20.10.2023 було проведено громадське обговорення, за результатами якого законопроект доопрацьовано.
 31.10.2023 Національне агентство надіслало законопроект на погодження до Міністерства економіки України, Міністерства фінансів України, Міністерства цифрової трансформації України, Національного антикорупційного бюро України (лист № 10-03/24802-23) та на висловлення позиції до Верховного Суду, Вищої ради правосуддя, Державного бюро розслідувань, Офісу Генерального прокурора, Спеціалізованої антикорупційної прокуратури (лист № 10-03/24801-23).
 Законопроект було доопрацьовано за результатами отриманих пропозицій від заінтересованих органів та направлено на повторне погодження до заінтересованих органів. 
-Станом на 31.03.2026 здійснюється доопрацювання законопроекту з урахуванням оновлених позицій заінтересованих органів.
+Станом на 30.06.2026 здійснюється доопрацювання законопроекту з урахуванням оновлених позицій заінтересованих органів.
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не фіналізовано та не забезпечено його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>