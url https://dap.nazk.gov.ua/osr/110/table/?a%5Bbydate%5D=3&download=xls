--- v0 (2026-05-05)
+++ v1 (2026-06-24)
@@ -106,82 +106,82 @@
   <si>
     <t>2.1.4.1.1</t>
   </si>
   <si>
     <t xml:space="preserve">Підготовка та оприлюднення аналітичного звіту за результатами дослідження випадків обіймання адміністративних посад у суді понад два строки підряд з рекомендаціями щодо їх унеможливлення та подолання </t>
   </si>
   <si>
     <t>01.01.2025</t>
   </si>
   <si>
     <t>28.02.2025</t>
   </si>
   <si>
     <t>Національне агентство з питань запобігання корупції</t>
   </si>
   <si>
     <t>державний бюджет та/або кошти міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік (КПКВК 6331010)</t>
   </si>
   <si>
     <t xml:space="preserve">аналітичний звіт оприлюднено </t>
   </si>
   <si>
-    <t>Національне агентство підготувало проект аналітичного звіту за результатами дослідження випадків обіймання адміністративних посад у суді понад два строки підряд з рекомендаціями щодо їх унеможливлення та подолання. Станом на 31.12.2025 проект відповідного аналітичного звіту доопрацьовується. 
+    <t>Національне агентство підготувало проєкт аналітичного звіту за результатами дослідження випадків обіймання адміністративних посад у суді понад два строки підряд з рекомендаціями щодо їх унеможливлення та подолання. Станом на 31.03.2026 проєкт відповідного аналітичного звіту доопрацьовується. 
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а аналітичний звіт станом на момент звітування не фіналізовано та не забезпечено його оприлюднення, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.1.4.1.2</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту закону, яким удосконалено порядок обрання суддів на адміністративні посади та звільнення з цих посад з метою унеможливлення обіймання адміністративної посади в суді однією і тією самою особою протягом тривалого часу відповідно до рекомендацій, наведених в аналітичному звіті, зазначеному у підпункті 2.1.4.1.1</t>
   </si>
   <si>
     <t>01.03.2025</t>
   </si>
   <si>
     <t>31.08.2025</t>
   </si>
   <si>
     <t>Міністерство юстиції України</t>
   </si>
   <si>
     <t>державний бюджет</t>
   </si>
   <si>
     <t>проект закону подано до Верховної Ради України</t>
   </si>
   <si>
-    <t>Національне агентство на виконання заходу 2.1.4.1.1 підготувало проект аналітичного звіту, який станом на 31.12.2025 доопрацьовується задля подальшої підготовки законопроекту на виконання вимоги заходу 2.1.4.1.2 Державної антикорупційної програми на 2023 - 2025 роки.
+    <t>Національне агентство на виконання заходу 2.1.4.1.1 підготувало проект аналітичного звіту, який станом на 31.03.2026 доопрацьовується задля подальшої підготовки законопроекту на виконання вимоги заходу 2.1.4.1.2 Державної антикорупційної програми на 2023 - 2025 роки. 
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не розроблено та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>