--- v1 (2026-06-24)
+++ v2 (2026-08-19)
@@ -106,82 +106,82 @@
   <si>
     <t>2.1.4.1.1</t>
   </si>
   <si>
     <t xml:space="preserve">Підготовка та оприлюднення аналітичного звіту за результатами дослідження випадків обіймання адміністративних посад у суді понад два строки підряд з рекомендаціями щодо їх унеможливлення та подолання </t>
   </si>
   <si>
     <t>01.01.2025</t>
   </si>
   <si>
     <t>28.02.2025</t>
   </si>
   <si>
     <t>Національне агентство з питань запобігання корупції</t>
   </si>
   <si>
     <t>державний бюджет та/або кошти міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік (КПКВК 6331010)</t>
   </si>
   <si>
     <t xml:space="preserve">аналітичний звіт оприлюднено </t>
   </si>
   <si>
-    <t>Національне агентство підготувало проєкт аналітичного звіту за результатами дослідження випадків обіймання адміністративних посад у суді понад два строки підряд з рекомендаціями щодо їх унеможливлення та подолання. Станом на 31.03.2026 проєкт відповідного аналітичного звіту доопрацьовується. 
+    <t>Національне агентство підготувало проєкт аналітичного звіту за результатами дослідження випадків обіймання адміністративних посад у суді понад два строки підряд з рекомендаціями щодо їх унеможливлення та подолання. Станом на 30.06.2026 проєкт відповідного аналітичного звіту доопрацьовується. 
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а аналітичний звіт станом на момент звітування не фіналізовано та не забезпечено його оприлюднення, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.1.4.1.2</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту закону, яким удосконалено порядок обрання суддів на адміністративні посади та звільнення з цих посад з метою унеможливлення обіймання адміністративної посади в суді однією і тією самою особою протягом тривалого часу відповідно до рекомендацій, наведених в аналітичному звіті, зазначеному у підпункті 2.1.4.1.1</t>
   </si>
   <si>
     <t>01.03.2025</t>
   </si>
   <si>
     <t>31.08.2025</t>
   </si>
   <si>
     <t>Міністерство юстиції України</t>
   </si>
   <si>
     <t>державний бюджет</t>
   </si>
   <si>
     <t>проект закону подано до Верховної Ради України</t>
   </si>
   <si>
-    <t>Національне агентство на виконання заходу 2.1.4.1.1 підготувало проект аналітичного звіту, який станом на 31.03.2026 доопрацьовується задля подальшої підготовки законопроекту на виконання вимоги заходу 2.1.4.1.2 Державної антикорупційної програми на 2023 - 2025 роки. 
+    <t>Національне агентство на виконання заходу 2.1.4.1.1 підготувало проект аналітичного звіту, який станом на 30.06.2026 доопрацьовується задля подальшої підготовки законопроекту на виконання вимоги заходу 2.1.4.1.2 Державної антикорупційної програми на 2023 - 2025 роки. 
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не розроблено та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>