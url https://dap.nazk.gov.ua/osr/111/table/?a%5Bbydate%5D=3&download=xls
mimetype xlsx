--- v0 (2026-05-07)
+++ v1 (2026-06-24)
@@ -152,191 +152,192 @@
     <t>31.03.2024</t>
   </si>
   <si>
     <t>обговорення висновків та рекомендацій, наведених в аналітичному звіті, проведено за участю представників органів державної влади, неурядових організацій, міжнародних організацій, учасників проектів міжнародної технічної допомоги, наукової спільноти</t>
   </si>
   <si>
     <t>Міністерство юстиції України повідомило, що підготовлено аналіз стосовно визначення категорій справ, які можуть розглядатись он-лайн незалежно від місцезнаходження сторін і суду у межах проведення моніторингу впровадження та аналізу ефективності прийнятих нормативно-правових актів. Результати аналізу включено у "Моніторинговий звіт 2023", що оприлюднений на офіційному веб-сайті Міністерства юстиції України (розділ І, проблема 1 блоку "Судоустрій та судочинство").
 Висновки та рекомендації стосовно визначення категорій справ, які можуть розглядатись он-лайн незалежно від місцезнаходження сторін і суду були обговорені під час презентації моніторингового звіту 04.03.2024 за участю представників органів державної влади, неурядових організацій, міжнародних організацій, учасників проектів міжнародної технічної допомоги, наукової спільноти.</t>
   </si>
   <si>
     <t>2.1.4.2.3</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту закону, яким передбачено здійснення судового розгляду он-лайн незалежно від місцезнаходження сторін і суду для окремих категорій справ відповідно до рекомендацій, наведених в аналітичному звіті, зазначеному у підпункті 2.1.4.2.1</t>
   </si>
   <si>
     <t>01.03.2024</t>
   </si>
   <si>
     <t>31.08.2024</t>
   </si>
   <si>
     <t>проект закону подано до Верховної Ради України</t>
   </si>
   <si>
-    <t>За інформацією, наданою Міністерством юстиції України у 3 кварталі 2024 року, було розроблено законопроект, яким передбачено здійснення судового розгляду он-лайн незалежно від місцезнаходження сторін і суду для окремих категорій справ. Листом від 18.09.2024 законопроект надіслано до ДСА України для отримання позиції щодо можливості реалізації його положень. 
-У 4 кварталі 2024 року Міністерство юстиції України повідомило, що проект Закону листом від 08.11.2024 № 155229/11.2.2/22-24 надіслано на погодження до Мінекономіки, Мінфіну, Мінцифри, Верховного Суду, ВРП, ДСА України. Листом ДСА України від 16.10.2024  № 15-20339/24 висловлено позицію щодо можливості реалізації положень законопроекту.
+    <t>За інформацією, наданою Міністерством юстиції України у 3 кварталі 2024 року, було розроблено законопроєкт, яким передбачено здійснення судового розгляду он-лайн незалежно від місцезнаходження сторін і суду для окремих категорій справ. Листом від 18.09.2024 законопроєкт надіслано до ДСА України для отримання позиції щодо можливості реалізації його положень. 
+У 4 кварталі 2024 року Міністерство юстиції України повідомило, що проєкт Закону листом від 08.11.2024 № 155229/11.2.2/22-24 надіслано на погодження до Мінекономіки, Мінфіну, Мінцифри, Верховного Суду, ВРП, ДСА України. Листом ДСА України від 16.10.2024  № 15-20339/24 висловлено позицію щодо можливості реалізації положень законопроєкту.
 У 2 кварталі 2025 року Міністерство юстиції України повідомило, що станом на 14.07.2025 очікувалось погодження Верховного Суду.
-У 3 та 4 кварталі 2025 року головний виконавець заходу повідомив, що 15.09.2025 проведено міжнародний захід за участю ЄБРР та представників органів державної влади щодо “гнучкої юрисдикції” розгляду справ (де було представлено проект закону до обговорення та звіт ЄБРР з експертизою вказаного проекту). 
-З огляду на сплив строків виконання заходу, а також на те, що законопроект наразі розроблено, але ще не було внесено на розгляд до КМУ чи ВРУ, як того вимагають зміст заходу та показник його виконання, у межах щоквартального моніторингу за 4 квартал 2025 року вимушені констатувати, що захід виконано частково.</t>
+У 3 та 4 кварталі 2025 року головний виконавець заходу повідомив, що 15.09.2025 проведено міжнародний захід за участю ЄБРР та представників органів державної влади щодо “гнучкої юрисдикції” розгляду справ (де було представлено проєкт закону до обговорення та звіт ЄБРР з експертизою вказаного проєкту). 
+У 1 кварталі 2026 року Міністерство юстиції України повідомило, що здійснюється доопрацювання проєкту Закону, було посилено аналітичне обґрунтування законопроєкту, зокрема шляхом доповнення пояснювальної записки статистичними даними щодо розгляду судами справ у межах цивільного та господарського судочинства за окремими категоріями проваджень з метою забезпечення точності та належного обґрунтування положень пояснювальної записки до проєкту Закону. Наразі статистичні дані узгоджуються з ДСА та в робочому порядку. 
+З огляду на сплив строків виконання заходу, а також на те, що законопроєкт наразі розроблено, але ще не було внесено на розгляд до КМУ чи ВРУ, як того вимагають зміст заходу та показник його виконання, у межах щоквартального моніторингу за 1 квартал 2026 року вимушені констатувати, що захід виконано частково.</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
     <t>2.1.4.2.4</t>
   </si>
   <si>
     <t>Проведення аудиту поточного стану інформаційних технологій в судах, а також оцінка їх відповідності поточним завданням судочинства. У результаті аудиту повинна бути визначена оцінка поточних рішень відповідно до найкращої міжнародної практики та економічної ефективності діючої інфраструктури, а також надані рекомендації щодо подальшого розвитку та трансформації архітектури ІТ-систем судової влади</t>
   </si>
   <si>
     <t>01.05.2023</t>
   </si>
   <si>
     <t>31.03.2025</t>
   </si>
   <si>
     <t>Державна судова адміністрація України</t>
   </si>
   <si>
     <t>аудит поточного стану інформаційних технологій в судах проведено</t>
   </si>
   <si>
-    <t>Державна судова адміністрація України повідомила, що за результатами проведеного функціонального та технічного аудитів ДСА України розроблено Дорожню карту розвитку ІТ-рішень у судовій системі, яку в установленому порядку погоджено з Міністерством цифрової трансформації України та затверджено наказом ДСА України від 02.12.2024 № 534, на основі якої розроблено нову Концепцію розвитку ЄСІТС, яка передбачає створення та впровадження електронного процесуального діловодства.  Наказом ДСА України від 30.04.2025 № 178 затверджено Концепцію ЄСІТС.
+    <t>За інформацією, наданою ДСа України у попередніх кварталах, за результатами проведеного функціонального та технічного аудитів ДСА України розроблено Дорожню карту розвитку ІТ-рішень у судовій системі, яку в установленому порядку погоджено з Міністерством цифрової трансформації України та затверджено наказом ДСА України від 02.12.2024 № 534, на основі якої розроблено нову Концепцію розвитку ЄСІТС, яка передбачає створення та впровадження електронного процесуального діловодства.  Наказом ДСА України від 30.04.2025 № 178 затверджено Концепцію ЄСІТС.
 В березні поточного року нову Концепцію Єдиної судової інформаційно-комунікаційної системи, як галузеву програму інформатизації ДСА України на 2025-2028 роки, погоджено генеральним замовником – Міністерством цифрової трансформації України та Міністерством економіки України. Однак у поточному році фінансування, яке було заплановане згаданою галузевою програмою з боку міжнародних партнерів не надходило, більш того, ДСА України повідомлена, що в подальшому міжнародно-фінансова допомога в реалізації заходів передбачених програмою надана не буде.
 З урахуванням зазначеного ДСА України внесені зміни у Галузеву програму про строки реалізації передбачених заходів та джерело фінансування, у зв’язку з чим змінено назву на "Галузеву програму інформатизації ДСА України на 2026 – 2029 роки" та визначено державний бюджет як джерело фінансування.
-Водночас з огляду на те, що у межах щоквартального моніторингу за 4 квартал 2025 року не було надано інформації щодо конкретних дій, націлених на здійснення аудиту поточного стану інших інформаційних технологій в судах, окрім ЄСІТС, а також оцінки їх відповідності поточним завданням судочинства, вимушені констатувати, що захід виконано частково.</t>
+Водночас з огляду на те, що у межах щоквартального моніторингу не було надано інформації щодо конкретних дій, націлених на здійснення аудиту поточного стану інших інформаційних технологій в судах, окрім ЄСІТС, а також оцінки їх відповідності поточним завданням судочинства, вимушені констатувати, що захід виконано частково.</t>
   </si>
   <si>
     <t>2.1.4.2.5</t>
   </si>
   <si>
     <t>Оцінка незалежною експертною організацією результатів використання коштів для створення та вдосконалення сервісів та модулів Єдиної судової інформаційно-телекомунікаційної системи</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>оцінку проведено</t>
   </si>
   <si>
-    <t>З огляду на те, що відомостей щодо кроків, здійснених з метою виконання заходу не було надано, у межах щоквартального моніторингу стану виконання ДАП за 4 кварталі 2025 року вимушені констатувати, що захід не виконано.</t>
+    <t>З огляду на те, що відомостей щодо кроків, здійснених з метою виконання заходу не було надано, у межах щоквартального моніторингу стану виконання ДАП вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>2.1.4.2.6</t>
   </si>
   <si>
     <t>Розроблення та затвердження функціональних вимог для забезпечення реалізації повного функціоналу Єдиної судової інформаційно-телекомунікаційної системи (подальшого вдосконалення сервісів і модулів)</t>
   </si>
   <si>
     <t>01.07.2023</t>
   </si>
   <si>
     <t>31.07.2025</t>
   </si>
   <si>
     <t>Вища рада правосуддя</t>
   </si>
   <si>
     <t>функціональні вимоги для забезпечення реалізації повного функціоналу Єдиної судової інформаційно-телекомунікаційної системи затверджено</t>
   </si>
   <si>
     <t>У межах 3 та 4 кварталу 2025 року Державна судова адміністрація України повідомила:
 "В березні поточного року нову Концепцію Єдиної судової інформаційно-комунікаційної системи, як галузеву програму інформатизації ДСА України на 2025-2028 роки, погоджено генеральним замовником – Міністерством цифрової трансформації України та Міністерством економіки України. Однак у поточному році фінансування, яке було заплановане згаданою галузевою програмою з боку міжнародних партнерів не надходило, більш того, ДСА України повідомлена, що в подальшому міжнародно-фінансова допомога в реалізації заходів передбачених програмою надана не буде.
 З урахуванням зазначеного ДСА України внесені зміни у Галузеву програму про строки реалізації передбачених заходів та джерело фінансування, у зв’язку з чим змінено назву на "Галузеву програму інформатизації ДСА України на 2026 – 2029 роки" та визначено державний бюджет як джерело фінансування".
-Також у 4 кварталі 2025 року головний виконавець повідомив: "ДСА України укладено Договори між ДСА України та Проєктом ЄС "Право-Justice" про прийняття технічних вимог та тендерної документації до модулів: Єдиний державний реєстр виконавчих документів, Єдиний державний реєстр судових рішень, Суддівське досьє, Управління персоналом та фінансово-господарською діяльністю органів судової влади - сервіс бюджетного планування. (Договір від 11.11.2025 
-№ PR PJ-2024 C.2.4.1-01).Також від Проєкту ЄС "Право-Justice" отримано (drafts) технічних вимог на підсистему "Електронний документообіг суду. 1-й етап".  Наразі триває робота з адаптації технічних завдань до оголошення тендеру на реалізацію першого етапу в три черги. Перша черга- розробка технічного завдання та базового фунціоналу системи. Друга черга- розробка інших компонентів описаних технічних вимогах. Третя черга-впровадження в усіх судах.
+У 4 кварталі 2025 року головний виконавець повідомив: "ДСА України укладено Договори між ДСА України та Проєктом ЄС "Право-Justice" про прийняття технічних вимог та тендерної документації до модулів: Єдиний державний реєстр виконавчих документів, Єдиний державний реєстр судових рішень, Суддівське досьє, Управління персоналом та фінансово-господарською діяльністю органів судової влади - сервіс бюджетного планування. (Договір від 11.11.2025 № PR PJ-2024 C.2.4.1-01).Також від Проєкту ЄС "Право-Justice" отримано (drafts) технічних вимог на підсистему "Електронний документообіг суду. 1-й етап".  Наразі триває робота з адаптації технічних завдань до оголошення тендеру на реалізацію першого етапу в три черги. Перша черга - розробка технічного завдання та базового фунціоналу системи. Друга черга - розробка інших компонентів описаних технічних вимогах. Третя черга - впровадження в усіх судах.
 ДСА України вживаються відповідні заходи для проведення процедур закупівлі на розроблення до модулів: Єдиний державний реєстр виконавчих документів, Єдиний державний реєстр судових рішень, Суддівське досьє, Управління персоналом та фінансово-господарською діяльністю органів судової влади - сервіс бюджетного планування".
-З огляду на зазначене вище та враховуючи, що наразі не розроблено функціональні вимоги для підсистем ЄСІТС, тоді як зміст заходу передбачає розроблення та затвердження функціональних вимог для забезпечення реалізації повного функціоналу ЄСІТС, у межах щоквартального моніторингу стану виконання заходів за 4 квартал 2025 року вимушені констатувати, що захід не виконано.</t>
+З огляду на надану у попередньому кварталі інформацію та враховуючи, що наразі не розроблено функціональні вимоги для підсистем ЄСІТС, тоді як зміст заходу передбачає розроблення та затвердження функціональних вимог для забезпечення реалізації повного функціоналу ЄСІТС, у межах щоквартального моніторингу стану виконання заходів вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>2.1.4.2.7</t>
   </si>
   <si>
     <t>Розроблення програмного забезпечення та запровадження технічного устаткування, необхідних для забезпечення реалізації повного функціоналу Єдиної судової інформаційно-телекомунікаційної системи, за участю визначених за результатами конкурентних та прозорих публічних закупівель постачальників / виконавців (у тому числі щодо розширення функціоналу Єдиної судової інформаційно-телекомунікаційної системи з урахуванням положень процесуального законодавства та щодо забезпечення судів засобами інформатизації (серверним, мережевим та комп’ютерним обладнанням, зокрема сканерами)</t>
   </si>
   <si>
     <t>державний бюджет та/або кошти міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік та/або у межах коштів міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>програмне забезпечення розроблено, технічне устаткування, необхідне для забезпечення реалізації повного функціоналу Єдиної судової інформаційно-телекомунікаційної системи запроваджено</t>
   </si>
   <si>
-    <t>За інформацією, наданою Державною судовою адміністрацією України, стан виконання цього заходу можливо розділити на дві складові:
+    <t>За інформацією, наданою Державною судовою адміністрацією України у попередніх кварталах, стан виконання цього заходу можливо розділити на дві складові:
 а) запровадження технічного устаткування;
 б) розроблення програмного забезпечення.
 1. Щодо першої складової
 У 4 кварталі 2024 року ДСА повідомила, що відповідно до інформації, отриманої від розпорядників бюджетних коштів нижчого рівня, протягом 2024 року судами та ТУ ДСА України в областях та місті Києві придбано за рахунок поточних видатків 2 783  одиниці засобів інформатизації: 
 - 378 персональних комп’ютерів;
 - 465 одиниць оргтехніки (принтер, багатофункціональний пристрій, сканер);
 - 349 одиниць мережевого обладнання (маршрутизатори, комутатори, тощо);
 - 1591 одиниця комунікаційного обладнання (серверна шафа, джерела безперебійного живлення до персональних комп’ютерів, кабельрости тощо).
 Окрім цього, за рахунок збільшення асигнувань за спеціальним фондом державного бюджету за КПКВК 0501020 "Забезпечення здійснення правосуддя місцевими, апеляційними судами та функціонування органів і установ системи правосуддя" за рахунок понадпланових надходжень зі сплати судового збору розпорядниками бюджетних коштів нижчого рівня придбано 5 652 одиниці обладнання, а саме:  
 - 160 серверів;
 - 645 одиниць обладнання для здійснення аудіо-, відеофіксації судового засідання та відеоконференції (ВКЗ);
 - 2 058 персональних комп’ютерів (моноблоків);
 - 2 306 багатофункціональних пристроїв (БФП);
 - 400 сканерів.
 2. Щодо другої складової
 У 4 кварталі 2024 року ДСА повідомила, що за рахунок міжнародної технічної допомоги Програмою USAID «Справедливість для всіх» укладено договір з ТОВ «СІВІТТА УКРАЇНА» на виконання робіт, що передбачає проведення функціонального аудиту Єдиної судової інформаційно-телекомунікаційної системи. За результатами планується підготовка оновленої концепції та технічного завдання на побудову нової ЄСІТС. Такі заходи планувалось завершити до кінця 2024 року,  водночас інформації щодо результатів здійснення таких заходів не було надано.
 У 1 кварталі 2025 року ДСА повідомила, що ДСА України здійснюється збір інформації від розпорядників бюджетних коштів нижчого рівня, щодо необхідності забезпечення потреби в засобах інформатизації у 2025 році.
 Стосовно другої складової: розроблено Дорожню карту розвитку ІТ-рішень у судовій системі, яку в установленому порядку погоджено з Міністерством цифрової трансформації України та затверджено наказом ДСА України від 02.12.2024 № 534. У 2 та 3  кварталі 2025 року головний виконавець надав ту саму інформацію щодо стану виконання заходу.
 У 4 кварталі 2025 року головним виконавцем повідомлено, що ДСА України укладено Договори між ДСА України та Проєктом ЄС "Право-Justice" про прийняття технічних вимог та тендерної документації до модулів: Єдиний державний реєстр виконавчих документів, Єдиний державний реєстр судових рішень, Суддівське досьє, Управління персоналом та фінансово-господарською діяльністю органів судової влади - сервіс бюджетного планування. (Договори від 11.11.2025 № PR PJ-2024 C.2.4.1-01).
 Додатково проінформовано, що ДСА України також отримано пропозицію від ГО "Лабораторія законодавчих ініціатив" щодо фінансування ЄСІКС. ДСА України здійснюється збір інформації від розпорядників бюджетних коштів нижчого рівня, щодо необхідності забезпечення потреби в засобах інформатизації у 2025 році.
 З огляду на те, що програмне забезпечення не було розроблено, а технічне устаткування, необхідне для забезпечення реалізації повного функціоналу Єдиної судової інформаційно-телекомунікаційної системи не було запроваджено, вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>2.1.4.2.8</t>
   </si>
   <si>
     <t>Розроблення та затвердження Положення про Єдину судову інформаційно-телекомунікаційну систему, яке визначає порядок функціонування та застосування усіх підсистем (модулів)</t>
   </si>
   <si>
     <t>01.07.2025</t>
   </si>
   <si>
     <t>31.10.2025</t>
   </si>
   <si>
     <t>Державна судова адміністрація України,
 Рада суддів України</t>
   </si>
   <si>
     <t>Положення, що визначає порядок функціонування підсистеми, у якій забезпечується формування і ведення суддівського досьє (досьє кандидата на посаду судді) в електронній формі у Єдиній судовій інформаційно-телекомунікаційній системі, набрало чинності</t>
   </si>
   <si>
     <t>У 3 кварталі 2025 року Вища рада правосуддя повідомила: "Розроблення та затвердження Положення про Єдину судову інформаційно-телекомунікаційну систему, яке визначає порядок функціонування та застосування усіх підсистем (модулів) можливе лише після затвердження функціональних і технічних вимог щодо цих систем. 
 Галузевою програмою інформатизації ДСА України на 2026-2029 роки визначені наступні підсистеми/компоненти: "Електронний документообіг суду", "Єдиний державний реєстр судових рішень, "Електронна взаємодія», "Суддівське досьє, "Аналітика та звітність, конструктор відкритих даних", "Відеоконференцзв’язок", "Веб портал та Електронний кабінет", "Електронний архів", "Єдиний державний реєстр виконавчих документів", "Управління персоналом та фінансово-господарською діяльністю".
 Наразі ДСА України розроблені технічні вимоги до наступних підсистем: "Єдиний державний реєстр судових рішень"; "Єдиний державний реєстр виконавчих документів"; "Суддівське досьє"; "Управління персоналом та фінансово-господарською діяльністю" (ЕКР) (1-й етап), "Електронна взаємодія". Ці технічні вимоги направлені на погодження до Вищої ради правосуддя, де створено робочу групу для їх опрацювання. 2.10.2025 робоча група повідомила про завершення та результат їх опрацювання. Після остаточного затвердження цих вимог планується розробка та затвердження відповідного положення. ДСА проінформувала про те, що робота над ним уже ведеться".
-У 4 кварталі 2025 року головний виконавець повідомив, що Положення про Єдину судову інформаційно-телекомунікаційну систему, яке визначає порядок функціонування та застосування усіх підсистем (модулів) не розроблено і не затверджено.
+У 4 кварталі 2025 року головний виконавець повідомив, що Положення про Єдину судову інформаційно-телекомунікаційну систему, яке визначає порядок функціонування та застосування усіх підсистем (модулів) не розроблено і не затверджено. 
+У 1 кварталі 2026 року інформація, надана головним виконавцем у попередніх кварталах, залишається актуальною. 
 З огляду на зазначене та сплив строків виконання, вимушені констатувати, що захід не виконано.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>