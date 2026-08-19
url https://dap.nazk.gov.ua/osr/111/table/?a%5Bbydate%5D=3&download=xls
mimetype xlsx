--- v1 (2026-06-24)
+++ v2 (2026-08-19)
@@ -156,188 +156,192 @@
   </si>
   <si>
     <t>Міністерство юстиції України повідомило, що підготовлено аналіз стосовно визначення категорій справ, які можуть розглядатись он-лайн незалежно від місцезнаходження сторін і суду у межах проведення моніторингу впровадження та аналізу ефективності прийнятих нормативно-правових актів. Результати аналізу включено у "Моніторинговий звіт 2023", що оприлюднений на офіційному веб-сайті Міністерства юстиції України (розділ І, проблема 1 блоку "Судоустрій та судочинство").
 Висновки та рекомендації стосовно визначення категорій справ, які можуть розглядатись он-лайн незалежно від місцезнаходження сторін і суду були обговорені під час презентації моніторингового звіту 04.03.2024 за участю представників органів державної влади, неурядових організацій, міжнародних організацій, учасників проектів міжнародної технічної допомоги, наукової спільноти.</t>
   </si>
   <si>
     <t>2.1.4.2.3</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту закону, яким передбачено здійснення судового розгляду он-лайн незалежно від місцезнаходження сторін і суду для окремих категорій справ відповідно до рекомендацій, наведених в аналітичному звіті, зазначеному у підпункті 2.1.4.2.1</t>
   </si>
   <si>
     <t>01.03.2024</t>
   </si>
   <si>
     <t>31.08.2024</t>
   </si>
   <si>
     <t>проект закону подано до Верховної Ради України</t>
   </si>
   <si>
     <t>За інформацією, наданою Міністерством юстиції України у 3 кварталі 2024 року, було розроблено законопроєкт, яким передбачено здійснення судового розгляду он-лайн незалежно від місцезнаходження сторін і суду для окремих категорій справ. Листом від 18.09.2024 законопроєкт надіслано до ДСА України для отримання позиції щодо можливості реалізації його положень. 
 У 4 кварталі 2024 року Міністерство юстиції України повідомило, що проєкт Закону листом від 08.11.2024 № 155229/11.2.2/22-24 надіслано на погодження до Мінекономіки, Мінфіну, Мінцифри, Верховного Суду, ВРП, ДСА України. Листом ДСА України від 16.10.2024  № 15-20339/24 висловлено позицію щодо можливості реалізації положень законопроєкту.
 У 2 кварталі 2025 року Міністерство юстиції України повідомило, що станом на 14.07.2025 очікувалось погодження Верховного Суду.
 У 3 та 4 кварталі 2025 року головний виконавець заходу повідомив, що 15.09.2025 проведено міжнародний захід за участю ЄБРР та представників органів державної влади щодо “гнучкої юрисдикції” розгляду справ (де було представлено проєкт закону до обговорення та звіт ЄБРР з експертизою вказаного проєкту). 
-У 1 кварталі 2026 року Міністерство юстиції України повідомило, що здійснюється доопрацювання проєкту Закону, було посилено аналітичне обґрунтування законопроєкту, зокрема шляхом доповнення пояснювальної записки статистичними даними щодо розгляду судами справ у межах цивільного та господарського судочинства за окремими категоріями проваджень з метою забезпечення точності та належного обґрунтування положень пояснювальної записки до проєкту Закону. Наразі статистичні дані узгоджуються з ДСА та в робочому порядку. 
-З огляду на сплив строків виконання заходу, а також на те, що законопроєкт наразі розроблено, але ще не було внесено на розгляд до КМУ чи ВРУ, як того вимагають зміст заходу та показник його виконання, у межах щоквартального моніторингу за 1 квартал 2026 року вимушені констатувати, що захід виконано частково.</t>
+У 2 кварталі 2026 року Міністерство юстиції України повідомило, що здійснюється доопрацювання проєкту Закону, було посилено аналітичне обґрунтування законопроєкту, зокрема шляхом доповнення пояснювальної записки статистичними даними щодо розгляду судами справ у межах цивільного та господарського судочинства за окремими категоріями проваджень з метою забезпечення точності та належного обґрунтування положень пояснювальної записки до проєкту Закону. Статистичні дані узгоджуються з ДСА та в робочому порядку.  19.06.2026 проведено нараду за участю Прєкту ЄС "Право-Justice", Мін'юсту, Верховного суду, ДСА.
+З огляду на сплив строків виконання заходу, а також на те, що законопроєкт наразі розроблено, але ще не було внесено на розгляд до КМУ чи ВРУ, як того вимагають зміст заходу та показник його виконання, у межах щоквартального моніторингу за 2 квартал 2026 року вимушені констатувати, що захід виконано частково.</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
     <t>2.1.4.2.4</t>
   </si>
   <si>
     <t>Проведення аудиту поточного стану інформаційних технологій в судах, а також оцінка їх відповідності поточним завданням судочинства. У результаті аудиту повинна бути визначена оцінка поточних рішень відповідно до найкращої міжнародної практики та економічної ефективності діючої інфраструктури, а також надані рекомендації щодо подальшого розвитку та трансформації архітектури ІТ-систем судової влади</t>
   </si>
   <si>
     <t>01.05.2023</t>
   </si>
   <si>
     <t>31.03.2025</t>
   </si>
   <si>
     <t>Державна судова адміністрація України</t>
   </si>
   <si>
     <t>аудит поточного стану інформаційних технологій в судах проведено</t>
   </si>
   <si>
-    <t>За інформацією, наданою ДСа України у попередніх кварталах, за результатами проведеного функціонального та технічного аудитів ДСА України розроблено Дорожню карту розвитку ІТ-рішень у судовій системі, яку в установленому порядку погоджено з Міністерством цифрової трансформації України та затверджено наказом ДСА України від 02.12.2024 № 534, на основі якої розроблено нову Концепцію розвитку ЄСІТС, яка передбачає створення та впровадження електронного процесуального діловодства.  Наказом ДСА України від 30.04.2025 № 178 затверджено Концепцію ЄСІТС.
-[...2 lines deleted...]
-Водночас з огляду на те, що у межах щоквартального моніторингу не було надано інформації щодо конкретних дій, націлених на здійснення аудиту поточного стану інших інформаційних технологій в судах, окрім ЄСІТС, а також оцінки їх відповідності поточним завданням судочинства, вимушені констатувати, що захід виконано частково.</t>
+    <t>За інформацією, наданою ДСА України у попередніх кварталах, за результатами проведеного функціонального та технічного аудитів ДСА України розроблено Дорожню карту розвитку ІТ-рішень у судовій системі, яку в установленому порядку погоджено з Міністерством цифрової трансформації України та затверджено наказом ДСА України від 02.12.2024 № 534, на основі якої розроблено нову Концепцію розвитку ЄСІТС, яка передбачає створення та впровадження електронного процесуального діловодства.  Наказом ДСА України від 30.04.2025 № 178 затверджено Концепцію ЄСІТС.
+У ІІ кварталі 2026 року ДСА України повідомила: 
+"Наказом ДСА України від 30.04.2025 №178 (зі змінами) затверджено Концепцію Єдиної судової інформаційно-комунікаційної системи, якою передбачено створення Єдиної судової інформаційно-комунікаційної системи (далі – ЄСІКС), основною метою якої є реалізація ефективного, прозорого та доступного правосуддя для всіх учасників судових процесів та в якій передбачено не лише швидкий і зручний розгляд справ, а й глибоку оптимізацію судових процедур.
+Разом з тим наказом ДСА України від 02.12.2024 № 534 (зі змінами) затверджено Дорожню карту з розроблення IT-рішень в судовій системі, якою передбачено створення ЄСІКС, яка складається з підсистем та модулів, а також визначені строки їх розробки та впровадження".
+Водночас з огляду на те, що у межах щоквартального моніторингу не було надано інформації щодо заходів, націлених на здійснення аудиту поточного стану інших інформаційних технологій в судах, окрім ЄСІТС, а також оцінки їх відповідності поточним завданням судочинства, вимушені констатувати, що захід виконано частково.</t>
   </si>
   <si>
     <t>2.1.4.2.5</t>
   </si>
   <si>
     <t>Оцінка незалежною експертною організацією результатів використання коштів для створення та вдосконалення сервісів та модулів Єдиної судової інформаційно-телекомунікаційної системи</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>оцінку проведено</t>
   </si>
   <si>
     <t>З огляду на те, що відомостей щодо кроків, здійснених з метою виконання заходу не було надано, у межах щоквартального моніторингу стану виконання ДАП вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>2.1.4.2.6</t>
   </si>
   <si>
     <t>Розроблення та затвердження функціональних вимог для забезпечення реалізації повного функціоналу Єдиної судової інформаційно-телекомунікаційної системи (подальшого вдосконалення сервісів і модулів)</t>
   </si>
   <si>
     <t>01.07.2023</t>
   </si>
   <si>
     <t>31.07.2025</t>
   </si>
   <si>
     <t>Вища рада правосуддя</t>
   </si>
   <si>
     <t>функціональні вимоги для забезпечення реалізації повного функціоналу Єдиної судової інформаційно-телекомунікаційної системи затверджено</t>
   </si>
   <si>
     <t>У межах 3 та 4 кварталу 2025 року Державна судова адміністрація України повідомила:
 "В березні поточного року нову Концепцію Єдиної судової інформаційно-комунікаційної системи, як галузеву програму інформатизації ДСА України на 2025-2028 роки, погоджено генеральним замовником – Міністерством цифрової трансформації України та Міністерством економіки України. Однак у поточному році фінансування, яке було заплановане згаданою галузевою програмою з боку міжнародних партнерів не надходило, більш того, ДСА України повідомлена, що в подальшому міжнародно-фінансова допомога в реалізації заходів передбачених програмою надана не буде.
 З урахуванням зазначеного ДСА України внесені зміни у Галузеву програму про строки реалізації передбачених заходів та джерело фінансування, у зв’язку з чим змінено назву на "Галузеву програму інформатизації ДСА України на 2026 – 2029 роки" та визначено державний бюджет як джерело фінансування".
-У 4 кварталі 2025 року головний виконавець повідомив: "ДСА України укладено Договори між ДСА України та Проєктом ЄС "Право-Justice" про прийняття технічних вимог та тендерної документації до модулів: Єдиний державний реєстр виконавчих документів, Єдиний державний реєстр судових рішень, Суддівське досьє, Управління персоналом та фінансово-господарською діяльністю органів судової влади - сервіс бюджетного планування. (Договір від 11.11.2025 № PR PJ-2024 C.2.4.1-01).Також від Проєкту ЄС "Право-Justice" отримано (drafts) технічних вимог на підсистему "Електронний документообіг суду. 1-й етап".  Наразі триває робота з адаптації технічних завдань до оголошення тендеру на реалізацію першого етапу в три черги. Перша черга - розробка технічного завдання та базового фунціоналу системи. Друга черга - розробка інших компонентів описаних технічних вимогах. Третя черга - впровадження в усіх судах.
+У 4 кварталі 2025 року головний виконавець повідомив: "ДСА України укладено Договори між ДСА України та Проєктом ЄС "Право-Justice" про прийняття технічних вимог та тендерної документації до модулів: Єдиний державний реєстр виконавчих документів, Єдиний державний реєстр судових рішень, Суддівське досьє, Управління персоналом та фінансово-господарською діяльністю органів судової влади - сервіс бюджетного планування. (Договір від 11.11.2025 № PR PJ-2024 C.2.4.1-01).Також від Проєкту ЄС "Право-Justice" отримано (drafts) технічних вимог на підсистему "Електронний документообіг суду. 1-й етап". Наразі триває робота з адаптації технічних завдань до оголошення тендеру на реалізацію першого етапу в три черги. Перша черга - розробка технічного завдання та базового фунціоналу системи. Друга черга - розробка інших компонентів описаних технічних вимогах. Третя черга - впровадження в усіх судах.
 ДСА України вживаються відповідні заходи для проведення процедур закупівлі на розроблення до модулів: Єдиний державний реєстр виконавчих документів, Єдиний державний реєстр судових рішень, Суддівське досьє, Управління персоналом та фінансово-господарською діяльністю органів судової влади - сервіс бюджетного планування".
-З огляду на надану у попередньому кварталі інформацію та враховуючи, що наразі не розроблено функціональні вимоги для підсистем ЄСІТС, тоді як зміст заходу передбачає розроблення та затвердження функціональних вимог для забезпечення реалізації повного функціоналу ЄСІТС, у межах щоквартального моніторингу стану виконання заходів вимушені констатувати, що захід не виконано.</t>
+У 2 кварталі 2026 року головним виконавцем не було надано інформації про стан виконання заходу. 
+З огляду на надану у попередньому кварталі інформацію та враховуючи, що наразі відсутня інформація про розробку функціональних вимог для підсистем ЄСІТС, тоді як зміст заходу передбачає розроблення та затвердження функціональних вимог для забезпечення реалізації повного функціоналу ЄСІТС, у межах щоквартального моніторингу стану виконання заходів вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>2.1.4.2.7</t>
   </si>
   <si>
     <t>Розроблення програмного забезпечення та запровадження технічного устаткування, необхідних для забезпечення реалізації повного функціоналу Єдиної судової інформаційно-телекомунікаційної системи, за участю визначених за результатами конкурентних та прозорих публічних закупівель постачальників / виконавців (у тому числі щодо розширення функціоналу Єдиної судової інформаційно-телекомунікаційної системи з урахуванням положень процесуального законодавства та щодо забезпечення судів засобами інформатизації (серверним, мережевим та комп’ютерним обладнанням, зокрема сканерами)</t>
   </si>
   <si>
     <t>державний бюджет та/або кошти міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік та/або у межах коштів міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>програмне забезпечення розроблено, технічне устаткування, необхідне для забезпечення реалізації повного функціоналу Єдиної судової інформаційно-телекомунікаційної системи запроваджено</t>
   </si>
   <si>
     <t>За інформацією, наданою Державною судовою адміністрацією України у попередніх кварталах, стан виконання цього заходу можливо розділити на дві складові:
 а) запровадження технічного устаткування;
 б) розроблення програмного забезпечення.
 1. Щодо першої складової
 У 4 кварталі 2024 року ДСА повідомила, що відповідно до інформації, отриманої від розпорядників бюджетних коштів нижчого рівня, протягом 2024 року судами та ТУ ДСА України в областях та місті Києві придбано за рахунок поточних видатків 2 783  одиниці засобів інформатизації: 
 - 378 персональних комп’ютерів;
 - 465 одиниць оргтехніки (принтер, багатофункціональний пристрій, сканер);
 - 349 одиниць мережевого обладнання (маршрутизатори, комутатори, тощо);
 - 1591 одиниця комунікаційного обладнання (серверна шафа, джерела безперебійного живлення до персональних комп’ютерів, кабельрости тощо).
 Окрім цього, за рахунок збільшення асигнувань за спеціальним фондом державного бюджету за КПКВК 0501020 "Забезпечення здійснення правосуддя місцевими, апеляційними судами та функціонування органів і установ системи правосуддя" за рахунок понадпланових надходжень зі сплати судового збору розпорядниками бюджетних коштів нижчого рівня придбано 5 652 одиниці обладнання, а саме:  
 - 160 серверів;
 - 645 одиниць обладнання для здійснення аудіо-, відеофіксації судового засідання та відеоконференції (ВКЗ);
 - 2 058 персональних комп’ютерів (моноблоків);
 - 2 306 багатофункціональних пристроїв (БФП);
 - 400 сканерів.
 2. Щодо другої складової
 У 4 кварталі 2024 року ДСА повідомила, що за рахунок міжнародної технічної допомоги Програмою USAID «Справедливість для всіх» укладено договір з ТОВ «СІВІТТА УКРАЇНА» на виконання робіт, що передбачає проведення функціонального аудиту Єдиної судової інформаційно-телекомунікаційної системи. За результатами планується підготовка оновленої концепції та технічного завдання на побудову нової ЄСІТС. Такі заходи планувалось завершити до кінця 2024 року,  водночас інформації щодо результатів здійснення таких заходів не було надано.
 У 1 кварталі 2025 року ДСА повідомила, що ДСА України здійснюється збір інформації від розпорядників бюджетних коштів нижчого рівня, щодо необхідності забезпечення потреби в засобах інформатизації у 2025 році.
 Стосовно другої складової: розроблено Дорожню карту розвитку ІТ-рішень у судовій системі, яку в установленому порядку погоджено з Міністерством цифрової трансформації України та затверджено наказом ДСА України від 02.12.2024 № 534. У 2 та 3  кварталі 2025 року головний виконавець надав ту саму інформацію щодо стану виконання заходу.
 У 4 кварталі 2025 року головним виконавцем повідомлено, що ДСА України укладено Договори між ДСА України та Проєктом ЄС "Право-Justice" про прийняття технічних вимог та тендерної документації до модулів: Єдиний державний реєстр виконавчих документів, Єдиний державний реєстр судових рішень, Суддівське досьє, Управління персоналом та фінансово-господарською діяльністю органів судової влади - сервіс бюджетного планування. (Договори від 11.11.2025 № PR PJ-2024 C.2.4.1-01).
 Додатково проінформовано, що ДСА України також отримано пропозицію від ГО "Лабораторія законодавчих ініціатив" щодо фінансування ЄСІКС. ДСА України здійснюється збір інформації від розпорядників бюджетних коштів нижчого рівня, щодо необхідності забезпечення потреби в засобах інформатизації у 2025 році.
+У 2 кварталі 2026 року ДСА України повідомила: "ДСА України укладено Договори між ДСА України та Проєктом ЄС "Право-Justice" про прийняття технічних вимог та тендерної документації до модулів: Єдиний державний реєстр виконавчих документів, Єдиний державний реєстр судових рішень, Суддівське досьє, Управління персоналом та фінансово-господарською діяльністю органів судової влади - сервіс бюджетного планування. (Договіри від 11.11.2025    № PR PJ-2024 C.2.4.1-01). Таким чином, подальша розробка та впровадження Єдиного державного реєстру виконавчих документів можлива при наявності відповідного фінансування. 
+Наразі реалізовано можливість пред’явлення стягувачами (фізичними та юридичними особами) виконавчих документів виданих у формі електронного документа з використанням підсистем (модулів) ЄСІТС зокрема підсистем "Електронний кабінет", "Електронний суд". Додатково інформуємо, що також отримано пропозицію від Проєкту Шведського агентства міжнародного розвитку (SIDA) "Зміцнення Європейського виміру української державної служби у сферах законотворчості, правосуддя та публічних фінансів" щодо фінансування ЄСІКС. Секретаріатом Кабінету Міністрів України проведено реєстрацію проєкту "Зміцнення європейського виміру української державної служби у сферах законотворчості, правосуддя та публічних фінансів" (реєстраційна картка проєкту (програми) № 6287)".
 З огляду на те, що програмне забезпечення не було розроблено, а технічне устаткування, необхідне для забезпечення реалізації повного функціоналу Єдиної судової інформаційно-телекомунікаційної системи не було запроваджено, вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>2.1.4.2.8</t>
   </si>
   <si>
     <t>Розроблення та затвердження Положення про Єдину судову інформаційно-телекомунікаційну систему, яке визначає порядок функціонування та застосування усіх підсистем (модулів)</t>
   </si>
   <si>
     <t>01.07.2025</t>
   </si>
   <si>
     <t>31.10.2025</t>
   </si>
   <si>
     <t>Державна судова адміністрація України,
 Рада суддів України</t>
   </si>
   <si>
     <t>Положення, що визначає порядок функціонування підсистеми, у якій забезпечується формування і ведення суддівського досьє (досьє кандидата на посаду судді) в електронній формі у Єдиній судовій інформаційно-телекомунікаційній системі, набрало чинності</t>
   </si>
   <si>
     <t>У 3 кварталі 2025 року Вища рада правосуддя повідомила: "Розроблення та затвердження Положення про Єдину судову інформаційно-телекомунікаційну систему, яке визначає порядок функціонування та застосування усіх підсистем (модулів) можливе лише після затвердження функціональних і технічних вимог щодо цих систем. 
 Галузевою програмою інформатизації ДСА України на 2026-2029 роки визначені наступні підсистеми/компоненти: "Електронний документообіг суду", "Єдиний державний реєстр судових рішень, "Електронна взаємодія», "Суддівське досьє, "Аналітика та звітність, конструктор відкритих даних", "Відеоконференцзв’язок", "Веб портал та Електронний кабінет", "Електронний архів", "Єдиний державний реєстр виконавчих документів", "Управління персоналом та фінансово-господарською діяльністю".
 Наразі ДСА України розроблені технічні вимоги до наступних підсистем: "Єдиний державний реєстр судових рішень"; "Єдиний державний реєстр виконавчих документів"; "Суддівське досьє"; "Управління персоналом та фінансово-господарською діяльністю" (ЕКР) (1-й етап), "Електронна взаємодія". Ці технічні вимоги направлені на погодження до Вищої ради правосуддя, де створено робочу групу для їх опрацювання. 2.10.2025 робоча група повідомила про завершення та результат їх опрацювання. Після остаточного затвердження цих вимог планується розробка та затвердження відповідного положення. ДСА проінформувала про те, що робота над ним уже ведеться".
 У 4 кварталі 2025 року головний виконавець повідомив, що Положення про Єдину судову інформаційно-телекомунікаційну систему, яке визначає порядок функціонування та застосування усіх підсистем (модулів) не розроблено і не затверджено. 
-У 1 кварталі 2026 року інформація, надана головним виконавцем у попередніх кварталах, залишається актуальною. 
+У 2 кварталі 2026 року інформація, надана головним виконавцем у попередніх кварталах, залишається актуальною. 
 З огляду на зазначене та сплив строків виконання, вимушені констатувати, що захід не виконано.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>