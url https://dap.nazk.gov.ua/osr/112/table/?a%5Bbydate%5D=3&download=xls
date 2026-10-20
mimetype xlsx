--- v0 (2026-05-13)
+++ v1 (2026-10-20)
@@ -7,58 +7,58 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Заходи" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$Q$3</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$Q$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>№ Напрямку</t>
   </si>
   <si>
     <t>Напрямок</t>
   </si>
   <si>
     <t>Проблема</t>
   </si>
   <si>
     <t>№ ОСР</t>
   </si>
   <si>
     <t>Назва ОСР</t>
   </si>
   <si>
     <t>№ Заходу</t>
   </si>
   <si>
     <t>Назва заходу</t>
   </si>
   <si>
     <t>Дата початку</t>
   </si>
   <si>
@@ -76,88 +76,113 @@
   <si>
     <t>Обсяги фінансування, тис.грн.</t>
   </si>
   <si>
     <t>Показник (індикатор) виконання</t>
   </si>
   <si>
     <t>Стан виконання</t>
   </si>
   <si>
     <t>Статус виконання</t>
   </si>
   <si>
     <t>Оцінка досягнення ОСР</t>
   </si>
   <si>
     <t>2.1</t>
   </si>
   <si>
     <t>Справедливий суд, прокуратура та органи правопорядку</t>
   </si>
   <si>
     <t>2.1.4 Наявність корупційних ризиків, обумовлених прогалинами та недосконалістю законодавства в системі правосуддя</t>
   </si>
   <si>
-    <t>2.1.4.3</t>
-[...14 lines deleted...]
-    <t>01.01.1970</t>
+    <t>2.1.4.1</t>
+  </si>
+  <si>
+    <t>Запроваджено механізми унеможливлення обіймання адміністративної посади в суді однією і тією самою особою протягом тривалого часу</t>
+  </si>
+  <si>
+    <t>2.1.4.1.1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Підготовка та оприлюднення аналітичного звіту за результатами дослідження випадків обіймання адміністративних посад у суді понад два строки підряд з рекомендаціями щодо їх унеможливлення та подолання </t>
+  </si>
+  <si>
+    <t>01.01.2025</t>
+  </si>
+  <si>
+    <t>28.02.2025</t>
+  </si>
+  <si>
+    <t>Національне агентство з питань запобігання корупції</t>
+  </si>
+  <si>
+    <t>державний бюджет та/або кошти міжнародної технічної допомоги</t>
+  </si>
+  <si>
+    <t>у межах встановлених бюджетних призначень на відповідний рік (КПКВК 6331010)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">аналітичний звіт оприлюднено </t>
+  </si>
+  <si>
+    <t>Національне агентство підготувало проєкт аналітичного звіту за результатами дослідження випадків обіймання адміністративних посад у суді понад два строки підряд з рекомендаціями щодо їх унеможливлення та подолання. Станом на 30.06.2026 проєкт відповідного аналітичного звіту доопрацьовується. 
+З огляду на те, що настала дата завершення строку виконання відповідного заходу, а аналітичний звіт станом на момент звітування не фіналізовано та не забезпечено його оприлюднення, такий захід вважається не виконаним.</t>
+  </si>
+  <si>
+    <t>Не виконано</t>
+  </si>
+  <si>
+    <t>0.0</t>
+  </si>
+  <si>
+    <t>2.1.4.1.2</t>
+  </si>
+  <si>
+    <t>Розроблення та подання Кабінетові Міністрів України проекту закону, яким удосконалено порядок обрання суддів на адміністративні посади та звільнення з цих посад з метою унеможливлення обіймання адміністративної посади в суді однією і тією самою особою протягом тривалого часу відповідно до рекомендацій, наведених в аналітичному звіті, зазначеному у підпункті 2.1.4.1.1</t>
+  </si>
+  <si>
+    <t>01.03.2025</t>
+  </si>
+  <si>
+    <t>31.08.2025</t>
   </si>
   <si>
     <t>Міністерство юстиції України</t>
   </si>
   <si>
     <t>державний бюджет</t>
   </si>
   <si>
-    <t>у межах встановлених бюджетних призначень на відповідний рік</t>
-[...12 lines deleted...]
-    <t>0.0</t>
+    <t>проект закону подано до Верховної Ради України</t>
+  </si>
+  <si>
+    <t>Національне агентство на виконання заходу 2.1.4.1.1 підготувало проект аналітичного звіту, який станом на 30.06.2026 доопрацьовується задля подальшої підготовки законопроекту на виконання вимоги заходу 2.1.4.1.2 Державної антикорупційної програми на 2023 - 2025 роки. 
+З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не розроблено та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -497,55 +522,55 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q3"/>
+  <dimension ref="A1:Q4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A3" sqref="A3:Q3"/>
+      <selection pane="bottomLeft" activeCell="A3" sqref="A3:Q4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="10" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="13" customWidth="true" style="0"/>
     <col min="7" max="7" width="60" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="22" customWidth="true" style="0"/>
     <col min="13" max="13" width="20" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="60" customWidth="true" style="0"/>
     <col min="16" max="16" width="15" customWidth="true" style="0"/>
     <col min="17" max="17" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17">
       <c r="A1" s="1" t="s">
@@ -648,59 +673,112 @@
         <v>25</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K3" s="2"/>
       <c r="L3" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="2" t="s">
         <v>29</v>
       </c>
       <c r="O3" s="2" t="s">
         <v>30</v>
       </c>
       <c r="P3" s="2" t="s">
         <v>31</v>
       </c>
       <c r="Q3" s="2" t="s">
         <v>32</v>
       </c>
     </row>
+    <row r="4" spans="1:17">
+      <c r="A4" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="G4" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="H4" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="I4" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="K4" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="L4" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="M4" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="N4" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="O4" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="P4" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q4" s="2" t="s">
+        <v>32</v>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A2:Q3"/>
+  <autoFilter ref="A2:Q4"/>
   <mergeCells>
-    <mergeCell ref="A3:A3"/>
-[...4 lines deleted...]
-    <mergeCell ref="Q3:Q3"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:C4"/>
+    <mergeCell ref="D3:D4"/>
+    <mergeCell ref="E3:E4"/>
+    <mergeCell ref="Q3:Q4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>