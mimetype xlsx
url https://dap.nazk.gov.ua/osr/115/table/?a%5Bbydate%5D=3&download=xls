--- v0 (2026-05-07)
+++ v1 (2026-06-27)
@@ -135,78 +135,78 @@
   </si>
   <si>
     <t>Виконано</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.1.4.6.2</t>
   </si>
   <si>
     <t>Проведення обговорення висновків та рекомендацій, наведених в аналітичному звіті, за участю представників органів державної влади, неурядових організацій, міжнародних організацій, учасників проектів міжнародної технічної допомоги, наукової спільноти</t>
   </si>
   <si>
     <t>01.08.2025</t>
   </si>
   <si>
     <t>30.11.2025</t>
   </si>
   <si>
     <t>обговорення висновків та рекомендацій, наведених в аналітичному звіті, проведено за участю представників органів державної влади, неурядових організацій, міжнародних організацій, учасників проектів міжнародної технічної допомоги, наукової спільноти</t>
   </si>
   <si>
     <t>У 3 кварталі 2025 року Вища рада правосуддя повідомила, що підготовлено та оприлюднено Аналітичний звіт з питань утворення, реорганізації та ліквідації місцевих судів з урахуванням змін адміністративно-територіального устрою. 
 Звіт доступний за посиланням: https://hcj.gov.ua/page/analitychnyy-zvit-z-pytan-utvorennya-reorganizaciyi-ta-likvidaciyi-miscevyh-sudiv-z
-У 4 кварталі 2025 року головним виконавцем повідомлено, що наразі обговорення висновків та рекомендацій, наведених в аналітичному звіті, проведено за участю представників органів державної влади, неурядових організацій, міжнародних організацій, учасників проектів міжнародної технічної допомоги, наукової спільноти не відбулося. 
+У 4 кварталі 2025 року головним виконавцем повідомлено, що наразі обговорення висновків та рекомендацій, наведених в аналітичному звіті, за участю представників органів державної влади, неурядових організацій, міжнародних організацій, учасників проєктів міжнародної технічної допомоги, наукової спільноти не відбулося. У 1 кварталі 2026 року, надана у попередніх кварталах, інформація залишається актуальною. 
 З огляду на зазначене та сплив строків виконання, вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>2.1.4.6.3</t>
   </si>
   <si>
     <t>Розроблення проектів законів щодо утворення, реорганізації або ліквідації місцевих судів з урахуванням рекомендацій, наданих в аналітичному звіті, зазначеному у підпункті 2.1.4.6.1</t>
   </si>
   <si>
     <t>01.11.2025</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>Офіс Президента України</t>
   </si>
   <si>
     <t>проекти законів подано до Верховної Ради України</t>
   </si>
   <si>
-    <t>Захід 2.1.4.6.3 передбачає розроблення проектів законів щодо утворення, реорганізації або ліквідації місцевих судів з урахуванням рекомендацій, наданих в аналітичному звіті про потреби утворення, реорганізації та ліквідації місцевих судів з урахуванням змін адміністративно-територіального устрою, необхідність забезпечення доступності правосуддя, оптимізацію видатків державного бюджету.   
-[...1 lines deleted...]
-З огляду на відсутність відомостей про розроблення проектів законів щодо утворення, реорганізації або ліквідації місцевих судів, а також з урахуванням того, що строк виконання заходу настав, у межах щоквартального моніторингу за 4 квартал 2025 року вимушені констатувати, що захід не виконано.</t>
+    <t>Захід 2.1.4.6.3 передбачає розроблення проєктів законів щодо утворення, реорганізації або ліквідації місцевих судів з урахуванням рекомендацій, наданих в аналітичному звіті про потреби утворення, реорганізації та ліквідації місцевих судів з урахуванням змін адміністративно-територіального устрою, необхідність забезпечення доступності правосуддя, оптимізацію видатків державного бюджету.
+Водночас варто звернути увагу, що у грудні 2023 року набрав чинності Закон України від 9 грудня 2023 року № 3511-IX «Про внесення змін до Закону України “Про судоустрій і статус суддів” та деяких законодавчих актів України щодо удосконалення процедур суддівської кар’єри», згідно з яким, зокрема, пункт 31 розділу XII «Прикінцеві та перехідні положення» Закону України «Про судоустрій і статус суддів» викладено в новій редакції та визначено, що до набрання чинності законом України щодо зміни системи місцевих судів на території України у зв’язку з утворенням (ліквідацією) районів відповідні місцеві суди продовжують здійснювати свої повноваження у межах територіальної юрисдикції, визначеної до набрання чинності Постановою Верховної Ради України від 17 липня 2020 року № 807-ІХ «Про утворення та ліквідацію районів», але не довше ніж один рік з дня припинення чи скасування воєнного стану на території України, введеного Указом Президента України від 24 лютого 2022 року № 64/2022.
+З огляду на відсутність відомостей про розроблення проєктів законів щодо утворення, реорганізації або ліквідації місцевих судів, а також з урахуванням того, що строк виконання заходу настав, у межах щоквартального моніторингу за 1 квартал 2026 року вимушені констатувати, що захід не виконано.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>