--- v1 (2026-06-27)
+++ v2 (2026-08-19)
@@ -135,78 +135,78 @@
   </si>
   <si>
     <t>Виконано</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.1.4.6.2</t>
   </si>
   <si>
     <t>Проведення обговорення висновків та рекомендацій, наведених в аналітичному звіті, за участю представників органів державної влади, неурядових організацій, міжнародних організацій, учасників проектів міжнародної технічної допомоги, наукової спільноти</t>
   </si>
   <si>
     <t>01.08.2025</t>
   </si>
   <si>
     <t>30.11.2025</t>
   </si>
   <si>
     <t>обговорення висновків та рекомендацій, наведених в аналітичному звіті, проведено за участю представників органів державної влади, неурядових організацій, міжнародних організацій, учасників проектів міжнародної технічної допомоги, наукової спільноти</t>
   </si>
   <si>
     <t>У 3 кварталі 2025 року Вища рада правосуддя повідомила, що підготовлено та оприлюднено Аналітичний звіт з питань утворення, реорганізації та ліквідації місцевих судів з урахуванням змін адміністративно-територіального устрою. 
 Звіт доступний за посиланням: https://hcj.gov.ua/page/analitychnyy-zvit-z-pytan-utvorennya-reorganizaciyi-ta-likvidaciyi-miscevyh-sudiv-z
-У 4 кварталі 2025 року головним виконавцем повідомлено, що наразі обговорення висновків та рекомендацій, наведених в аналітичному звіті, за участю представників органів державної влади, неурядових організацій, міжнародних організацій, учасників проєктів міжнародної технічної допомоги, наукової спільноти не відбулося. У 1 кварталі 2026 року, надана у попередніх кварталах, інформація залишається актуальною. 
+У 4 кварталі 2025 року головним виконавцем повідомлено, що наразі обговорення висновків та рекомендацій, наведених в аналітичному звіті, за участю представників органів державної влади, неурядових організацій, міжнародних організацій, учасників проєктів міжнародної технічної допомоги, наукової спільноти не відбулося. У 2 кварталі 2026 року, надана у попередніх кварталах, інформація залишається актуальною. 
 З огляду на зазначене та сплив строків виконання, вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>2.1.4.6.3</t>
   </si>
   <si>
     <t>Розроблення проектів законів щодо утворення, реорганізації або ліквідації місцевих судів з урахуванням рекомендацій, наданих в аналітичному звіті, зазначеному у підпункті 2.1.4.6.1</t>
   </si>
   <si>
     <t>01.11.2025</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>Офіс Президента України</t>
   </si>
   <si>
     <t>проекти законів подано до Верховної Ради України</t>
   </si>
   <si>
     <t>Захід 2.1.4.6.3 передбачає розроблення проєктів законів щодо утворення, реорганізації або ліквідації місцевих судів з урахуванням рекомендацій, наданих в аналітичному звіті про потреби утворення, реорганізації та ліквідації місцевих судів з урахуванням змін адміністративно-територіального устрою, необхідність забезпечення доступності правосуддя, оптимізацію видатків державного бюджету.
-Водночас варто звернути увагу, що у грудні 2023 року набрав чинності Закон України від 9 грудня 2023 року № 3511-IX «Про внесення змін до Закону України “Про судоустрій і статус суддів” та деяких законодавчих актів України щодо удосконалення процедур суддівської кар’єри», згідно з яким, зокрема, пункт 31 розділу XII «Прикінцеві та перехідні положення» Закону України «Про судоустрій і статус суддів» викладено в новій редакції та визначено, що до набрання чинності законом України щодо зміни системи місцевих судів на території України у зв’язку з утворенням (ліквідацією) районів відповідні місцеві суди продовжують здійснювати свої повноваження у межах територіальної юрисдикції, визначеної до набрання чинності Постановою Верховної Ради України від 17 липня 2020 року № 807-ІХ «Про утворення та ліквідацію районів», але не довше ніж один рік з дня припинення чи скасування воєнного стану на території України, введеного Указом Президента України від 24 лютого 2022 року № 64/2022.
-З огляду на відсутність відомостей про розроблення проєктів законів щодо утворення, реорганізації або ліквідації місцевих судів, а також з урахуванням того, що строк виконання заходу настав, у межах щоквартального моніторингу за 1 квартал 2026 року вимушені констатувати, що захід не виконано.</t>
+Водночас варто звернути увагу, що у грудні 2023 року набрав чинності Закон України від 9 грудня 2023 року № 3511-IX «Про внесення змін до Закону України “Про судоустрій і статус суддів” та деяких законодавчих актів України щодо удосконалення процедур суддівської кар’єри», згідно з яким, зокрема, пункт 3-1 розділу XII «Прикінцеві та перехідні положення» Закону України «Про судоустрій і статус суддів» викладено в новій редакції та визначено, що до набрання чинності законом України щодо зміни системи місцевих судів на території України у зв’язку з утворенням (ліквідацією) районів відповідні місцеві суди продовжують здійснювати свої повноваження у межах територіальної юрисдикції, визначеної до набрання чинності Постановою Верховної Ради України від 17 липня 2020 року № 807-ІХ «Про утворення та ліквідацію районів», але не довше ніж один рік з дня припинення чи скасування воєнного стану на території України, введеного Указом Президента України від 24 лютого 2022 року № 64/2022. Крім того, у частині 1 статті 10 Закону України "Про правовий режим воєнного стану" встановлено, що у  період дії воєнного стану не можуть бути припинені повноваження судів. 
+З огляду на відсутність відомостей про розроблення проєктів законів щодо утворення, реорганізації або ліквідації місцевих судів, а також з урахуванням того, що строк виконання заходу, визначений у Державній антикорупційній програмі на 2023-2030, настав, у межах щоквартального моніторингу за 2 квартал 2026 року вимушені констатувати, що захід не виконано.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>