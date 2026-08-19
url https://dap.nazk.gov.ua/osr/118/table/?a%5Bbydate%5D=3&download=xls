--- v0 (2026-06-17)
+++ v1 (2026-08-19)
@@ -141,51 +141,51 @@
   </si>
   <si>
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту закону щодо внесення змін до Закону України “Про прокуратуру”, яким удосконалено дисциплінарну процедуру щодо:
 1) оптимізації підстав для дисциплінарної відповідальності прокурорів;
 2) надання чітких формулювань дисциплінарних проступків, які стосуються поведінки прокурорів та дотримання ними правил прокурорської етики;
 3) визначення переліку конкретних відомостей, які повинна містити дисциплінарна скарга про вчинення прокурором дисциплінарного проступку, запровадження механізму повернення дисциплінарної скарги;
 4) розширення переліку дисциплінарних стягнень з метою підвищення їх пропорційності та ефективності, а також передбачення загальних умов їх застосування, обставин, що пом’якшують та обтяжують відповідальність прокурора;
 5) уточнення вичерпного переліку підстав для звільнення прокурорів, видів дисциплінарних стягнень, строків притягнення прокурорів до дисциплінарної відповідальності
 </t>
   </si>
   <si>
     <t>01.02.2024</t>
   </si>
   <si>
     <t>28.02.2025</t>
   </si>
   <si>
     <t xml:space="preserve">у межах встановлених бюджетних призначень на відповідний рік </t>
   </si>
   <si>
     <t>проект закону подано до Верховної Ради України</t>
   </si>
   <si>
     <t>Офіс Генерального прокурора розробив проект Закону України «Про внесення змін до Закону України «Про прокуратуру» (щодо виконання рекомендацій Групи держав проти корупції та вимог Антикорупційної стратегії на 2021 – 2025 роки в частині удосконалення дисциплінарної процедури стосовно прокурорів)».
 Відповідний законопроект направлено до Кабінету Міністрів України листом від 04.03.2025 № 06/2/1-42ВИХ-25.
-Кабінет Міністрів України доручив опрацювання відповідного законопроекту Міністерству юстиції України, яке скерувало яке у свою чергу направило його на погодження заінтересованим органам. Міністерство юстиції України також надіслало відповідний законопроект для опрацювання Проекту ЄС «Право-Justice» та Офісу Ради Європи в Україні з проханням про надання коментарів. За результатами отримання експертниї коментарів вищезазачений законопроект було доопрацьовано.
+Кабінет Міністрів України доручив опрацювання відповідного законопроекту Міністерству юстиції України, яке скерувало яке своєю чергою направило його на погодження заінтересованим органам. Міністерство юстиції України також надіслало відповідний законопроект для опрацювання Проекту ЄС «Право-Justice» та Офісу Ради Європи в Україні з проханням про надання коментарів. За результатами отримання експертних коментарів вищезазначений законопроект було доопрацьовано.
 Офіс Генерального прокурора інформує, що Міністерством юстиції України вказаний законопроєкт листом від 31.03.2026 № 44271/3299-4-25/11.3.2 надіслано до Кабінету Міністрів України для подальшого внесення на розгляд до Верховної Ради України.
 Водночас з огляду на те, що показник (індикатор) виконання не досягнуто (вищезазначений законопроект не подано до Верховної Ради України), захід не може вважатись таким, що виконаний повністю.</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>