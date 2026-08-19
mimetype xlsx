--- v0 (2026-05-07)
+++ v1 (2026-08-19)
@@ -116,56 +116,57 @@
 5) рейтинг оцінювання поліцейських та рекомендації електронної системи оцінювання враховуються під час ухвалення управлінських, кадрових рішень у Національній поліції, у тому числі щодо встановлення щомісячних додаткових видів грошового забезпечення, премій
 </t>
   </si>
   <si>
     <t>01.05.2023</t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>Міністерство внутрішніх справ України</t>
   </si>
   <si>
     <t>Національна поліція України</t>
   </si>
   <si>
     <t>державний бюджет</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік</t>
   </si>
   <si>
     <t>проект закону подано до Верховної Ради України</t>
   </si>
   <si>
-    <t>На виконання відповідного заходу Міністерство внутрішніх справ України (далі - МВС) спільно з Національною поліцією України розробили проекту Закону України "Про внесення змін до Закону України "Про Національну поліцію" щодо вдосконалення службової діяльності поліції".
+    <t>На виконання відповідного заходу Міністерство внутрішніх справ України (далі — МВС) спільно з Національною поліцією України розробили проекту Закону України "Про внесення змін до Закону України "Про Національну поліцію" щодо вдосконалення службової діяльності поліції".
 Зазначена законодавча ініціатива 21.08.2024 листом МВС № 24159/01/38-2024 подана на розгляд Уряду.
 28.10.2024 відповідний законопроект зареєстровано у Верховній Раді України як проект Закону "Про внесення змін до Закону України "Про Національну поліцію" щодо підвищення ефективності службової діяльності поліції" (реєстр. 12159).
 Водночас 17.07.2025 законопроект реєстр. № 12159 від 28.10.2024 знято з розгляду (відкликано відповідно до ч. 3 ст. 105 Закону України "Про Регламент Верховної Ради України" у зв'язку з припиненням повноважень Кабінету Міністрів України).
 31.07.2025 МВС подало на розгляд Уряду проект Закону України "Про внесення змін до Закону України "Про Національну поліцію" щодо підвищення ефективності службової діяльності поліції", який схвалено Кабінетом Міністрів України 26.08.2025 та 29.08.2025 зареєстровано у Верховній Раді України за № 13716.
-Законопроект від 29.08.2025 № 13716 частково відповідає положенням п.п. 1, 2, 3 та 5 п. 2.1.6.3.1 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки (далі - Програма), у зв'язку з чим, захід не може вважатися таким, що виконаний повністю.
+МВС також інформувало про супроводження законопроекту від 29.08.2025 № 13716, який протягом звітного кварталу опрацьовувався в Комітеті Верховної Ради України з питань правоохоронної діяльності.
+Водночас законопроект від 29.08.2025 № 13716 частково відповідає положенням п.п. 1, 2, 3 та 5 п. 2.1.6.3.1 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки (далі — Програма), у зв'язку з чим, захід не може вважатися таким, що виконаний повністю.
 Так, відповідно до п.п. 1 п. 2.1.6.3.1 додатка 2 до Програми у рамках процедури атестування поліцейських законопроект від 29.08.2025 № 13716 мав би додатково до наявних впровадити такий критерій оцінювання, як результативність роботи, водночас відповідні пропозиції у ньому відсутні.
 Крім того, вимоги п.п. 2, 3, 5 п. 2.1.6.3.1 додатка 2 до Програми про проведення оцінювання ефективності поліцейського в рамках атестування в електронній системі управління персоналом, про оприлюднення узагальнених результатів оцінювання ефективності поліцейських, а також про врахування результатів атестування під час ухвалення управлінських кадрових рішень поширено лише на процедуру атестування поліцейських, які обіймають керівні посади.</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.1.6.3.6</t>
   </si>
   <si>
     <t>Забезпечення проведення аналітичного дослідження, предметом якого є перспективи удосконалення кадрової політики та зміни умов оплати праці поліцейських з метою підвищення конкурентоспроможності служби в поліції на ринку праці, яке, зокрема, містить пропозиції щодо обґрунтованих варіантів вирішення проблеми низької оплати праці поліцейських</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>31.10.2023</t>
   </si>
   <si>
     <t>державний бюджет та/або кошти міжнародної технічної допомоги</t>
   </si>
   <si>