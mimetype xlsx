--- v0 (2026-06-04)
+++ v1 (2026-09-11)
@@ -260,117 +260,117 @@
 1. Щодо рибальства. Мінагрополітики спільно з Держрибагентством за результатами попередньо проведеного експерименту розробили постанову Кабінету Міністрів України від 22.12.2023 № 1347 «Деякі питання здійснення спеціального використання водних біоресурсів».
 Ця постанова затвердила Порядок здійснення спеціального використання водних біоресурсів. Цим Порядком, в тому числі врегульована процедура проведення аукціонів з продажу права на укладення договорів на право здійснення промислового рибальства або дослідного вилову шляхом електронних торгів.
 На сьогодні електронні торги з продажу права на промисловий вилов риби проводяться за допомогою електронної системи «Прозорро.Продажі».
 Окрім того, захід передбачає нормативне впровадження не лише електронних аукціонів, а й електронних систем для доступу до обмеженого спільного ресурсу. Тобто електронних програм, які дозволять цифровізувати процедури отримання доступу до спільних ресурсів. І в галузі рибальства така електронна система існує. Йде мова про Єдину державну електронну систему управління галуззю рибного господарства, основний модуль якої було введено в експлуатацію у 2023 році.
 Функціонал системи надає можливість, в тому числі укладання договору на право здійснення промислового рибальства або дослідного вилову після перемоги особи в аукціоні та одержання відповідного дозволу. Ці юридичні дії є критично важливими кроками в процедурі отримання права на здійснення промислового рибальства чи дослідного вилову після закінчення аукціону і завдяки системі «еРибальство» вони тепер цифровізовані, що також зменшує корупційні ризики в цій процедурі.
 На нормативному рівні питання функціонування системи врегульовані ЗУ «Про рибне господарство, промислове рибальство та охорону водних біоресурсів» (зі змінами, внесеними Законом від 21.03.2023 № 2989-IX), вже загаданою вище Постановою КМУ від 22.12.2023 № 1347, Порядком функціонування, наповнення та ведення Єдиної державної електронної системи управління галуззю рибного господарства еРибальство, затвердженим постановою КМУ від 8 вересня 2025 р. № 1109 та деякими іншими нормативно-правовими актами.
 Прийняття Постанови КМУ від 22.12.2023 № 1347, а також передбачення на нормативному рівні, що деякі юридичні дії в рамках процедури отримання права на зайняття промисловим рибальством або дослідним виловом здійснюються за допомогою системи «еРибальство», достатньо, щоб вважати захід виконаним в частині галузі рибальства.
 2. Щодо рибництва ситуація є складнішою. Якщо в галузі рибальства спільним ресурсом, до якого підприємець отримує доступ є власне водні біоресурси (перш за все, риба), то в галузі рибництва основним спільним ресурсом, до якого підприємцю потрібно отримати доступ, є водний об’єкт (його частина), який і буде використовуватися для розведення риби.
 Ознайомившись зі ст. 14 ЗУ «Про аквакультуру», можна зробити висновок, що, загалом, є дві процедури отримання такого водного об’єкта в користування.
 Перша стосується тих випадків, коли мова йде про водний об’єкт, що знаходиться в межах сухопутної території України й не є частиною моря. Іншими словами, мова йде про ставки, озера тощо. Такі водні об’єкти особам для зайняття рибництвом надають в оренду разом з землею під ними за договором оренди землі в комплексі з розташованим на ній водним об’єктом. Земельні ділянки в оренду за загальним правилом передаються за результатами земельних торгів. Земельні торги проводяться у формі електронного аукціону в порядку, визначеному Земельним кодексом України та ЗУ «Про оренду землі».
 Таким чином, можна зробити висновок, що ця процедура отримання водних об’єктів в оренду для зайняття рибництвом задовольняє вимоги заходу.
 Відмінною є ситуація щодо отримання в оренду водного простору морських вод. За Законом «Про аквакультуру» водний простір морських вод надається в оренду Кабінетом Міністрів України. Жодної процедури проведення будь-яких електронних торгів для цього на постійній основі не передбачено.
 З метою запровадити такий механізм Кабінет Міністрів України прийняв постанову від 14.10.2022 № 1191 «Деякі питання реалізації експериментального проєкту із запровадження проведення аукціонів з продажу права на укладення договорів користування на умовах оренди акваторією (водним простором) внутрішніх морських вод, територіального моря, виключної (морської) економічної зони України для цілей морської аквакультури шляхом електронних торгів».
 Ця Постанова передбачає проведення експериментального проєкту із запровадження процедури аукціонів з продажу права на укладення договорів користування на умовах оренди водного простору морських вод для цілей морської аквакультури шляхом електронних торгів. Цей експериментальний проєкт тривав протягом двох років, тобто до жовтня 2024 року.
 Як повідомляє Мінекономіки у своєму листі до Кабінету Міністрів України від 03.04.2024 № 3212-01/24312-01 з посиланням на інформацію Держрибагентства, «у зв’язку з триваючою збройною агресією російської федерації проти України, а також відсутністю доступу до акваторії (водного простору) внутрішніх морських вод, територіального моря, виключної (морської) економічної зони України, в рамках реалізації постанови Кабінету Міністрів України жодного аукціону не було проведено, що не дає змоги здійснити аналіз результативності експериментального проєкту».
 Варто зазначити, що під час моніторингу завдяки інформації від Мінагрополітики вдалося віднайти запис в системі «Prozorro.Продажі» про проведення одного такого аукціону. Втім, лише один приклад не може слугувати належною базою для аналізу ефективності експериментального проєкту.
 Таким чином, у зв’язку з об’єктивними причинами, а саме триваючою збройною агресією ворога, війська якого діють, в тому числі й у водах територіального моря України, не має можливості належним чином провести такий експеримент.
 У зв’язку з цим поки що процедура надання в оренду водного простору морських вод для зайняття рибництвом залишається без змін, а в такому вигляду, в якому вона є зараз, вона не задовольняє вимоги цього заходу.
 Під час звітування про стан виконання заходу за IV квартал 2025 року Держрибагенство повідомило, що створення додаткових сервісів із запровадження електронних аукціонів та систем для доступу до обмеженого спільного ресурсу на постійній основі з урахуванням проведених аналітичних досліджень у IV кварталі 2025 року не відбувалося.
 У звітному повідомлені Держрибагентства за І квартал 2026 року також відсутня інформація про розроблення нових проектів актів Кабінету Міністрів України щодо впровадження електроннних аукціонів чи систем для доступу до обмеженого спільного ресурсу. 
 Початкова редакція Державної антикорупційної програми визначала строком завершення виконання цього заходу лютий 2024 року. У зв'язку з цим у травні 2024 року при проведенні моніторингу за перший квартал 2024 року цьому заходу був присвоєний статус "Виконано частково". Однак, постановою Кабінету Міністрів України від 18.10.2024 р. № 1194 до Державної антикорупційної програми були внесені зміни, відповідно до яких, зокрема, строк завершення виконання цього заходу був продовжений до грудня 2025 року. У зв'язку з цим, статус виконання цього заходу був змінений на "Виконується".
 Під час моніторингу у четвертому кварталі 2025 року у зв`язку з настанням дати завершення виконання заходу та з огляду на стан виконання, а саме:
 - відповідність вимогам заходу у сфері рибальства та рибництва в межах сухопутних територій України;
 - невідповідність вимогам заходу у сфері рибництва в межах простору морських вод
 заходу присвоєно статус "виконано частково".
-Під час моніторингу у І кварталі 2026 року не було виявлено даних, які б свідчили про повне досягнення показника виконання, тому статус заходу залишається «Виконано частково».</t>
+Під час моніторингу у І та ІІ кварталах 2026 року не було виявлено даних, які б свідчили про повне досягнення показника виконання, тому статус заходу залишається «Виконано частково».</t>
   </si>
   <si>
     <t>2.2.2.2.5 (3)</t>
   </si>
   <si>
     <t>Державне агентство лісових ресурсів України</t>
   </si>
   <si>
     <t>1. Як повідомило Держлісагентство в рамках інформування про стан виконання заходу, «відповідно до норм Лісового кодексу України не передбачено продаж через аукціони, в тому числі електронні, користування лісовими ресурсами, які належати до переліку спільних обмежених ресурсів. У разі надходження до Держлісагентства відповідного проєкту акта Кабінету Міністрів України на погодження, Держлісагентство розгляне його у встановленому порядку згідно з регламентом Кабінету Міністрів України від 18.07.2007 № 950».
 Керуючись цими міркуваннями Держлісагентство листом від 08.07.2024 № 14-06/3805-24 повідомило Міндовкілля про неможливість виконання Держлісагентством даного заходу та надало пропозицію щодо зняття виконання його з контролю.
 2. Водночас змістом заходу 2.2.2.2.5. є розроблення та подання Кабінетові Міністрів України проектів актів Кабінету Міністрів України щодо впровадження не тільки електронних аукціонів, а й інших систем для доступу до обмеженого спільного ресурсу на постійній основі з урахуванням проведених аналітичних досліджень.
 Так, постановою Кабінету Міністрів України від 12.05.2023 № 483 було запроваджено проведення експериментального проєкту з видачі лісорубного квитка, на підставі якого здійснюється заготівля деревини від усіх видів рубок у лісах України постійними лісокористувачами та власниками лісів, в електронній формі. Строки проведення експерименту – з 1 червня 2023 р. по 1 червня 2025 р. 
 Постановою Кабінету Міністрів України від 30.05.2025 № 625 продовжено проведення експериментального проєкту з видачі лісорубного квитка в електронній формі до 1 червня 2027 року.
 Видача лісорубного квитка в електронній формі є електронною публічною послугою, яка надається заявнику через Єдину екологічну платформу «ЕкоСистема» або засобами Єдиного державного вебпорталу електронних послуг (далі – Портал Дія) з подальшим відображенням інформації на Єдиній екологічній платформі «ЕкоСистема» та Порталі Дія.
 Згідно з п. 8 вказаної постанови Міністерству захисту довкілля та природних ресурсів доручено подати:
 - не пізніше ніж через два місяці з дня завершення реалізації експериментального проєкту Кабінетові Міністрів України звіт про результати його реалізації;
 - за результатами реалізації експериментального проєкту пропозиції щодо внесення змін до законодавчих актів та інших актів законодавства.
 Реалізація відповідного експериментального проєкту триває.
 Початкова редакція Державної антикорупційної програми визначала строком завершення виконання цього заходу лютий 2024 року. У зв'язку з цим у травні 2024 року при проведенні моніторингу за перший квартал 2024 року цьому заходу був присвоєний статус "Не виконано". Однак, постановою Кабінету Міністрів України від 18.10.2024 р. № 1194 до Державної антикорупційної програми були внесені зміни, відповідно до яких, зокрема, строк завершення виконання цього заходу був продовжений до грудня 2025 року. У зв'язку з цим, статус виконання цього заходу був змінений на "Виконується".
 Під час моніторингу у четвертому кварталі 2025 року у зв`язку з настанням дати завершення виконання заходу та з огляду на стан виконання, а саме:
 - строковість впровадження експерементального проекту з видачі лісорубного квитка в електронній формі 
 заходу присвоєно статус "виконано частково".
-Оскільки під час моніторингу у першому кварталі 2026 року не було виявлено даних, які б свідчили про повне виконання, статус заходу залишається "виконано частково".</t>
+Оскільки під час моніторингу стану виконання заходів у І та ІІ кварталах 2026 року не було виявлено даних, які б свідчили про повне виконання, статус заходу залишається "виконано частково".</t>
   </si>
   <si>
     <t>2.2.2.2.5 (1)</t>
   </si>
   <si>
     <t>У зв’язку з ліквідацією у липні 2025 року Мінагрополітики та Міндовкілля, які визначалися головними рівнозначними виконавцями цього заходу, та покладенням їхніх функцій на Мінекономіки, під час моніторингу стану виконання заходу  враховуватимуться результати діяльності ліквідованих міністерств у попередніх звітних періодах.
 Мінекономіки, зважаючи на передані від Міндовкілля та Мінагрополітики функції, є органом, що формує та реалізує державну політику у таких сферах, що стосуються змісту заходу: раціональне використання надр, лісів, рибальство та рибництво (аквакультура).
 З огляду на це, обсяг тих дій, що повинні зробити Мінекономіки та підпорядковані йому Держгеонадра, Держлісагентство, Держрибагентство на виконання цього заходу складається з чотирьох частин, а саме розроблення відповідних проєктів актів для галузей використання надр, використання лісів, рибальства та рибництва.
 1.Щодо сфери використання надр 
 Варто зазначити, що електронні аукціони та системи для доступу до обмеженого спільного ресурсу (в цьому випадку таким ресурсом є надра) вже впроваджені на законодавчому рівні.
 Так, ст. 16 Кодексу України про надра вказує, що за загальним правилом спеціальний дозвіл на користування надрами надається за результатами аукціону (електронних торгів). Порядок проведення аукціону (електронних торгів) з продажу спеціального дозволу на користування надрами затверджений постановою Кабінету Міністрів України від 23 вересня 2020 р. № 993.
 Окрім того, захід передбачає нормативне впровадження не лише електронних аукціонів, а й електронних систем для доступу до обмеженого спільного ресурсу. Тобто електронних програм, які дозволять цифровізувати процедури отримання доступу до спільних ресурсів.
 Кодекс про надра передбачає у тій же статті 16, що заява (разом з усіма необхідними документами) на отримання спеціального дозволу на користування надрами подається в електронній формі через електронний кабінет надрокористувача на Державному геологічному вебпорталі. В такому ж порядку здійснюється й подання заяв про продовження строку дії дозволу, внесення змін до нього, внесення змін до угоди про умови користування надрами, а також заяви на ініціювання ділянки надр на виставлення на аукціон (остання згадана вже не у Кодексі про надра, а у Положенні про електронний кабінет надрокористувача). Порядок подання всіх цих заяв через електронний кабінет надрокористувача визначений Положенням про електронний кабінет надрокористувача, яке затверджене наказом Міндовкілля від 28 березня 2023 року № 177.
 З огляду на те, що електронний кабінет надрокористувача надає змогу особам взаємодіяти з Держгеонадрами в електронній формі задля отримання спеціального дозволу, ми можемо зробити висновок, що електронний кабінет надрокористувача і є електронною системою для доступу до обмеженого спільного ресурсу у сфері використання надр.
 Таким чином, оскільки Кодексом про надра, Порядком проведення аукціону (електронних торгів) з продажу спеціального дозволу на користування надрами, Положенням про електронний кабінет надрокористувача впроваджено електронні аукціони та системи для доступу до обмеженого спільного ресурсу на постійній основі, можна стверджувати, що цей захід є виконаним в частині використання надр.
 2.Щодо сфери використання лісів
 З огляду на інформацію, яка надходила від Держлісагентства, можна зробити висновок, про те, що нормативно-правові акти, які б впроваджували електронні аукціони та системи для доступу до обмеженого спільного ресурсу в цій сфері на постійній основі, на цей момент не прийняті.
 При цьому, варто зазначити, що відповідно до постанови Кабінету Міністрів України від 30 травня 2025 року №625 продовжено видачу деяких дозвільних документів (зокрема лісорубний квиток) у сфері лісового господарства в електронній формі до 1 червня 2027 р. у межах раніше започаткованого експериментального проекту. 
 3.Щодо рибальства
 Мінагрополітики спільно з Держрибагентством за результатами попередньо проведеного експерименту розробили постанову Кабінету Міністрів України від 22.12.2023 № 1347 «Деякі питання здійснення спеціального використання водних біоресурсів».
 Ця постанова затвердила Порядок здійснення спеціального використання водних біоресурсів. Цим Порядком, в тому числі врегульована процедура проведення аукціонів з продажу права на укладення договорів на право здійснення промислового рибальства або дослідного вилову (далі для спрощення називатимемо це «право на промисловий вилов риби») шляхом електронних торгів.
 Окрім того, захід передбачає нормативне впровадження не лише електронних аукціонів, а й електронних систем для доступу до обмеженого спільного ресурсу. Тобто електронних програм, які дозволять цифровізувати процедури отримання доступу до спільних ресурсів. І в галузі рибальства така електронна система існує. Йде мова про Єдину державну електронну систему управління галуззю рибного господарства (еРибальство).
 Функціонал системи  надає можливість, в тому числі укладання договору на право на промисловий вилов риби після перемоги особи в аукціоні та одержання відповідного дозволу. Ці юридичні дії є критично важливими кроками в процедурі отримання права на промисловий вилов риби після закінчення аукціону і завдяки системі «еРибальство» вони тепер цифровізовані, що також зменшує корупційні ризики в цій процедурі.
 На нормативному рівні питання функціонування системи «еРибальство» врегульовані ЗУ «Про рибне господарство, промислове рибальство та охорону водних біоресурсів» (зі змінами, внесеними Законом від 21.03.2023 № 2989-IX), вже згаданою вище Постановою КМУ від 22.12.2023 № 1347, Постановою КМУ від 8 вересня 2025 р. № 1109, якою затверджено порядок функціонування, наповнення та ведення Єдиної державної електронної системи управління галуззю рибного господарства “еРибальство” та деякими іншими нормативними актами.
 Прийняття Постанови КМУ від 22.12.2023 № 1347, а також передбачення на нормативному рівні, що деякі юридичні дії в рамках процедури отримання права на промисловий вилов риби здійснюються за допомогою системи «еРибальство», достатньо, щоб вважати захід виконаним в частині галузі рибальства.
 4. Щодо рибництва
 Якщо в галузі рибальства спільним ресурсом, до якого підприємець отримує доступ є власне водні біоресурси (перш за все, риба), то в галузі рибництва основним спільним ресурсом, до якого підприємцю потрібно отримати доступ, є водний об’єкт (його частина), який і буде використовуватися для розведення риби.
 Ознайомившись зі ст. 14 ЗУ «Про аквакультуру», можна зробити висновок, що, загалом, є дві процедури отримання такого водного об’єкта в користування.
 Перша стосується тих випадків, коли мова йде про водний об’єкт, що знаходиться в межах сухопутної території України й не є частиною моря. Іншими словами, мова йде про ставки, озера тощо. Такі водні об’єкти особам для зайняття рибництвом надають в оренду разом з землею під ними за договором оренди землі в комплексі з розташованим на ній водним об’єктом. Земельні ділянки в оренду за загальним правилом передаються за результатами земельних торгів. Земельні торги проводяться у формі електронного аукціону в порядку, визначеному Земельним кодексом України та ЗУ «Про оренду землі».
 Таким чином, можна зробити висновок, що ця процедура отримання водних об’єктів в оренду для зайняття рибництвом задовольняє вимоги заходу.
 Відмінною є ситуація щодо отримання в оренду водного простору морських вод. За Законом «Про аквакультуру» водний простір морських вод надається в оренду Кабінетом Міністрів України. Жодної процедури проведення будь-яких електронних торгів для цього на постійній основі не передбачено.
 З метою запровадити такий механізм Кабінет Міністрів України прийняв постанову від 14.10.2022 № 1191 «Деякі питання реалізації експериментального проекту із запровадження проведення аукціонів з продажу права на укладення договорів користування на умовах оренди акваторією (водним простором) внутрішніх морських вод, територіального моря, виключної (морської) економічної зони України для цілей морської аквакультури шляхом електронних торгів».
 Ця Постанова передбачає проведення експериментального проекту із запровадження процедури аукціонів з продажу права на укладення договорів користування на умовах оренди водного простору морських вод для цілей морської аквакультури шляхом електронних торгів. Цей експериментальний проект тривав протягом двох років, тобто до жовтня 2024 року.
 Як повідомляє Мінекономіки у своєму листі до Кабінету Міністрів України від 03.04.2024 № 3212-01/24312-01 з посиланням на інформацію Держрибагентства, «у зв’язку з триваючою збройною агресією російської федерації проти України, а також відсутністю доступу до акваторії (водного простору) внутрішніх морських вод, територіального моря, виключної (морської) економічної зони України, в рамках реалізації постанови Кабінету Міністрів України жодного аукціону не було проведено, що не дає змоги здійснити аналіз результативності експериментального проєкту».
 Варто зазначити, що під час моніторингу завдяки інформації від Мінагрополітики все ж таки вдалося віднайти запис в системі «Prozorro.Продажі» про проведення одного такого аукціону. Втім, лише один приклад не може слугувати належною базою для аналізу ефективності експериментального проєкту.
 Таким чином, у зв’язку з об’єктивними причинами, а саме триваючою збройною агресією ворога, війська якого діють, в тому числі й у водах територіального моря України, не має можливості належним чином провести такий експеримент.
 У зв’язку з цим поки що процедура надання в оренду водного простору морських вод для зайняття рибництвом залишається без змін, а в такому вигляду, в якому вона є зараз, вона не задовольняє вимоги цього заходу.
 Початкова редакція Державної антикорупційної програми визначала строком завершення виконання цього заходу лютий 2024 року. У зв'язку з цим у травні 2024 року при проведенні моніторингу за перший квартал 2024 року цьому заходу був присвоєний статус "Виконано частково". Однак, постановою Кабінету Міністрів України від 18.10.2024 р. № 1194 до Державної антикорупційної програми були внесені зміни, відповідно до яких, зокрема, строк завершення виконання цього заходу був продовжений до грудня 2025 року. У зв'язку з цим, статус виконання цього заходу був змінений на "Виконується". 
 Під час моніторингу у четвертому кварталі 2025 року у зв`язку з настанням дати завершення виконання заходу та з огляду на стан виконання, а саме:
 - відповідність вимогам заходу у сфері використання надр, рибальства, рибництва в межах сухопутних територій України;
 - невідповідність вимогам заходу у сфері використання лісів (строковість впровадження експерементального проекту) та рибництва в межах простору морських вод
 заходу присвоєно статус "виконано частково".
-У І кварталі 2026 року оновлень, які б свідчили про повне досягнення показника виконання заходу, не відбувалось.</t>
+У І та ІІ кварталах 2026 року оновлень, які б свідчили про повне досягнення показника виконання заходу, не відбувалось.</t>
   </si>
   <si>
     <t>2.2.2.2.6 (1)</t>
   </si>
   <si>
     <t>Впровадження електронних аукціонів та систем для доступу до обмеженого спільного ресурсу на постійній основі та в повному обсязі</t>
   </si>
   <si>
     <t>день набрання чинності актами, зазначеними у підпункті 2.2.2.2.5</t>
   </si>
   <si>
     <t>12 місяців з дня набрання чинності актами, зазначеними у підпункті 2.2.2.2.5</t>
   </si>
   <si>
     <t>державний бюджет та/або кошти міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік та/або у межах коштів міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>електронні аукціони та системи для доступу до обмеженого спільного ресурсу запроваджено на постійній основі та функціонують повноцінно</t>
   </si>
   <si>
     <t>У зв’язку з ліквідацією у липні 2025 року Мінагрополітики та Міндовкілля, які визначалися головними рівнозначними виконавцями цього заходу, та покладенням їхніх функцій на Мінекономіки, під час моніторингу стану виконання заходу враховуватимуться результати діяльності ліквідованих міністерств у попередніх звітних періодах. 
 Мінекономіки, зважаючи на передані від Міндовкілля та Мінагрополітики функції, є органом, що формує та реалізує державну політику у таких сферах, що стосуються змісту заходу: раціональне використання надр, лісів, рибальство та рибництво (аквакультура).
@@ -413,51 +413,51 @@
 Ця Постанова передбачає проведення експериментального проєкту із запровадження процедури аукціонів з продажу права на укладення договорів користування на умовах оренди водного простору морських вод для цілей морської аквакультури шляхом електронних торгів. Цей експериментальний проєкт тривав протягом двох років, тобто до жовтня 2024 року.
 Як повідомляє Мінекономіки у своєму листі до Кабінету Міністрів України від 03.04.2024 № 3212-01/24312-01 з посиланням на інформацію Держрибагентства, «у зв’язку з триваючою збройною агресією російської федерації проти України, а також відсутністю доступу до акваторії (водного простору) внутрішніх морських вод, територіального моря, виключної (морської) економічної зони України, в рамках реалізації постанови Кабінету Міністрів України жодного аукціону не було проведено, що не дає змоги здійснити аналіз результативності експериментального проєкту».
 Водночас під час звітування у ІІІ кварталі 2025 року Мінекономіки повідомило, що розпорядженням Кабінету Міністрів України від 26.01.2024 № 60-р «Про проведення аукціону з продажу права на укладення договору користування на умовах оренди акваторією (водним простором) Сухого лиману для цілей морської аквакультури» було передбачено проведення аукціону з продажу права на укладення договору користування на умовах оренди акваторією (водним простором) Сухого лиману для цілей морської аквакультури шляхом електронних торгів які проведені в електронній торговій системі «Prozorro.Продажі» 19 березня 2024 р.. Втім, лише один приклад не може слугувати належною базою для аналізу ефективності експериментального проєкту.
 Таким чином, у зв’язку з об’єктивними причинами, а саме триваючою збройною агресією ворога, війська якого діють, в тому числі й у водах територіального моря України, не має можливості належним чином провести такий експеримент.
 У зв’язку з цим поки що процедура надання в оренду водного простору морських вод для зайняття рибництвом залишається без змін, а в такому вигляду, в якому вона є зараз, вона не задовольняє вимоги цього заходу.
 Отже, з огляду на те, що:
 (1) видача лісорубного квитка в електронній формі здійснюється в межах строкового експериментального проекту та не є впровадженою  на постійній основі та 
 (2) процедура надання в оренду водного простору морських вод для зайняття рибництвом не відповідає вимогам заходу
 заходу присвоєно статус "виконано частково".</t>
   </si>
   <si>
     <t>2.2.2.2.6 (2)</t>
   </si>
   <si>
     <t>1. Щодо впровадження електронних аукціонів 
 Постановою Кабінету Міністрів України від 26.07.2022  № 834 у додаток до постанови Кабінету Міністрів України від 30.12.2021 № 1433, яка визначає перелік видів продукції, торгівля якими здійснюється виключно на організованих товарних ринках внесено деревину (лісоматеріали)
 З огляду на зазначені зміни Держлісагентство забезпечує доступ до такого обмеженого спільного ресурсу як деревина (лісоматеріали) через біржові торги, план та графік яких розміщені на сайті ДП "ЛІАЦ" за посиланнями:
 https://www.ukrforest.com/auction_next 
 2. Щодо впровадження електронних систем для доступу до обмеженого спільного ресурсу
 Постановою Кабінету Міністрів України від 12.05.2023 № 483 було запроваджено проведення експериментального проєкту з видачі лісорубного квитка, на підставі якого здійснюється заготівля деревини від усіх видів рубок у лісах України постійними лісокористувачами та власниками лісів, в електронній формі. Строки проведення експерименту – з 1 червня 2023 р. по 1 червня 2025 р. 
 Постановою Кабінету Міністрів України від 30.05.2025 № 625 продовжено проведення експериментального проєкту з видачі лісорубного квитка в електронній формі до 1 червня 2027 року.
 Видача лісорубного квитка в електронній формі є електронною публічною послугою, яка надається заявнику через Єдину екологічну платформу «ЕкоСистема» або засобами Єдиного державного вебпорталу електронних послуг (Портал Дія) з подальшим відображенням інформації на Єдиній екологічній платформі «ЕкоСистема» та Порталі Дія.
 Згідно з п. 8 вказаної постанови Міністерству захисту довкілля та природних ресурсів доручено подати:
 - не пізніше ніж через два місяці з дня завершення реалізації експериментального проєкту Кабінетові Міністрів України звіт про результати його реалізації;
 - за результатами реалізації експериментального проєкту пропозиції щодо внесення змін до законодавчих актів та інших актів законодавства.
-Отже, оскільки реалізація відповідного експериментального проєкту триває, станом на І квартал 2026 р. видача лісорубного квитка не має ознак упровадження системи доступу до відповідного обмеженого спільного ресурсу на постійній основі.
+Отже, оскільки реалізація відповідного експериментального проєкту триває, станом на ІІ квартал 2026 р. видача лісорубного квитка не має ознак упровадження системи доступу до відповідного обмеженого спільного ресурсу на постійній основі.
 З огляду на це захід 2.2.2.2.6.(2) є виконаним частково.</t>
   </si>
   <si>
     <t>2.2.2.2.6 (3)</t>
   </si>
   <si>
     <t>26.07.2023</t>
   </si>
   <si>
     <t>26.07.2024</t>
   </si>
   <si>
     <t>Держгеонадра протягом останніх років активно працює в сфері цифровізації своїх послуг.
 Так, постановою Кабінету Міністрів України від 23 вересня 2020 р. № 993 «Про затвердження Порядку проведення аукціону (електронних торгів) з продажу спеціального дозволу на користування надрами» передбачено процедуру проведення аукціонів з продажу спеціальних дозволів на користування надрами у формі електронних торгів на постійній основі.
 На сьогодні електронні торги з продажу таких дозволів проводяться за допомогою електронної системи «Прозорро.Продажі».
 На веб-сайті «Прозорро.Продажі» користувачі можуть переглядати інформацію про ділянки надр, спеціальні дозволи на користування якими, виставлені на аукціон у вигляді лотів. Обравши лот, який його цікавить, та зареєструвавшись на одному з електронних майданчиків, на якому, власне, й проводитиметься аукціон, користувач подає заявку для участі в аукціоні шляхом заповнення електронної форми в його особистому кабінеті на електронному майданчику.
 Після проходження процедури реєстрації та подання заявки заявник сплачує гарантійний внесок у будь-якій установі банку або безпосередньо на електронному майданчику за допомогою платіжних систем, якщо функціонал електронного майданчика забезпечує таку можливість.
 У разі дотримання описаної вище процедури користувач допускається до участі в аукціоні.
 Сам аукціон, як вже було сказано вище, проводиться шляхом електронних торгів. Після завершення аукціону, переможець на підставі протоколу аукціону, який також формується автоматично за допомогою функціоналу системи «Прозорро.Продажі», звертається до організатора аукціону, яким найчастіше виступає Держгеонадра, для укладення договору купівлі-продажу спеціального дозволу на користування надрами.
 Окрім того, в Україні функціонує електронний кабінет надрокористувача.
 Цей сервіс був розроблений задля цифровізації деяких процесів, пов’язаних з користуванням надрами. Зокрема, саме через електронний кабінет надрокористувача особа може подати заяву (разом з усіма необхідними документами) на отримання спеціального дозволу на користування надрами.
 Так, після перемоги на аукціоні особа звертається через електронний кабінет надрокористувача до Держгеонадр для отримання спеціального дозволу на користування надрами та угоди про умови користування надрами. Одержавши таке звернення уповноважена особа Держгеонадр надсилає, знову ж таки, через електронний кабінет надрокористувача угоду про умови користування надрами, яка вже підписана зі сторони Держгеонадр за допомогою електронного підпису. У відповідь переможець аукціону також через електронний кабінет надсилає цю ж угоду підписану з його сторони теж за допомогою електронного підпису, а також інформацію, що підтверджує факт сплати ним плати (збору) за отримання дозволу (це власне і є та плата, яка визначена за результатами аукціону). Після цього особа отримує через електронний кабінет власне сам дозвіл у формі електронного витягу з відповідного реєстру.
 Окрім того, електронний кабінет надрокористувача дозволяє також подавати заяви про продовження строку дії дозволу, внесення змін до нього, внесення змін до угоди про умови користування надрами, а також заяви на ініціювання ділянки надр на виставлення на аукціон. Електронний кабінет надрокористувача передбачає також функцію відстеження стану розгляду поданих заяв.
 Оскільки електронні аукціони з продажу права на користування надрами вже впровадженні на постійній основі й, більше того, створено електронний сервіс, за допомогою якого можна в режимі онлайн отримувати електронні дозволи на користування надрами, цілком обґрунтовано можна вважати цей захід виконаним повністю.</t>
   </si>
@@ -504,93 +504,102 @@
   </si>
   <si>
     <t>відкрито доступ до актуальної інформації про природні ресурси</t>
   </si>
   <si>
     <t>У зв’язку з ліквідацією у липні 2025 року Мінагрополітики та Міндовкілля, які визначалися головними рівнозначними виконавцями цього заходу, та покладенням їхніх функцій на Мінекономіки, під час моніторингу стану виконання заходу враховуватимуться результати діяльності ліквідованих міністерств у попередніх звітних періодах.
 Мінекономіки, зважаючи на передані від Міндовкілля та Мінагрополітики функції, є органом, що формує державну політику у таких сферах, що стосуються змісту заходу:
 - розвиток водного господарства, управління, використання та відтворення поверхневих водних ресурсів;
 - геологічне вивчення та раціональне використання надр;
  - лісове господарство;
 - рибне господарство.
 1. З метою забезпечення доступу громадян до інформації щодо водних об’єктів України Держводагентством здійснюється ведення геопорталу «Водні ресурси України», який містить всебічну інформацію щодо державного водного кадастру – облік поверхневих водних об’єктів та знаходиться за посиланням http://geoportal.davr.gov.ua:81.
 Відповідно до постанови Кабінету Міністрів України від 12.03.2022 № 263 «Деякі питання забезпечення функціонування інформаційно-комунікаційних систем, електронних комунікаційних систем, публічних електронних реєстрів в умовах воєнного стану» доступ до геопорталу обмежено.
 Інформація стосовно проведених досліджень якості поверхневих вод попередньо публікувалась на сайті Держводагентства шляхом ведення програмної вебсистеми «Моніторинг та екологічна оцінка водних ресурсів» (http://monitoring.davr.gov.ua).
 Замість  веб-системи «Моніторинг та екологічна оцінка водних ресурсів України» запроваджена система «Є-моніторинг» - єдина система Держводагентства України, яка  збирає, аналізує і зберігає показники якісного стану поверхневих вод. Дані системи "є-Моніторинг" є публічно досутпними і під час воєнного стану. 
 Крім того, Держводагентством забезпечено публікацію даних моніторингу на порталі відкритих даних.
 2. Державна служба геології та надр України, відповідно до постанови Кабінету Міністрів України від 21.10.2015 № 835 «Про затвердження Положення про набори даних, які підлягають оприлюдненню у формі відкритих даних» та наказу Державної служби геології та надр України від 04.05.2023 № 227, оприлюднює дані про обсяги запасів і видобутку корисних копалин, а також надання спеціальних дозволів на користування надрами. Відкриті дані оприлюднені на Єдиному державному вебпорталі відкритих даних (https://data.gov.ua/organization/derzhavna-sluzhba-heolohiyi-ta-nadr-ukrayiny).
 З огляду на те, що відповідні профільні органи координувались Міндовкілля, а надалі Мінекономіки, захід в частині відкриття доступу до інформації про водні ресурси та надра можна вважати виконаним.
 3. Інформація про лісові ресурси відображена у Державному лісовому кадастрі та оприлюднена на Єдиному державному веб-порталі відкритих даних.
 Останнє оновлення відбулося 15.07.2025, частота оновлення набору даних визначена як щорічна. Однак, відомості Державного лісового кадастру наведені станом на 01.01.2011 року.
 4. Мінекономіки, а до липня 2025 року Міндовкілля, визначено відповідальним за організацію в Україні державного обліку тварин, а також ведення на його основі державного кадастру тваринного світу. Інформація з цього кадастру опублікована на Порталі відкритих даних.
 5. Одним із повноважень Мінекономіки, переданих від Мінагрополітики, є щорічне затвердження лімітів спеціального використання водних біоресурсів (якщо говорити спрощено, мова йде про ліміти вилову риби). Ліміти встановлюються стосовно кожного виду водних біоресурсів (риби) у тих чи інших водних об’єктах. Так, встановлюються ліміти вилову в Азовському морі та його затоках, Чорному морі та його затоках, причорноморських лиманах, пониззі річки Дністер та Дністровському лимані, річці Дунай, а також в інших рибогосподарських водних об’єктах. Ці ліміти дають змогу побачити максимально можливу кількість риби того чи іншого виду, яку можна буде виловити з тієї чи іншої водойми протягом року. Ліміти встановлюються не для конкретного підприємця, вони є загальними. При наданні дозволу на промислове рибальство чи дослідний вилов, Держрибагентство встановлює для підприємця, який отримує дозвіл, квоти добування (вилову) в межах цих лімітів.
 Оскільки ліміти затверджуються наказом Мінагрополітики (надалі – Мінекономіки), їх можна легко знайти у вільному доступі як і будь-який нормативно-правовий акт.
 6. Держрибагентство розробило та ввело в експлуатацію Єдину державну електронну систему управління галуззю рибного господарства («еРибальство»). Як вказує стаття 27-2 Закону України «Про рибне господарство, промислове рибальство та охорону водних біоресурсів» система «еРибальство» повинна, в тому числі містити інформацію про водні біоресурси та їх обіг, а також про рибогосподарські водні об’єкти (їх частини). При чому, під рибогосподарським водним об’єктом розуміється не лише водний об’єкт, який вже використовується для рибного господарства, але й водний об’єкт, який може використовуватися з такою метою.
 За повідомленням Мінагрополітики за ІІ квартал 2025 рік, функціональний компонент системи «еРибальство», відповідальний за державний облік рибогосподарських водних об’єктів (їх частин), перебував в розробці.
-За повідомленням Мінекономіки у І кварталі 2026, розпочато тестування модуля «еСтавок», як додаткового сервісу системи управління галуззю рибного господарства «еРибальство». Між Держрибагентством та ФАО буде укладено контракт. Укладено контракт між ФАО та компанією розробником щодо подальшого доопрацювання програмного забезпечення «еРибальство» та розробки компонента «еРибальство» – «еСтавок».
+За повідомленням Мінекономіки у І кварталі 2026, розпочато тестування модуля «еСтавок», як додаткового сервісу системи управління галуззю рибного господарства «еРибальство». Між Держрибагентством та ФАО буде укладено контракт. Укладено контракт між ФАО та компанією розробником щодо подальшого доопрацювання програмного забезпечення «еРибальство» та розробки компонента «еРибальство» – «еСтавок». У ІІ кварталі 2026 року Мінекономіки зазначило аналогічну інформацію.
 Звітуючи про виконання заходу IV кварталі 2025, Мінекономіки також повідомило про розроблення проєкту розпорядження Кабінету Міністрів України «Про затвердження плану заходів щодо вирішення питань, які стосуються виконання рішення VII/8r сьомої сесії Наради Сторін Конвенції про доступ до інформації, участь громадськості в процесі прийняття рішень та доступ до правосуддя з питань, що стосуються довкілля (Орхуської Конвенції) на 2026 рік» з метою забезпечення виконання Україною рішення VII/8r сьомої сесії Наради Сторін Орхуської Конвенції.
-Крім цього, звітуючи про виконання заходу у І кварталі 2026 Мінекономіки зазначено про надання таких наборів даних для розміщення на Порталі відкритих данихі: ліміти на спеціальне використання природних ресурсів у межах територій та об’єктів природно-заповідного фонду загальнодержавного значення; перелік дозволів на імпорт та експорт видів дикої фауни і флори, сертифікатів на пересувні виставки, реекспорт та інтродукцію з моря зазначених зразків, за винятком осетрових риб і виробленої з них продукції; державний кадастр територій та об’єктів природно-заповідного фонду; Червона книга України; Зелена книга України; перелік дозволів на транзитне переміщення не зареєстрованих в Україні генетично модифікованих організмів; перелік дозволів на проведення державної апробації (випробування) генетично модифікованих організмів у відкритій системі; перелік дозволів на спеціальне використання об’єктів тваринного світу; перелік дозволів на спеціальне використання (добування, збирання) об’єктів Червоної книги України.
+Крім цього, звітуючи про виконання заходу у І та ІІ кварталах 2026 Мінекономіки зазначено про надання таких наборів даних для розміщення на Порталі відкритих даних: ліміти на спеціальне використання природних ресурсів у межах територій та об’єктів природно-заповідного фонду загальнодержавного значення; перелік дозволів на імпорт та експорт видів дикої фауни і флори, сертифікатів на пересувні виставки, реекспорт та інтродукцію з моря зазначених зразків, за винятком осетрових риб і виробленої з них продукції; державний кадастр територій та об’єктів природно-заповідного фонду; Червона книга України; Зелена книга України; перелік дозволів на транзитне переміщення не зареєстрованих в Україні генетично модифікованих організмів; перелік дозволів на проведення державної апробації (випробування) генетично модифікованих організмів у відкритій системі; перелік дозволів на спеціальне використання об’єктів тваринного світу; перелік дозволів на спеціальне використання (добування, збирання) об’єктів Червоної книги України.
 У зв’язку з тим, що актуальна інформація про водні ресурси та надра розміщується у вільному доступі, однак інформація про лісові ресурси країни залишається  неактуальною, а також у зв’язку з незавершеністю роботи над відповідним компонентом системи «еРибальство» заходу присвоєно статус «Виконано частково».</t>
   </si>
   <si>
     <t>2.2.2.2.7 (3)</t>
   </si>
   <si>
     <t>Під час моніторингу було встановлено, що інформація про лісові ресурси відображена у Державному лісовому кадастрі та оприлюднена на Порталі відкритих даних. Останнє оновлення відбулося 15 липня 2025 року, частота оновлення набору даних визначена як щорічна.
 Разом з тим, як видається з інформації, розміщеної на Порталі відкритих даних, відомості Державного лісового кадастру наведені станом на 01.01.2011 року. За повідомленням Держлісагентства у попередньому звітному періоді, у зв'язку з відсутнім бюджетним фінансуванням ведення Державного лісового кадастру призупинено.
 У зв’язку з цим заходу присвоєно статус «Виконано частково».</t>
   </si>
   <si>
     <t>2.2.2.2.7 (4)</t>
   </si>
   <si>
     <t>Державне агентство водних ресурсів України</t>
   </si>
   <si>
     <t>З метою забезпечення доступу громадян до інформації щодо водних об’єктів України Держводагентством здійснюється ведення геопорталу «Водні ресурси України», який містить всебічну інформацію щодо державного водного кадастру – облік поверхневих водних об’єктів та знаходиться за посиланням http://geoportal.davr.gov.ua:81.
 Відповідно до постанови Кабінету Міністрів України від 12.03.2022 № 263 «Деякі питання забезпечення функціонування інформаційно-комунікаційних систем, електронних комунікаційних систем, публічних електронних реєстрів в умовах воєнного стану» доступ до геопорталу обмежено. 
 Інформація стосовно проведених досліджень якості поверхневих вод висвітлюється на сайті Держводагентства шляхом ведення програмної вебсистеми «Моніторинг та екологічна оцінка водних ресурсів» (http://monitoring.davr.gov.ua).
 На період воєнних дій, з питань безпеки, доступ до екологічної інформації веб-системи закритий для загального користування. Здійснюється передача готових наборів даних із програмної веб-системи «Моніторинг та екологічна оцінка водних ресурсів» на дашборд «Екозагроза», що є офіційним ресурсом Міндовкілля. Дані моніторингу висвітлюються на мапі «Екозагрози» у тематичному шарі «Моніторинг та екологічна оцінка водних ресурсів». Крім того, Держводагентством забезпечено публікацію даних моніторингу на порталі відкритих даних.</t>
   </si>
   <si>
     <t>2.2.2.2.7 (5)</t>
   </si>
   <si>
     <t>Державна служба геології та надр України, відповідно до постанови Кабінету Міністрів України від 21.10.2015 №835 «Про затвердження Положення про набори даних, які підлягають оприлюдненню у формі відкритих даних» та наказу Державної служби геології та надр України від 04.05.2023 №227, оприлюднює дані про обсяги запасів і видобутку корисних копалин, а також надання спеціальних дозволів на користування надрами. Відкриті дані оприлюднені на Єдиному державному веб-порталі відкритих даних (https://data.gov.ua/organization/derzhavna-sluzhba-heolohiyi-ta-nadr-ukrayiny)</t>
   </si>
   <si>
     <t>2.2.2.2.7 (6)</t>
   </si>
   <si>
     <t>1. Мінекономіки, (до липня 2025 року Міндовкілля), організовує в Україні державний облік тварин, а також ведення на його основі державного кадастру тваринного світу. Цей кадастр містить, в тому числі й інформацію щодо видів риб України. За допомогою кадастру можна визначити, які види риб мешкають у водоймах України. Інформацію з цього кадастру опублікована на Порталі відкритих даних.
 2. Ліміти спеціального використання водних біоресурсів (якщо говорити спрощено, мова йде про ліміти вилову риби) щороку затверджуються Мінекономіки (дл липня 2025 Мінагрополітики). Ліміти встановлюються стосовно кожного виду водних біоресурсів (риби) у тих чи інших водних об’єктах. Так, встановлюються ліміти вилову в Азовському морі та його затоках, Чорному морі та його затоках, причорноморських лиманах, пониззі річки Дністер та Дністровському лимані, річці Дунай, а також в інших рибогосподарських водних об’єктах. Ці ліміти дають змогу побачити максимально можливу кількість риби того чи іншого виду, яку можна буде виловити з тієї чи іншої водойми протягом року. Ліміти встановлюються не для конкретного підприємця, вони є загальними. При наданні дозволу на промислове рибальство чи дослідний вилов, Держрибагентство встановлює для підприємця, який отримує дозвіл, квоти добування (вилову) в межах цих лімітів.
 Оскільки ліміти затверджуються наказом Мінекономіки (до липня 2025 Мінагрополітики), їх можна легко знайти у вільному доступі як і будь-який нормативно-правовий акт.
 3. Держрибагентство розробило та ввело в експлуатацію Єдину державну електронну систему управління галуззю рибного господарства («еРибальство»). Як вказує стаття 27-2 Закону України «Про рибне господарство, промислове рибальство та охорону водних біоресурсів» система «еРибальство» повинна, в тому числі містити інформацію про водні біоресурси та їх обіг, а також про рибогосподарські водні об’єкти (їх частини). При чому, під рибогосподарським водним об’єктом розуміється не лише водний об’єкт, який вже використовується для рибного господарства, але й водний об’єкт, який може використовуватися з такою метою.
 За повідомленням Мінагрополітики за ІІ квартал 2025 рік, функціональний компонент системи «еРибальство», відповідальний за державний облік рибогосподарських водних об’єктів (їх частин), перебував в розробці.
 Звітуючи у ІІІ кварталі 2025 року про виконання заходу, Держрибагентство зазначає наступне: "Проведено фінансово-економічні розрахунки потреб (зокрема шляхом розроблення техніко-економічного обґрунтування створення або модернізації засобів інформатизації), необхідних для здійснення остаточних заходів протягом 2025 і 2026 років. Направлено бюджетний запит до Мінекономіки. Листом від 15.09.2025 Продовольча та сільськогосподарська організація Об'єднаних Націй (ФАО) заявила про фіансову підтримку третьої ітерації та оновлення всіх наявних модулів еРиба, включно з «еугодою», «еАвторизацією», «еМіткою», «е Реєстром рибальських операторів», «Лімітами та квотами» та «Довідниками». ТЕО створення решти компонентів еРиби буде проводитись при розробці відповідних підзаконних актів".
 У IV кварталі 2025 року Держрибагентство додатково повідомило, що триває робота над розробкою електронної системи Є-ставок.
+За повідомленням органу у І кварталі 2026 рок розпочато тестування модуля Державного обліку рибогосподарських водних об’єктів (їх частин) "еСтавок", як додаткового сервісу системи управління галуззю рибного господарства еРибальство. Укладено контракт між Сільськогосподарською і продовольчою ораганізацією ООН (ФАО) та компанією розробником щодо подальшого доопрацювання програмного забеспечення еРибальство та розробки компонента еРибальство - еСтавок
+У ІІ кварталі 2026 року Держрибагентство повідомило, що 1. Мінекономіки, (до липня 2025 року Міндовкілля), організовує в Україні державний облік тварин, а також ведення на його основі державного кадастру тваринного світу. Цей кадастр містить, в тому числі й інформацію щодо видів риб України. За допомогою кадастру можна визначити, які види риб мешкають у водоймах України. Інформацію з цього кадастру опублікована на Порталі відкритих даних.
+2. Ліміти спеціального використання водних біоресурсів (якщо говорити спрощено, мова йде про ліміти вилову риби) щороку затверджуються Мінекономіки (дл липня 2025 Мінагрополітики). Ліміти встановлюються стосовно кожного виду водних біоресурсів (риби) у тих чи інших водних об’єктах. Так, встановлюються ліміти вилову в Азовському морі та його затоках, Чорному морі та його затоках, причорноморських лиманах, пониззі річки Дністер та Дністровському лимані, річці Дунай, а також в інших рибогосподарських водних об’єктах. Ці ліміти дають змогу побачити максимально можливу кількість риби того чи іншого виду, яку можна буде виловити з тієї чи іншої водойми протягом року. Ліміти встановлюються не для конкретного підприємця, вони є загальними. При наданні дозволу на промислове рибальство чи дослідний вилов, Держрибагентство встановлює для підприємця, який отримує дозвіл, квоти добування (вилову) в межах цих лімітів.
+Оскільки ліміти затверджуються наказом Мінекономіки (до липня 2025 Мінагрополітики), їх можна легко знайти у вільному доступі як і будь-який нормативно-правовий акт.
+3. Держрибагентство розробило та ввело в експлуатацію Єдину державну електронну систему управління галуззю рибного господарства («еРибальство»). Як вказує стаття 27-2 Закону України «Про рибне господарство, промислове рибальство та охорону водних біоресурсів» система «еРибальство» повинна, в тому числі містити інформацію про водні біоресурси та їх обіг, а також про рибогосподарські водні об’єкти (їх частини). При чому, під рибогосподарським водним об’єктом розуміється не лише водний об’єкт, який вже використовується для рибного господарства, але й водний об’єкт, який може використовуватися з такою метою.
+За повідомленням Мінагрополітики за ІІ квартал 2025 рік, функціональний компонент системи «еРибальство», відповідальний за державний облік рибогосподарських водних об’єктів (їх частин), перебував в розробці.
+Звітуючи у ІІІ кварталі 2025 року про виконання заходу, Держрибагентство зазначає наступне: "Проведено фінансово-економічні розрахунки потреб (зокрема шляхом розроблення техніко-економічного обґрунтування створення або модернізації засобів інформатизації), необхідних для здійснення остаточних заходів протягом 2025 і 2026 років. Направлено бюджетний запит до Мінекономіки. Листом від 15.09.2025 Продовольча та сільськогосподарська організація Об'єднаних Націй (ФАО) заявила про фіансову підтримку третьої ітерації та оновлення всіх наявних модулів еРиба, включно з «еугодою», «еАвторизацією», «еМіткою», «е Реєстром рибальських операторів», «Лімітами та квотами» та «Довідниками». ТЕО створення решти компонентів еРиби буде проводитись при розробці відповідних підзаконних актів".
+У IV кварталі 2025 року Держрибагентство додатково повідомило, що триває робота над розробкою електронної системи Є-ставок.
 За повідомленням органу у І кварталі 2026 рок розпочато тестування модуля Державного обліку рибогосподарських водних об’єктів (їх частин) "еСтавок", як додаткового сервісу системи управління галуззю рибного господарства еРибальство. Укладено контракт між Сільськогосподарською і продовольчою ораганізацією ООН (ФАО) та компанією розробником щодо подальшого доопрацювання програмного забеспечення еРибальство та розробки компонента еРибальство - еСтавок.
+У зв’язку з незавершеністю роботи над компонентом, відповідальним за державний облік рибогосподарських водних об’єктів (їх частин), заходу присвоєно статус «Виконано частково».
 У зв’язку з незавершеністю роботи над компонентом, відповідальним за державний облік рибогосподарських водних об’єктів (їх частин), заходу присвоєно статус «Виконано частково».</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>