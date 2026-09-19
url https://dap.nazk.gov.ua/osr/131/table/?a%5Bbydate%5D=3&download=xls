--- v0 (2026-06-07)
+++ v1 (2026-09-19)
@@ -148,57 +148,57 @@
 Розглянувши наведені Мінцифри пояснення, погоджуємось з тим, що у разі можливості оприлюднення наборів даних без додаткових обмежень під час воєнного стану, встановлення таких обмежень було б недоцільним.  З огляду та це,  статус заходу змінено на  «Виконано».</t>
   </si>
   <si>
     <t>Виконано</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.2.2.3.4</t>
   </si>
   <si>
     <t>Оприлюднення/оновлення даних у реєстрах Мінекономіки під час воєнного стану (з урахуванням обмежень в інтересах національної безпеки, оборони, захисту життя громадян)</t>
   </si>
   <si>
     <t>19.09.2025</t>
   </si>
   <si>
     <t>19.10.2025</t>
   </si>
   <si>
     <t>набори даних оприлюднено і регулярно оновлюються</t>
   </si>
   <si>
     <t>Постановою Кабінету Міністрів України від 10 вересня 2025 року № 1151 “Про внесення змін до постанов Кабінету Міністрів України від 21 жовтня 2015 р. № 835 і від 30 листопада 2016 р. № 867”, зокрема, внесені зміни до Переліку наборів даних, які підлягають оприлюдненню у формі відкритих даних, затвердженого постановою Кабінету Міністрів України від 21 жовтня 2015 року № 835 “Про затвердження Положення про набори даних, які підлягають оприлюдненню у формі відкритих даних” (далі – Постанова № 835).
-Відповідно до постанови Кабінету Міністрів України від 21 липня 2025 року № 903 “Деякі питання Міністерства економіки, довкілля та сільського господарства” вирішено ліквідувати Міністерство аграрної політики та продовольства України, а також Міністерство захисту довкілля та природних ресурсів України, визначивши правонаступником їх майна, прав і обов’язків Міністерство економіки, довкілля та сільського господарства України.
-Таким чином, до Переліку наборів даних Мінекономіки, які підлягають оприлюдненню у формі відкритих даних, наразі увійшли набори даних, які раніше оприлюднювали три Міністерства (Міністерство економіки України, Міністерство аграрної політики та продовольства України, Міністерство захисту довкілля та природних ресурсів України) та нові набори даних.
+Відповідно до змін, внесених Постановою №1151, до Переліку наборів даних Мінекономіки, які підлягають оприлюдненню у формі відкритих даних, увійшли набори даних, які раніше оприлюднювали три Міністерства (Міністерство економіки України, Міністерство аграрної політики та продовольства України, Міністерство захисту довкілля та природних ресурсів України) та нові набори даних.
 В межах звітування за І квартал 2026 року Мінекономіки повідомлено, що розпочато виконання заходу 2.2.2.3.4., а саме: оприлюднення/оновлення даних Мінекономіки на Порталі відкритих даних (www.data.gov.ua) відповідно до Постанови № 835 (зі змінами).
+Звітуючи про виконання заходу в ІІ кварталі 2026 року Мінекономіки повідомило, що продовжується оприлюднення та оновлення наборів даних Мінекономіки на порталі www.data.gov.ua відповідно до постанови Кабінету Міністрів України від 21 жовтня 2015 року № 835 “Про затвердження Положення про набори даних, які підлягають оприлюдненню у формі відкритих даних”. Здійснюється актуалізація оприлюднених наборів даних та підготовка до публікації нових.
 Варто зазначити, що Постановою №835 передбачено оприлюднення Мінекономіки 116  наборів даних (включно з наборами, які оприлюднюють усі розпорядники). 
-Інформація, оприлюднена на Порталі відкритих даних у розділі "Розпорядники"→ "Міністерство економіки, довкілля та сільського господарства України"→ "Активність" свідчить про те, що здійснюється створення нових наборів даних та оновлення існуючих наборів. Станом на дату моніторингу виконання заходу у IV кварталі 2025 року Мінекономіки оприлюднено 67 наборів даних, у І кварталі 2026 – 68 наборів. Водночас не всі з оприлюднених наборів є оновленими.
-[...1 lines deleted...]
-Показником виконання заходу визначено "набори даних оприлюднено і регулярно оновлюються". За даними Єдиного веб-порталу відкритих даних, станом на дату здійснення моніторингу за І квартал 2026 року не всі набори, розпорядником яких є Мінекономіки, оприлюднено, а серед оприлюднених наборів − не всі є оновленими.
+Інформація, оприлюднена на Порталі відкритих даних у розділі "Розпорядники"→ "Міністерство економіки, довкілля та сільського господарства України"→ "Активність" свідчить про те, що здійснюється створення нових наборів даних та оновлення існуючих наборів. Станом на дату моніторингу виконання заходу у IV кварталі 2025 року Мінекономіки оприлюднено 67 наборів даних, у І кварталі 2026 – 68 наборів, у ІІ кварталі 2026 року − 70. Водночас не всі з оприлюднених наборів є оновленими.
+Крім цього, під час моніторингу вдалось встановити, що частина наборів даних, які попередньо оприлюднювались Міндовкілля та Мінагрополітики, розміщені у розділах "Міністерство захисту довкілля та природних ресурсів України" та "Міністерство аграрної політики та продовольства України", реєстри Міндовкілля (40 активних реєстрів) додатково розміщені на платформі "ЕкоСистема".
+Показником виконання заходу визначено "набори даних оприлюднено і регулярно оновлюються". За даними Єдиного веб-порталу відкритих даних, станом на дату здійснення моніторингу за ІІ квартал 2026 року не всі набори, розпорядником яких є Мінекономіки, оприлюднено, а серед оприлюднених наборів − не всі є оновленими.
 З огляду на це, заходу присвоєно статус "виконано частково".</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
     <t>2.2.2.3.6 (2)</t>
   </si>
   <si>
     <t xml:space="preserve">Оприлюднення у формі відкритих даних фінансової звітності юридичних осіб, що подана Державній податковій службі, щонайменше за останні три роки, та фінансової звітності компаній, що подана Державній службі статистики, починаючи з 11 лютого 2022 р.
 </t>
   </si>
   <si>
     <t>один місяць з дня припинення/скасування воєнного стану</t>
   </si>
   <si>
     <t>Державна служба статистики України</t>
   </si>
   <si>
     <t xml:space="preserve">державний бюджет
 </t>
   </si>
   <si>
     <t>набори даних оприлюднено</t>
   </si>