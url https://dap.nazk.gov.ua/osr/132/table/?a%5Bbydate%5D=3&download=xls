--- v0 (2026-05-03)
+++ v1 (2026-06-24)
@@ -111,146 +111,162 @@
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>31.07.2025</t>
   </si>
   <si>
     <t>Державне агентство лісових ресурсів України</t>
   </si>
   <si>
     <t>державний бюджет та/або кошти міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік та/або у межах коштів міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>національна інвентаризація лісів проведена</t>
   </si>
   <si>
     <t>Національна інвентаризація лісів здійснюється ВО "Укрдержліспроект" відповідно до постанови Кабінету Міністрів України від 21.04.2021 № 392 «Про затвердження Порядку проведення національної інвентаризації лісів та внесення зміни у додаток до Положення про набори даних, які підлягають оприлюдненню у формі відкритих даних». Роботи розпочаті у 2021 році.
 За даними, наданими Міндовкілля, у 2023 році обстежено 2930 лісових інвентаризаційних ділянки по всій території України, окрім Чернігівської, Сумської областей та областей, де ведуться бойові дії, а також окупованих територій.
 За інформацією, наданою Міндовкілля, станом на ІІІ квартал 2024 року за 2024 рік обстежено 560 із 720 запланованих лісових інвентаризаційних ділянок по всій території України, окрім Чернігівської, Сумської областей та областей де ведуться бойові дії, і окупованих територій. 
 За інформацією, наданою Держлісагентсвом, у звя'зку із воєнним станом постановою Кабінету Міністрів України від 25 квітня 2023 р. № 388 внесено Зміни до Порядку проведення національної інвентаризації лісів, згідно з якими установлено, що на період дії правового режиму воєнного стану та протягом двох років з дня його припинення або скасування, дія пункту 5 Порядку не поширюється на вимоги щодо встановлення шестирічного циклу на проведення національної інвентаризації лісів. 
 За повідомленням Держлісагентсва у ІІІ та IV кварталі 2025 року,  продовжуються роботи зі збору даних. Водночас повідомляється, що у зв'язку з військовою агресією рф проти України значна частина лісів є тимчасово недоступною - на ній неможливо зібрати польову інформацію про ліси. Тому перший цикл національної інвентаризації лісів не завершений.
+У І кварталі 2026 року Національне агентство не отримувало інформації від головного виконавця щодо стану виконання цього заходу.
 З огляду на зазначене, заходу присвоєно статус "виконано частково".</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.2.2.4.2</t>
   </si>
   <si>
     <t>Відцифрування інформації про природні ресурси (геологічної інформації, інформації про водні та лісові ресурси) та наявні зрошувальні системи, гідротехнічні споруди, насосні станції</t>
   </si>
   <si>
     <t>29.02.2024</t>
   </si>
   <si>
     <t>Міністерство економіки, довкілля та сільського господарства України</t>
   </si>
   <si>
     <t>Державна служба геології та надр України,
 Державне агентство водних ресурсів України,
 Державне агентство лісових ресурсів України</t>
   </si>
   <si>
     <t>інформація про природні ресурси відцифрована</t>
   </si>
   <si>
-    <t>У зв’язку з ліквідацією у липні 2025 року Міндовкілля, який визначався головним виконавцем  цього заходу, та покладенням його функцій на Мінекономіки, під час моніторингу стану виконання заходу у III та IV кварталах 2025 року враховуватимуться результати діяльності ліквідованого міністерства у попередніх звітних періодах.
+    <t>У зв’язку з ліквідацією у липні 2025 року Міндовкілля, який визначався головним виконавцем цього заходу, та покладенням його функцій на Мінекономіки, під час моніторингу стану виконання заходу враховуватимуться результати діяльності ліквідованого міністерства у попередніх звітних періодах.
 Для повного виконання заходу необхідно відцифрувати:
 - геологічну інформацію;
 - інформацію про водні ресурси;
 - інформацію про лісові ресурси;
 - інформацію про наявні зрошувальні системи, гідротехнічні споруди, насосні станції.
-1. Геологічна інформація. 16 листопада 2022 року Держгеонадра уклали Меморандум з Європейським банком реконструкції та розвитку (ЄБРР) про технічну допомогу. Метою співпраці Держгеонадр та ЄБРР є проведення масштабних робіт з відцифрування геологічної інформації (зокрема, звітів про проведені геологічні роботи й графічних додатків до них) та наповнення цією інформацією бази даних Державного геологічного вебпорталу. Цей проєкт розрахований на три роки, тобто він буде тривати до завершення 2025 року.
-[...4 lines deleted...]
-За повідомленням Держгеонадр, на основі досягнень пілотного проекту ДНВП "Геоінформ України" та ЄБРР підписали контракт від 12 червня 2025 р. №2025.013503/15440/150352 – "Україна: Реформа та розвиток критично важливих сировинних галузей: Модернізація управління геоданими, Фаза 2 - Завдання 3b та 3c - Оцифрування документів і карт та розробка порталу - Місцева зовнішня підтримка та консультування". За три місяці проєкту відскановано 5045 книг звітів, в т.ч. за І місяць – 1141, ІІ – 1964, ІІІ -1940. Наразі реалізовано проектування та розробку веб-додатку, який підтримує обробку та управління проектними даними. Додаток надає структурований інтерфейс для введення, перевірки та аналізу даних.
+1. Геологічна інформація. 
+В рамках договору, укладеного між Європейським банком реконструкції та розвитку та ДНВП «Геоінформ Україна» від 20.07.2023 р. №2023.008675/15440/124786, «Україна: Реформування та розвиток ринку критичної сировини: Модернізація управління геоданими - Початковий процес оцифрування документів - Фаза 1». 
+Пілотний етап був успішно завершений у лютому 2024 року. У результаті було відскановано геологічні звіти щодо 125 родовищ, у тому числі 44 які входять до переліку критичних для ЄС, які будуть запропоновані інвесторам через конкурси та електронні аукціони. 
+Під час пілотної фази Проєкту було повністю зібрано та оброблено майже 6000 геологічних документів (4066 -родовища або прояви, які, як очікується, містять корисні копалини які входять до переліку критичних для ЄС). 
+На основі досягнень пілотного проекту ДНВП "Геоінформ України" та ЄБРР підписали контракт від 12 червня 2025 р. №2025.013503/15440/150352 – "Україна: Реформа та розвиток критично важливих сировинних галузей: Модернізація управління геоданими, Фаза 2 - Завдання 3b та 3c - Оцифрування документів і карт та розробка порталу - Місцева зовнішня підтримка та консультування". 
+За три місяці проєкту відскановано 5045 книг звітів, в т.ч. за І місяць – 1141, ІІ – 1964, ІІІ -1940. 
+За повідомленням Держгеонадра, на основі досягнень пілотного проекту ДНВП "Геоінформ України" та ЄБРР підписали контракт від 12 червня 2025 р. №2025.013503/15440/150352 – "Україна: Реформа та розвиток критично важливих сировинних галузей: Модернізація управління геоданими, Фаза 2 - Завдання 3b та 3c - Оцифрування документів і карт та розробка порталу - Місцева зовнішня підтримка та консультування". За три місяці проєкту відскановано 5045 книг звітів, в т.ч. за І місяць – 1141, ІІ – 1964, ІІІ -1940. Наразі реалізовано проектування та розробку веб-додатку, який підтримує обробку та управління проектними даними. Додаток надає структурований інтерфейс для введення, перевірки та аналізу даних.
+Оцифровані дані мали би розміщуватися на Державному геологічному порталі, водночас Водночас під час проведення моніторингу виконання заходу у І кварталі 2026 року встановлено, що на порталі такі дані були відсутні.
 Втім, ще одним результатом здійснення робіт з відцифрування інформації є Інвестиційний атлас надрокористувача. Це електронний сервіс, доступний на вебсайті Держгеонадр, що являє собою переліки ділянок надр, які суб’єкт господарювання може отримати в користування. Інвестиційний атлас поділений на декілька розділів, для прикладу, «Металічні корисні копалини», «Неметалічні корисні копалини», «Горючі тверді корисні копалини» та інші. За кожним розділом можна знайти таблицю, в якій зазначені:
 - ділянки надр;
 - корисні копалини, які є на цих ділянках;
 - площа цих ділянок та їх місцерозташування;
 - інформація про те, право користування якого виду можна отримати на ці ділянки;
 - дані про те, чи були вже ці ділянки отримані кимось в користування, чи ні.
-На відміну від Державного геологічного порталу, дані Інвестиційного атласу надрокористувача є публічно доступними, навіть під час воєнного стану, окрім розділу «Мінерали майбутнього».
+На відміну від Державного геологічного порталу, дані Інвестиційного атласу надрокористувача є публічно доступними, окрім розділу «Мінерали майбутнього».
+Також, згідно постанови Кабінету Міністрів України від 11 липня 2023р. № 703, внесено зміни до Порядку державного обліку артезіанських свердловин, облаштування їх засобами вимірювання об’єму видобутих підземних вод. якими зокрема перебачено:
+-визначення єдиного порядку подання даних до Державного реєстру артезіанських свердловин, а саме через електронний кабінет надрокористувача, доступ до якого здійснюється через Державний геологічний вебпортал;
+- скасування необхідності подання копій паспортів у паперовому вигляді;
+- цифровізація обліку артезіанських свердловин. 
+У 2024 році оцифровано ділянки родовищ (ІІ пояс зони санітарної охорони) Вінницької області. У 2025 році продовжувалися роботи по оцифруванню ділянок інших регіонів. Зазначені роботи необхідні для Планів управління річковими басейнами, як частини вимог для вступу до ЄС. У попередні періоди складена інтерактивна карта масивів підземних вод та оприлюднена на Державному геологічному порталі (web-застосунок «Масиви підземних вод України»). 
+На жаль, під час моніторингу виконання заходу не вдалося виявити окремий web-застосунок «Масиви підземних вод України» або активне посилання на нього на Державному геологічному порталі.
 2. Інформація про водні ресурси.
 За повідомленням Держводагентства у IV кварталі 2025 року, інформація щодо водних об'єктів у векторному вигляді (цифровому форматі) відображається на геопорталі "Водні ресурси України".
-Варто зазначити, що на вебсайті Держводагентства розміщене посилання на геопортал та зазначено, що він представлений у тестовому режимі. Однак при переході за розміщеним посиланням, на жаль, не вдається отримати доступ до сайту.
+Варто зазначити, що на вебсайті Держводагентства розміщене посилання на геопортал та зазначено, що він представлений у тестовому режимі. Однак при переході за розміщеним посиланням не вдається отримати доступ до сайту.
 Також на вебсайті Держагентства розміщено посилання на портал відкритих даних для завантаження чи підключення даних відповідних шарів геопорталу. За даними Єдиного державного веб-порталу відкритих даних, останнє оновлення цього набору даних відбулось у 2024 році.
-Крім цього, як повідомляє Держгеонадра, у 2024 році оцифровано ділянки родовищ (ІІ пояс зони санітарної охорони) Вінницької області. У 2025 році роботи продовжуються по оцифруванню ділянок інших регіонів. Зазначені роботи необхідні для Планів управління річковими басейнами, як частини вимог для вступу до ЄС. У попередні періоди складена інтерактивна карта масивів підземних вод та оприлюднена на Державному геологічному порталі (web-застосунок «Масиви підземних вод України»). Під час здійснення моніторингу виконання заходу у IV кварталі 2025 року, на Державному геологічному порталі не вдалось знайти посилання на зазначений web-застосунок.
-[...3 lines deleted...]
-Станом на IV квартал 2025 року зазначений проєкт постанови не прийнятий.
+3. Інформація про ліси
+За повідомленням Мінекономіки щодо виконання заходу у І кварталі 2026 року за кошти виділених ФАО, розробляється технічне завдання на створення державного лісового кадастру, який включатиме геопросторові дані, метадані та сервіси, оприлюднення, інша діяльність з якими та доступ до яких здійснюються у мережі Інтернет згідно із Законом України «Про національну інфраструктуру геопросторових даних».
+Тендер на виконання зазначеного технічного завдання виграв науково-дослідний інститут геодезії і картографії.
+Виконання технічного завдання буде містити розділ з пропозиціями «Про внесення змін до Порядку ведення державного лісового кадастру та обліку лісів».
+Держлісагентство розробляється проєкт постанови Кабінету Міністрів України «Про внесення змін до Порядку ведення державного лісового кадастру та обліку лісів» відповідно до Плану діяльності Держлісагентства з підготовки проєктів регуляторних актів на 2026 рік, затвердженого наказом Держлісагентства від 09.12.2025 № 320.
 Крім того, варто взяти до уваги ще й таку інформацію. За повідомленням Міндовкілля, 17 грудня 2024 р. Міністр захисту довкілля та природних ресурсів України Світлана Гринчук з директоркою місії Агентства США з міжнародного розвитку USAID в Україні Джулі Коенен підписали Меморандум про співробітництво між Міністерством захисту довкілля та природних ресурсів України та проєктом «Сприяння доброчесності у публічному секторі» (Pro-Integrity), що працює в Україні в межах договору з Агентством США з міжнародного розвитку (USAID). В рамках цього Меморандуму планувалось створення аналітичної платформи «ГІС - Державна система моніторингу довкілля 1.0 (Є-довкілля)». Функціонал цієї платформи охопив би побудову віртуальних кімнат даних та впровадження аукціонів з продажу спеціальних дозволів на користування природними ресурсами України.
 Після припинення співпраці місії Агентства США з міжнародного розвитку USAID в Україні, Міндовкілля звернулось за допомогою до міжнародних партнерів, з приводу фінансування даного проєкту. Станом на IV квартал 2025 року відсутня інформація про прогрес реалізації цього проєкту.
 4. Інформація про наявні зрошувальні системи, гідротехнічні споруди, насосні станції.
-За повідомленням Держрибагентства, інформацію про наявні зрошувальні системи, гідротехнічні споруди, насосні станції відцифровано за допомогою донорів. Програмне забезпечення для роботи з інформацією наразі відсутнє. Також, інформація знаходиться у розпорядженні Держгеокадастру.
+За повідомленням Держрибагентства у IV кварталі 2025, інформацію про наявні зрошувальні системи, гідротехнічні споруди, насосні станції відцифровано за допомогою донорів. Програмне забезпечення для роботи з інформацією наразі відсутнє. Також, інформація знаходиться у розпорядженні Держгеокадастру. Оновлень в частині інформації про наявні зрошувальні системи, гідротехнічні споруди, насосні станції за І квартал 2026 року виконавцями не надано.
 Як можна помітити, наразі ще тривають роботи з відцифрування геологічної інформації та інформації про водні ресурси, а в частині інформації про ліси ще потрібно привести підзаконне регулювання у відповідність із законом. З огляду на те, що роботи, потрібні для виконання заходу, незавершені до кінця, але частково вже виконані, заходу присвоєно статус «Виконано частково».</t>
   </si>
   <si>
     <t>2.2.2.4.3</t>
   </si>
   <si>
     <t>Створення інтерактивних віртуальних кімнат даних за всіма об’єктами, які можна отримати у користування</t>
   </si>
   <si>
     <t>30.09.2023</t>
   </si>
   <si>
     <t>інтерактивні віртуальні кімнати даних створені</t>
   </si>
   <si>
-    <t>У зв’язку з ліквідацією у липні 2025 року Міндовкілля, який визначався головним виконавцем  цього заходу, та покладенням його функцій на Мінекономіки, під час моніторингу стану виконання заходу у III та IV кварталах 2025 року враховуватимуться результати діяльності ліквідованого міністерства у попередніх звітних періодах.
+    <t>У зв’язку з ліквідацією у липні 2025 року Міндовкілля, який визначався головним виконавцем  цього заходу, та покладенням його функцій на Мінекономіки, під час моніторингу стану виконання заходу враховуватимуться результати діяльності ліквідованого міністерства у попередніх звітних періодах.
 Цей захід покликаний логічно продовжити попередній захід з відцифрування інформації про природні ресурси. Після того, як усі потрібні дані були б відцифровані відповідальні виконавці повинні були б на їх основі створити згадані вже у цьому заходу віртуальні кімнати даних.
 З огляду на це, для того, щоб захід вважався виконаним в тій частині, яка належить до компетенції Мінекономіки та підпорядкованим йому Держгеонадрам, Держводагентству та Держлісагентству потрібно створити інтерактивні віртуальні кімнати даних, які містили б відцифровану інформацію про такі об’єкти як надра, водні об’єкти та ліси.
-1. Інтерактивні віртуальні кімнати даних з інформацією про надра. Держгеонадра розробили та ввели в експлуатацію Державний геологічний вебпортал. На порталі, зокрема, розміщена інтерактивна карта. Ця карта, за публічною інформацією Держгеонадр, містить інформацію, в тому числі про контури родовищ корисних копалин, види корисних копалин в цих родовищах, спеціальні дозволи на ділянки надр, які передані в користування, строки їх дії, чи був дозвіл отриманий за аукціоном, чи ні тощо.
-На жаль, у зв’язку з обставинами воєнного часу доступ до інформації з Державного геологічного порталу є обмеженим.
+1.	Інтерактивні віртуальні кімнати даних з інформацією про надра. 
+Держгеонадра розробили та ввели в експлуатацію Державний геологічний вебпортал, на якому за інформацією, наданою Дергеонадра, запущено Інтерактивну карту користування надрами. 
+Водночас під час моніторингу стану виконання заходу на Державному геологічному порталі не вдалось знайти посилання на згадану Інтерактивну карту.
 Втім, на вебсайті Держгеонадр розміщений також Інвестиційний атлас надрокористувача. Це електронний сервіс, що являє собою переліки ділянок надр, які суб’єкт господарювання може отримати в користування. Інвестиційний атлас поділений на декілька розділів, для прикладу, «Металічні корисні копалини», «Неметалічні корисні копалини», «Горючі тверді корисні копалини» та інші. За кожним розділом можна знайти таблицю, в якій зазначені:
 - ділянки надр;
 - корисні копалини, які є на цих ділянках;
 - площа цих ділянок та їх місцерозташування;
 - інформація про те, право користування якого виду можна отримати на ці ділянки;
 - дані про те, чи були вже ці ділянки отримані кимось в користування, чи ні.
-На відміну від Державного геологічного вебпорталу, дані Інвестиційного атласу надрокористувача є публічно доступними, навіть під час воєнного стану, окрім розділу «Мінерали майбутнього».
-Держгеонадра працюють над подальшим оцифруванням геологічної інформації. Так, 16 листопада 2022 року Держгеонадра уклали Меморандум з Європейським банком реконструкції та розвитку (ЄБРР) про технічну допомогу. В рамках реалізації цього проєкту заплановано відсканувати не менше 60 000 книг геологічних звітів і графічних додатків, розмістити ці матеріали на інтерактивних картах та перекласти метадані англійською мовою. В результаті проведення цих робіт Державний геологічний вебпортал наповнюється даними про геологічні дослідження які проводилися на тих чи інших родовищах. Цей проєкт розрахований на три роки, тобто він буде тривати до завершення 2025 року.
+На відміну від Державного геологічного вебпорталу, дані Інвестиційного атласу надрокористувача є публічно доступними навіть під час воєнного стану, окрім розділу «Мінерали майбутнього».
+Держгеонадра працюють над оцифруванням геологічної інформації. Так, 16 листопада 2022 року Держгеонадра уклали Меморандум з Європейським банком реконструкції та розвитку (ЄБРР) про технічну допомогу. В рамках реалізації цього проєкту заплановано відсканувати не менше 60 000 книг геологічних звітів і графічних додатків, розмістити ці матеріали на інтерактивних картах та перекласти метадані англійською мовою. В результаті проведення цих робіт Державний геологічний вебпортал наповнюється даними про геологічні дослідження які проводилися на тих чи інших родовищах. Цей проєкт розрахований на три роки, тобто він мав би тривати до завершення 2025 року.
 Однак, варто зауважити, що, за повідомленнями Міндовкілля у І кварталі 2025 року, частково зазначений вище проєкт з оцифрування геологічної інформації фінансувався Агентством США з міжнародного розвитку (USAID). У зв’язку з тими обставинами, які склалися навколо міжнародної технічної допомоги Україні від США, фінансування проєкту в цій частині призупинено.
-2. Інтерактивні віртуальні кімнати даних з інформацією про водні ресурси. На вебсайті Держводагентства розміщене посилання на геопортал «Державний водний кадастр. Облік поверхневих водних об’єктів». На геопорталі містилася інтерактивна карта з відцифрованою інформацією про поверхневі водні об’єкти. Варто зазначити, що на вебсайті Держводагентства розміщене посилання на геопортал та зазначено, що він представлений у тестовому режимі. Однак при переході за розміщеним посиланням, на жаль, не вдається отримати доступ до сайту.
+2. Інтерактивні віртуальні кімнати даних з інформацією про водні ресурси. 
+На вебсайті Держводагентства розміщене посилання на геопортал «Державний водний кадастр. Облік поверхневих водних об’єктів». На геопорталі містилася інтерактивна карта з відцифрованою інформацією про поверхневі водні об’єкти. 
+Варто зазначити, що на вебсайті Держводагентства розміщене посилання на геопортал та зазначено, що він представлений у тестовому режимі. Однак при переході за розміщеним посиланням, на жаль, не вдається отримати доступ до сайту.
 Також, як повідомляє Держгеонадра, служба розпочала оцифрування зон санітарної охорони (ЗСО) підземних джерел водопостачання. З цією метою було проаналізовано наявну геологічну інформацію в цілому по країні та створено набори даних наявних обʼєктів у Вінницькій області. Геопросторові дані включають два шари: водопункти на ділянках родовищ підземних вод та контури зон санітарної охорони.
-У IV кварталі 2025 року Мінекономіки також надало інформацію про те, що Система державного обліку рибогосподарських водних об’єктів (їх частин) (компонент системи "еРибальство") передбачає функціонал щодо оприлюднення інформації щодо переліку водних об’єктів, які можливо взяти в оренду. Розробка цього компоненту розпочнеться найближчим часом.
-3. Інтерактивні віртуальні кімнати даних з інформацією про ліси. Наразі Держлісагентство працює над тим, щоб привести Порядок ведення державного лісового кадастру та обліку лісів у відповідність до Закону України «Про національну інфраструктуру геопросторових даних». За повілрмленням Міндовкілля, Держлісагентство вже розробило відповідний проєкт постанови Кабінету Міністрів України та направило його на погодження до заінтересованих органів виконавчої влади. Після узгодження, проєкт буде поданий на розгляд Уряду. Після прийняття цього акта, Держлісагентство зможе провести оновлення інформації державного лісового кадастру з урахуванням норм нового законодавства. Оновлена інформація Державного лісового кадастру буде відцифрована і доступна в електронній формі у вільному доступі.
+У IV кварталі 2025 року Мінекономіки також надало інформацію про те, що Система державного обліку рибогосподарських водних об’єктів (їх частин) (компонент системи "еРибальство") передбачає функціонал щодо оприлюднення інформації щодо переліку водних об’єктів, які можливо взяти в оренду. Розробка цього компоненту розпочнеться найближчим часом. Станом на І квартал, за повідомленням органу, розпочато тестування відповідного компоненту.
+2.	Інтерактивні віртуальні кімнати даних з інформацією про ліси. 
+За повідомленням Держлісагентства щодо виконання заходу у І кварталі 2026 року за кошти виділених ФАО, розробляється технічне завдання на створення державного лісового кадастру, який включатиме геопросторові дані, метадані та сервіси, оприлюднення, інша діяльність з якими та доступ до яких здійснюються у мережі Інтернет згідно із Законом України «Про національну інфраструктуру геопросторових даних».
+Тендер на виконання зазначеного технічного завдання виграв науково-дослідний інститут геодезії і картографії.
+Виконання технічного завдання буде містити розділ з пропозиціями «Про внесення змін до Порядку ведення державного лісового кадастру та обліку лісів».
+Держлісагентство розробляється проєкт постанови Кабінету Міністрів України «Про внесення змін до Порядку ведення державного лісового кадастру та обліку лісів» відповідно до Плану діяльності Держлісагентства з підготовки проєктів регуляторних актів на 2026 рік, затвердженого наказом Держлісагентства від 09.12.2025 № 320.
 Крім того, варто взяти до уваги ще й таку інформацію. За повідомленням Міндовкілля, 17 грудня 2024 р. Міністр захисту довкілля та природних ресурсів України Світлана Гринчук з директоркою місії Агентства США з міжнародного розвитку USAID в Україні Джулі Коенен підписали Меморандум про співробітництво між Міністерством захисту довкілля та природних ресурсів України та проєктом «Сприяння доброчесності у публічному секторі» (Pro-Integrity), що працює в Україні в межах договору з Агентством США з міжнародного розвитку (USAID). В рамках цього Меморандуму планувалось створення аналітичної платформи «ГІС - Державна система моніторингу довкілля 1.0 (Є-довкілля)». Функціонал цієї платформи охопив би побудову віртуальних кімнат даних та впровадження аукціонів з продажу спеціальних дозволів на користування природними ресурсами України.
-Після припинення співпраці місії Агентства США з міжнародного розвитку USAID в Україні, Міндовкілля звернулось за допомогою до міжнародних партнерів, з приводу фінансування даного проєкту. Станом на IV квартал 2025 року відсутня інформація про прогрес реалізвції цього проєкту.
+Після припинення співпраці місії Агентства США з міжнародного розвитку USAID в Україні, Міндовкілля звернулось за допомогою до міжнародних партнерів, з приводу фінансування даного проєкту. Станом на І квартал 2026 року відсутня інформація про прогрес реалізації цього проєкту.
 З огляду на сказане вище, можна зробити висновок, що створені геопортали з інформацією про надра та водні ресурси. Інвестиційний атлас надрокористувача поповнюється новою інформацією, до порталу "Державний водний кадастр. Облік поверхневих водних об’єктів" доступ наразі відсутній. Оскільки такі кімнати даних створені лише по надрах та водним ресурсам, а по лісових ресурсах – ні, заходу присвоєно статус «Виконано частково».</t>
   </si>
   <si>
     <t>2.2.2.4.4 (1)</t>
   </si>
   <si>
     <t>Розміщення інформації про проведення електронних аукціонів з датами їх проведення</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>Державна служба геології та надр України</t>
   </si>
   <si>
     <t>розміщено інформацію про проведення електронних аукціонів</t>
   </si>
   <si>
     <t>Держгеонадра розміщує інформацію про проведення електронних аукціонів з продажу спеціального дозволу на користування надрами:
 - в системі «Прозорро.Продажі»;
 - на своєму офіційному вебсайті (розділ «Надрокористування» → «Оголошення» → рубрика «Аукціони»);
 - на своїх сторінках в соціальних мережах, як додатковий спосіб оповіщення для збільшення кількості учасників аукціонів.
 В усіх оголошеннях зазначається, в тому числі дата проведення аукціону.
 Публікування інформації про проведення аукціонів та й загалом перетворення процедури продажу спеціальних дозволів на право користування надрами на публічний процес дозволяє забезпечувати рівне право кожного заінтересованого суб’єкта господарювання отримати доступ до надр. 
 Отже, захід може вважатись виконаним.</t>
@@ -287,140 +303,146 @@
   <si>
     <t>Створення та розвиток вже створених ІТ-систем, у яких будуть подаватися заяви про отримання документів дозвільного характеру, здійснюватися погодження, видаватися документи дозвільного характеру, забезпечення їх інтеграції з Єдиною екологічною платформою “ЕкоСистема”</t>
   </si>
   <si>
     <t>30.09.2024</t>
   </si>
   <si>
     <t>Єдина екологічна платформа “ЕкоСистема” містить функціонал надання електронних послуг</t>
   </si>
   <si>
     <t>Цей захід можна розділити на дві частини:
 1) створення та розвиток вже створених ІТ-систем;
 2) їх інтеграція з «ЕкоСистемою», яка повинна стати, так би мовити, «єдиним вікном», через яке будь-яка особа може отримати актуальну інформацію про природні ресурси та пов’язані з ними адміністративні послуги.
 ІТ-системи, про які йде мова, повинні мати ось такий функціонал:
 - подання заяви про отримання документів дозвільного характеру;
 - здійснення погодження цих заяв;
 - видання таких документів дозвільного характеру.
 Захід зможе вважатися виконаним повністю, якщо будуть виконані всі вказані вище вимоги.
 1. Надра. Наразі в Україні функціонує електронний кабінет надрокористувача.
 Зокрема, саме через електронний кабінет надрокористувача особа може подати заяву (разом з усіма необхідними документами) на отримання спеціального дозволу на користування надрами.
 Так, після перемоги на аукціоні особа звертається через електронний кабінет надрокористувача до Держгеонадр для отримання спеціального дозволу на користування надрами та угоди про умови користування надрами. Одержавши таке звернення уповноважена особа Держгеонадр надсилає, знову ж таки, через електронний кабінет надрокористувача угоду про умови користування надрами, яка вже підписана зі сторони Держгеонадр за допомогою електронного підпису. У відповідь переможець аукціону також через електронний кабінет надсилає цю ж угоду підписану з його сторони теж за допомогою електронного підпису, а також інформацію, що підтверджує факт сплати ним плати (збору) за отримання дозволу (це власне і є та плата, яка визначена за результатами аукціону). Після цього особа отримує через електронний кабінет власне сам дозвіл у формі електронного витягу з відповідного реєстру.
 Виглядає так, що електронний кабінет надрокористувача відповідає вимогам заходу.
 Електронний кабінет надрокористувача інтегрований з «ЕкоСистемою». Якщо увійти на вебсайт платформи можна знайти посилання на кабінет, наприклад, через розділ «е-Надра» на головній сторінці платформи.
 2. Водні ресурси. На вебсайті Держводагентства функціонує портал електронних послуг агентства. Через цей портал можна подати, з поміж іншого, й заяву на отримання дозволу на спеціальне водокористування (якщо говорити дуже спрощено, мова йде про використання води в обсязі від 5 кубічних метрів на добу). Заява подається шляхом заповнення анкети до якої додаються необхідні документи. Функціонал порталу дозволяє також Держводагентству обмінюватися електронними документами з МОЗ та Держгеонадрами, у тих випадках коли необхідно отримати висновки від цих органів для видання дозволу. Якщо підстави для відмови у видачі дозволу відсутні, Держводагентство надає дозвіл, який також доступний на порталі в електронній формі.
 Виглядає так, що портал електронних послуг Держводагентства відповідає вимогам заходу.
-На «ЕкоСистемі» на вкладці «Адміністративні послуги» розділу «е-Вода», як видається, має міститися посилання для отримання дозволу на спеціальне водокористування. Однак, наразі воно не активне. Водночас скористатись відповідною електронною послугою можна після авторизації у е-Кабінеті «ЕкоСистеми».
-Мінекономіки також надало інформацію про стан впровадження ІТ-систем у сфері рибного господарства. Компоненти Єдиної державної електронної системи управління галуззю рибного господарства «еРибальство»: еДекларування, еДозвіл, еБирка, еЖурнал, еДоговір, Ліміти та квоти в дослідній експлуатації та готуються до 3-ї ітерації розробки. Щодо частини компонентів є домовленість з ФАО ООН щодо підтримки розробки. Щодо решти компонентів проводиться пошук альтернативних джерел фінансування розробки. Інтеграція з «ЕкоСистемою» буде проведено після внесення відповідних змін в НПА та технічну документацію, а також за наявності фінансування.
+На «ЕкоСистемі» на вкладці «Адміністративні послуги» розділу «е-Вода», як міститься посилання для отримання дозволу на спеціальне водокористування, користування яким стає доступним після авторизації.
 3. Ліси. Постановою Кабінету Міністрів України від 12.05.2023 № 483 було запроваджено проведення експериментального проєкту з видачі лісорубного квитка, на підставі якого здійснюється заготівля деревини від усіх видів рубок у лісах України постійними лісокористувачами та власниками лісів, в електронній формі. Строки проведення експерименту – з 1 червня 2023 р. по 1 червня 2025 р.
-Постановою Кабінету Міністрів України від 30.05.2025 № 625 продовжено проведення експериментального проекту з видачі лісорубного квитка в електронній формі до 1 червня 2027 року. Так, на «ЕкоСистемі» доступна електронна послуга з видачі лісорубного квитка (розділ «е-Ліс» → «Адміністративні послуги»). Заява подається шляхом заповнення електронних форм. Після цього заява автоматично надсилається до територіального органу Держлісагентства або органу виконавчої влади з питань лісового господарства Автономної Республіки Крим залежно від того, де розташована лісова ділянка, на якій буде здійснюватися рубка. У разі відсутності підстав для відмови, уповноважений орган видає заявнику лісорубний квиток в електронній формі, який відображається на «ЕкоСистемі».
-[...1 lines deleted...]
-Як можна помітити, потрібні ІТ-системи існують щодо кожного з виокремлених природних ресурсів, однак не всі з них інтегровані з «ЕкоСистемою». У зв’язку з цим, заходу присвоєно статус «Виконано частково».</t>
+Постановою Кабінету Міністрів України від 30.05.2025 № 625 продовжено проведення експериментального проєкту з видачі лісорубного квитка в електронній формі до 1 червня 2027 року. 
+Так, на «ЕкоСистемі» доступна електронна послуга з видачі лісорубного квитка (розділ «е-Ліс» → «Адміністративні послуги»). Заява подається шляхом заповнення електронних форм. Після цього заява автоматично надсилається до територіального органу Держлісагентства або органу виконавчої влади з питань лісового господарства Автономної Республіки Крим залежно від того, де розташована лісова ділянка, на якій буде здійснюватися рубка. У разі відсутності підстав для відмови, уповноважений орган видає заявнику лісорубний квиток в електронній формі, який відображається на «ЕкоСистемі».
+Як вже було зазначено, лісорубний квиток зараз надається в електронній формі в рамках експериментального проєкту. Після його закінчення, якщо результати експерименту будуть оцінені позитивно, таку електронну послугу введуть на постійній основі.
+Як можна помітити, потрібні ІТ-системи існують щодо кожного з виокремлених природних ресурсів та інтегровані з «ЕкоСистемою». У зв’язку з цим, заходу присвоєно статус «Виконано».</t>
   </si>
   <si>
     <t>2.2.2.4.6</t>
   </si>
   <si>
     <t>Створення функції електронного звітування за усіма необхідними формами, надання обов’язкової інформації та повідомлень для суб’єктів господарювання</t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>через функціонал Єдиної екологічної платформи “ЕкоСистема” забезпечується подання електронної звітності</t>
   </si>
   <si>
-    <t>У зв’язку з ліквідацією у липні 2025 року Міндовкілля, яке визначалося головним виконавцем цього заходу, та покладенням його функцій на Мінекономіки, під час моніторингу стану виконання заходу у III та IV кварталах 2025 року враховуватимуться результати діяльності ліквідованого міністерства у попередніх звітних періодах.
+    <t>У зв’язку з ліквідацією у липні 2025 року Міндовкілля, яке визначалося головним виконавцем цього заходу, та покладенням його функцій на Мінекономіки, під час моніторингу стану виконання заходу враховуватимуться результати діяльності ліквідованого міністерства у попередніх звітних періодах.
 Для того, щоб визначити обсяг необхідних дій, які повинні вчинити виконавці цього заходу, потрібно подивитися системно на зміст цього заходу, показник його виконання, перелік виконавців цього заходу, а також на індикатори досягнення очікуваного стратегічного результату (їх також можна знайти в нашій системі за таким алгоритмом: «Головна» → «Результати моніторингу та оцінки ефективності виконання державної антикорупційної програми на 2023 – 2025 роки» → «2.2. Державне регулювання економіки» → «2.2.2. Вибіркове застосування обов’язкових правил для бізнесу, що супроводжується відповідними корупційними ризиками» → «2.2.2.4. Впроваджено інформаційно-аналітичну систему управління природними ресурсами, яка надає відкритий доступ до актуальної інформації про природні ресурси, містить функціонал надання електронних послуг, електронної звітності, простежуваності, екологічного моніторингу та інспектування, а також відкритий…» → «Інформація про ОСР»).
 Якщо поглянути на цей захід у такий спосіб, то можна зробити висновок, що для повного його виконання виконавцям потрібно запровадити в «ЕкоСистемі» функцію подання електронної звітності за усіма необхідними формами, а також надання обов’язкової інформації та повідомлень. При чому, мова йде про звітність, інформацію та повідомлення, які стосуються використання природних ресурсів, а саме надр, водних ресурсів та лісів.
 І. Надра (частково й підземні води). В частині подання надрокористувачами звітної та іншої обов’язкової інформації, яка безпосередньо пов’язана з використанням надр (а також підземних вод) важливими є такі види інформації:
 1. Річна звітність надрокористувачів. Йдеться про звітність, що пов’язана з державним обліком родовищ, запасів і проявів корисних копалин. Ця звітність подається за трьома формами:
 - форма звітності № 5-ГР (тверді горючі, металічні та неметалічні корисні копалини);
 - форма звітності № 6-ГР (нафта, природний газ, конденсат, етан, пропан, бутани, гелій);
 - форма звітності № 7-ГР (підземні води).
-Очікується, що електронний кабінет надрокористувача буде надавати можливість надрокористувачам подавати всі ці форми звітності в електронному вигляді. Наразі електронний кабінет надрокористувача передбачає можливість надання звітності лише за формами № 5-ГР (тверді горючі, металічні та неметалічні корисні копалини) та № 7-ГР (підземні води). Однак за повідомленням Держгеонадр, оскільки наказом Міндовкілля від 19.09.2024 №1169 «Про внесення змін до наказу Міністерства екології та природних ресурсів України від 14 березня 2016 року № 97», скасовано подання форми звітності 6-ГР у паперовому вигляді з 2026 року, у 2025 році виконувалась розробка функціоналу подання електронної форми 6-Гр. У разі залучення фінансування донорів планується переведення усього існуючого функціоналу Електронного кабінету надрокористувача на нові програмні рішення. 
+Очікується, що електронний кабінет надрокористувача буде надавати можливість надрокористувачам подавати всі ці форми звітності в електронному вигляді. Наразі електронний кабінет надрокористувача передбачає можливість надання звітності лише за формами № 5-ГР (тверді горючі, металічні та неметалічні корисні копалини) та № 7-ГР (підземні води). Однак за повідомленням Держгеонадр, оскільки наказом Міндовкілля від 19.09.2024 №1169 «Про внесення змін до наказу Міністерства екології та природних ресурсів України від 14 березня 2016 року № 97», скасовано подання форми звітності 6-ГР у паперовому вигляді з 2026 року, у 2025 році виконувалась розробка функціоналу подання електронної форми 6-Гр. 
+За повідомленням Держгеонадра у І кварталі 2026 року, робота над розробкою модуля форми звітності № 6-ГР (горючі рідкі, горючі газоподібні) (річна) «Звітний баланс запасів корисних копалин за 20 ___ рік» наразі реалізовувалася в Електронному кабінеті надрокористувача у 2025 році.
 2. Повідомлення надрокористувачами про створення, придбання, передачу, права власності на геологічну інформацію або надання права користування геологічною інформацією. Геологічна інформація поділяється на
 - первинну (якщо говорити спрощено, це первинні записи геологічних досліджень; до первинної геологічної інформації належать, в тому числі, самі зразки порід) та
 - вторинну (створюється за результатами обробки та аналізу первинної; це вже детальні звіти за результатами будь-яких геологічних досліджень).
 За законодавством надрокористувачі повинні повідомляти Держгеонадра про створення такої інформації та операції з передачі права власності на неї чи надання її в користування. На основі цієї інформації ведеться каталог відомостей про геологічну інформацію. Як видається, електронний кабінет надрокористувача надає можливість подання таких повідомлень онлайн в електронній формі.
 3. Передача власне самої геологічної інформації. В процесі моніторингу встановлено, що в надрокористувачів наявний обов’язок передачі державі на зберігання принаймні вторинної геологічної інформації. Вона передається державному науково-виробничому підприємству «Геоінформ України» в електронній формі на цифровому носії.
 Формально, обов’язок щодо передачі такої інформації підпадає під зміст цього заходу. Це означає, що Держгеонадра мало би для виконання цього заходу забезпечити, наприклад, електронний кабінет надрокористувача функцією подання онлайн всього цього обсягу інформації. Однак, виглядає сумнівною доречність та необхідність проведення таких робіт, зважаючи на те, що мова йде не просто про подання звітності, а про передачу великого за обсягом об’єму даних. З цих міркувань, наразі, передача на зберігання вторинної геологічної інформації не буде братися до уваги про моніторингу цього заходу.
 4. Подання паспортів артезіанських свердловин. Законодавством передбачено обов’язок надрокористувачів (які в цій частині виступають і в якості водокористувачів) щорічно подавати до Держгеонадр паспорти артезіанських свердловин для ведення їх обліку. Видається, що електронний кабінет надрокористувача передбачає подання такої інформації онлайн в електронній формі.
 5. Подання інформації про об’єм видобутих підземних вод. Облік видобування підземних вод з артезіанських свердловин може здійснюватися за допомогою спеціального обладнання, яке автоматично передає відомості про об’єм видобутих підземних вод у безперервному режимі до автоматизованої системи обліку видобутих підземних вод. В тому випадку, коли надрокористувач (в даному випадку він вже буде водокористувачем) не використовує таке спеціальне обладнання, він повинен самостійно подавати таку інформацію через автоматизовану систему обліку. Ця система, як видається, не є складовою електронного кабінету надрокористувача. Її також не було знайдено у відкритому доступі. За законодавством доступ до цієї системи надається Держгеонадрами за заявою особи. З цього можна зробити обґрунтований висновок, що ця система є закритою. Наразі необхідність робити цю систему публічно доступною і інтегрувати її з «ЕкоСистемою» є сумнівною.
 6. Подання інформації щодо нафтових та газових свердловин. Законодавством встановлено обов’язок власників або користувачів нафтових та газових свердловин подавати інформацію про них, як при їх первинній реєстрації, початку їх будівництва, так і при зміні показників, що їх характеризують. Як видається, електронний кабінет надрокористувача повинен передбачати функцію надання такої інформації онлайн. Однак наразі ця функція ще не активована.
 Як можна помітити, основна звітність та інша обов’язкова інформація в сфері використання надр подається, або буде подаватися через електронний кабінет надрокористувача. Цей кабінет інтегрований з «ЕкоСистемою».
 ІІ. Водні ресурси. В частині здійснення водокористування важливою є річна звітність водокористувачів. Ця звітність пов’язана з державним обліком водокористування. Так, законодавством передбачений обов’язок всіх водокористувачів щорічно подавати звіти за формою звітності № 2ТП-водгосп. Портал електронних послуг Держводагентства надає можливість водокористувачів подавати таку звітність онлайн через заповнення електронної форми.
-На «ЕкоСистемі» на вкладці «Адміністративні послуги» розділу «е-Вода», як видається, має міститися посилання для подання такої звітності. Однак, наразі воно не активне. Водночас скористатись відповідною електронною послугою можна після авторизації у е-Кабінеті «ЕкоСистеми».
-Мінекономіки також надано інформацію щодо функцій електронного звітування у сфері рибного господарства. Зазначено, що звітування в електронній формі передбачено при створенні компоненту Інформаційний портал у сфері рибальства, і буде реалізовано за умов наявності фінансування на розробку технічної документації та розробки програмного рішення.
+На «ЕкоСистемі» на вкладці «Адміністративні послуги» розділу «е-Вода», як видається, має міститися посилання для подання такої звітності. Скористатись відповідною електронною послугою можна після авторизації у е-Кабінеті «ЕкоСистеми».
 ІІІ. Лісові ресурси. В частині подання постійними лісокористувачами або власниками лісів звітної та іншої обов’язкової інформації, яка безпосередньо пов’язана з використанням лісів важливими є такі види інформації:
 1. Подання документації державного лісового кадастру. Держлісагентством ведеться державний лісовий кадастр, який є зведеною інформацією про ліси України. Кадастр повинен оновлюватися кожні п’ять років. Таке оновлення відбувається на основі первинного обліку лісів, який здійснюють самі постійні лісокористувачі та власники лісів. В рамках цього обліку усі постійні лісокористувачі та власники лісів складають та надсилають Держлісагентству документацію державного лісового кадастру за такими формами:
 - форма № 1 «Розподіл лісових ділянок за категоріями в межах категорій лісів»;
 - форма № 2 «Розподіл вкритих лісовою рослинністю лісових ділянок за панівними породами та групами віку»;
 - форма № 5 «Розподіл вкритих лісовою рослинністю лісових ділянок за 10-річними віковими періодами».
 Чинними Порядком ведення державного лісового кадастру та обліку лісів та Інструкцією про порядок ведення державного лісового кадастру і первинного обліку лісів не передбачено, щоб обмін інформацією між постійними лісокористувачами, власниками лісів та Держлісагентством здійснювався в електронній формі за допомогою електронних систем.
-Варто відмітити, що Держлісагентство зараз вживає заходів з оновлення нормативного регулювання в цій частині. Так, Держлісагентство розробило проект постанови Кабінету Міністрів України «Про внесення змін до Порядку ведення державного лісового кадастру та обліку лісів», який зараз проходить узгодження із заінтересованими органами влади.
+Варто відмітити, що Держлісагентство вживає заходів з оновлення нормативного регулювання в цій частині. Так, Держлісагентство розробило проект постанови Кабінету Міністрів України «Про внесення змін до Порядку ведення державного лісового кадастру та обліку лісів».
 2. Електронний облік деревини. Законодавством встановлено процедуру з електронного обліку деревини, за якою обліковується весь шлях деревини починаючи з рубки дерева. Деревина обліковується за такими формами:
 - специфікація приймання деревини від заготівлі;
 - щоденник приймання деревини від заготівлі;
 - щоденник приймання деревини від розкряжування довгомірних лісоматеріалів;
 - специфікація-накладна приймання деревини після зміни якості;
 - специфікація-накладна на відправлення деревини залізничним транспортом;
 - товарно-транспортна накладна (ліс).
 Електронний облік здійснюється за допомогою спеціальних кишенькових персональних комп’ютерів, які підключені до єдиної державної системи електронного обліку деревини. За допомогою даних з цієї системи Держлісагентство здійснює моніторинг внутрішнього споживання вітчизняної деревини. Цю систему можна знайти у відкритому доступі і вона повинна бути доступною для громадськості. Однак, на жаль, перевірити той функціонал системи, який існує для громадського контролю під час моніторингу перевірити не вдалося.
 Наразі електронна система обліку деревини не інтегрована з «ЕкоСистемою».
-Варто також згадати й про те, що наразі Держлісагентство працює над розробкою нової версії системи електронного обліку деревини. Необхідність її оновлення викликана тим, що та версія, яка діє наразі є застарілою та не здатна перекрити абсолютно всі можливі зловживання на ринку деревини. Для оновлення системи Держлісагентство вже залучило міжнародне фінансування. Роботи вже розпочалися – готується бізнес-аналітика та виписується технічне завдання для майбутнього тендеру. Очікується, що в результаті проведення робіт система стане більш захищеною, сучасною та з новим функціоналом – для поширення її роботи на деревообробників.
+Варто також згадати й про те, що у вересні 2024 року Держлісагентство повідомляло про роботу над розробкою нової версії системи електронного обліку деревини. Необхідність її оновлення викликана тим, що та версія, яка діє наразі є застарілою та не здатна перекрити абсолютно всі можливі зловживання на ринку деревини. Для оновлення системи Держлісагентство залучило міжнародне фінансування. Очікується, що в результаті проведення робіт система стане більш захищеною, сучасною та з новим функціоналом – для поширення її роботи на деревообробників.
 Початкова редакція Державної антикорупційної програми визначала строком завершення виконання цього заходу вересень 2023 року. У зв'язку з цим у листопаді 2023 року при проведенні моніторингу за третій квартал 2023 року цьому заходу був присвоєний статус "Виконано частково". Однак, постановою Кабінету Міністрів України від 18.10.2024 р. № 1194 до Державної антикорупційної програми були внесені зміни, відповідно до яких, зокрема, строк завершення виконання цього заходу був продовжений до грудня 2024 року. У зв'язку з цим, статус виконання цього заходу в грудні 2024 був змінений на "Виконується".
 Під час проведення моніторингу за четвертий квартал 2024, оскільки лише частина звітності у сфері використання надр та лісових ресурсів, а а також водних ресурсів може бути подана в електронний формі через «ЕкоСистему», заходу знову було присвоєно статус «Виконано частково».
-Дані, отримані протягом моніторингів у першому-четвертому кварталах 2025 року, свідчать про частковість досягнення показника виконання, тому статус заходу залишається «Виконано частково».</t>
+Дані, отримані протягом моніторингів у першому-четвертому кварталах 2025 року, а також у І кварталі 2026 року, свідчать про частковість досягнення показника виконання, тому статус заходу залишається «Виконано частково».</t>
   </si>
   <si>
     <t>2.2.2.4.7</t>
   </si>
   <si>
     <t>Створення функції обліку та простежуваності природних ресурсів</t>
   </si>
   <si>
     <t>на Єдиній екологічній платформі “ЕкоСистема” запроваджені системи простежуваності походження та реалізації продукції лісівництва, корисних копалин та відстеження руху водних ресурсів</t>
   </si>
   <si>
     <t>Якщо подивитися на зміст заходу та показник його виконання системно, можна зрозуміти, що для виконання цього заходу виконавці повинні запровадити в «ЕкоСистемі» функції ведення обліку та забезпечення простежуваності таких природних ресурсів, як продукції лісового господарства (деревини), корисних копалин та водних ресурсів. Такі електронні системи мали б надавати підприємцям можливість вести облік шляху такого ресурсу, від його видобутку до реалізації.
-Щодо обліку та простежуваності деревини, в Україні вже створена та функціонує система електронного обліку деревини. Облік деревини розпочинається від моменту проведення рубки. В той же день деревина маркується за допомогою спеціальної бирки та обліковується за встановленою формою. Ці бирки пронумеровані, просканувавши їх можна через єдину державну систему електронного обліку деревини отримати інформацію про характеристики цієї деревини та місце, де вона була заготовлена.
+1. Щодо обліку та простежуваності деревини, в Україні вже створена та функціонує система електронного обліку деревини. Облік деревини розпочинається від моменту проведення рубки. В той же день деревина маркується за допомогою спеціальної бирки та обліковується за встановленою формою. Ці бирки пронумеровані, просканувавши їх, можна через єдину державну систему електронного обліку деревини отримати інформацію про характеристики цієї деревини та місце, де вона була заготовлена.
 Система обліку деревини охоплює такі етапи як:
 - приймання деревини від заготівлі (тобто після рубки);
 - розкряжування заготовлених довгомірних лісоматеріалів (йдеться про поперечне розрізання стовбура дерева);
 - вивезення деревини із місць заготівлі на склади лісокористувача;
 - відвантаження деревини залізничним транспортом;
 - реалізація деревини.
 Окрім того, Держлісагентство в рамках проведення експериментального проєкту забезпечує надання лісорубного квитка та сертифіката про походження лісоматеріалів та виготовлених з них пиломатеріалів. Перший документ є дозволом на проведення рубки, а другий – документом, необхідним для експорту деревини за кордон. Держлісагентство веде також і облік цих документів, інформація якого є відкритою.
 Таким чином, за допомогою електронного обліку деревини, а також електронних лісорубних квитків та сертифікатів про походження лісоматеріалів та виготовлених з них пиломатеріалів, можна простежити шлях деревини від здійснення рубки до її реалізації, в тому числі за кордон.
 Послуги з надання електронних лісорубних квитків та сертифікатів про походження лісоматеріалів та виготовлених з них пиломатеріалів, а також переліки таких виданих документів доступні на «ЕкоСистемі» (розділ «е-Ліс»). Що ж до електронної системи обліку деревини, то наразі вона не інтегрована з «ЕкоСистемою».
 Варто зауважити, що наразі Держлісагентство працює над розробкою нової версії системи електронного обліку деревини. Необхідність її оновлення викликана тим, що та версія, яка діє наразі є застарілою та не здатна перекрити абсолютно всі можливі зловживання на ринку деревини. Для оновлення системи Держлісагентство вже залучило міжнародне фінансування. Роботи вже розпочалися – готується бізнес-аналітика та виписується технічне завдання для майбутнього тендеру. Очікується, що в результаті проведення робіт система стане більш захищеною, сучасною та з новим функціоналом – для поширення її роботи на деревообробників.
 Крім того, як повідомляє Держлісагентство, агентство розпочало роботу над проєктом з впровадження системи GPS-моніторингу лісовозів. Ця система призначена для відслідковування руху лісовозів в режимі онлайн, що дозволить контролювати законність заготівлі та транспортування деревини. Передбачається, що ця система дозволить відслідковувати місця, час стоянки, витрати палива автотранспорту тощо. У листопаді 2024 року Держлісагентство провело робочу зустріч з представниками Офісу ефективного регулювання BRDO у рамках роботи із Проєктом «Підтримка цифрової трансформації»(DTA), під час якої була напрацьована дорожня карта з впровадження таких GPS-трекерів та розробки відповідного програмного забезпечення.
-Наразі відсутні відомості про вже створені та впроваджені системи первинного обліку, простежуваності походження та реалізації корисних копалин. За повідомленням Держводагентства, на Єдиній екологічній платформі «ЕкоСистема» розробляється оновлена версія адміністративної послуги для реалізації створення функцій обліку простежуваності водних ресурсів. відстеження руху водних ресурсів.
+2. Корисні копалини.
+У Кабінеті надрокористувача забезпечено надання інформації та повідомлень для суб’єктів господарювання щодо обліку видобутку твердих корисних копалин та підземних вод. 
+За повідомленням Держгеонадра, розпочато розроблення функціоналу з автоматизації вводу протоколів Державної комісії по запасах корисних копалин в бази даних для автоматизації процесу ведення державних балансів запасів корисних копалин. 
+Після надходження рекомендацій від Державної комісії України по запасах корисних копалин щодо приведення запасів та ресурсів об’єктів, що обліковуються в Державному балансі запасів корисних копалин України та розробляються на підставі спеціальних дозволів на користування надрами, у відповідність до вимог Класифікації запасів і ресурсів корисних копалин державного фонду надр, затвердженої постановою Кабінету Міністрів України від 05.05.1997 № 432 (зі змінами) роботи будуть продовжені в межах кошторисних призначень.
+Таким чином, на Єдиній екологічній платформі “ЕкоСистема” (через Кабінет надрокористувача) запроваджено лише функцію надання інформації та повідомлень для суб’єктів господарювання щодо обліку видобутку твердих корисних копалин та підземних вод. Водночас наразі відсутні відомості про вже створені та впроваджені системи простежуваності походження та реалізації корисних копалин. 
+3. Водні ресурси.
+За повідомленням Держводагентства у І кварталі 2026, на Єдиній екологічній платформі «ЕкоСистема» розробляється оновлена версія адміністративної послуги для реалізації створення функцій обліку простежуваності водних ресурсів. 
 Початкова редакція Державної антикорупційної програми визначала строком завершення виконання цього заходу вересень 2023 року. У зв'язку з цим у листопаді 2023 року при проведенні моніторингу за третій квартал 2023 року цьому заходу був присвоєний статус "Виконано частково". Однак, постановою Кабінету Міністрів України від 18.10.2024 р. № 1194 до Державної антикорупційної програми були внесені зміни, відповідно до яких, зокрема, строк завершення виконання цього заходу був продовжений до грудня 2024 року. У зв'язку з цим, статус виконання цього заходу в грудні 2024 був змінений на "Виконується".
-Під час проведення моніторингу за четвертий квартал 2024, оскільки програмне забезпечення, створення якого передбачене цим заходом, впроваджено лише щодо деревини, і воно ще потребує вдосконалення, заходу знову присвоєно статус «Виконано частково». 
-Дані, отримані протягом моніторингів у першому-четвертому кварталах 2025 року, свідчать про частковість досягнення показника виконання, тому статус заходу залишається «Виконано частково».</t>
+Під час проведення моніторингу за четвертий квартал 2024, оскільки програмне забезпечення, створення якого передбачене цим заходом, впроваджено лише щодо деревини, і воно не є інтегрованим з "ЕкоСистемою" та ще потребує вдосконалення, заходу знову присвоєно статус «Виконано частково». 
+Дані, отримані протягом моніторингів у першому-четвертому кварталах 2025 року, а також у І кварталі 2026 року свідчать про частковість досягнення показника виконання, тому статус заходу залишається «Виконано частково».</t>
   </si>
   <si>
     <t>2.2.2.4.8</t>
   </si>
   <si>
     <t>Запровадження компонентів Єдиної державної електронної системи управління галуззю рибного господарства, у яких будуть подаватися заяви про отримання документів дозвільного характеру, здійснюватися погодження, видаватися документи дозвільного характеру, реалізовуватиметься функція електронного звітування</t>
   </si>
   <si>
     <t>01.05.2024</t>
   </si>
   <si>
     <t>створено відповідний функціонал компонентів (модулів) у Єдиній державній електронній системі управління галуззю рибного господарства</t>
   </si>
   <si>
     <t>Єдина державна електронна система управління галуззю рибного господарства («еРиба») є важливим елементом процедури укладення договорів на право на промисловий вилов риби та отримання відповідних спеціальних дозволів.
 Функціонал системи «еРиба» надає можливість, в тому числі подання заяви про отримання документів дозвільного характеру, її погодження та видання таких документи. Цей функціонал системи реалізується через її компонент під назвою Е-Дозвіл, який був запущений 5 липня 2024 року.
 Також, статтею 27-2 Закону України «Про рибне господарство, промислове рибальство та охорону водних біоресурсів» передбачено, що система «еРиба» має також містити інформацію про звітність у сфері рибного господарства.
 Порядок здійснення спеціального використання водних біоресурсів, затверджений постановою Кабінету Міністрів України від 22 грудня 2023 р. № 1347, в оригінальній редакції передбачав розділ «Звіт про обсяги добування (вилову) водних біоресурсів», відповідно до якого користувачі водних біоресурсів під час здійснення промислового рибальства щомісяця до 1 числа (починаючи з 1 січня), а в разі досягнення 90 відсотків обсягу ліміту - щодня подавали особисто, надсилали поштовим відправленням або на офіційну електронну адресу територіальному органу Держрибагентства, в районі діяльності якого здійснюється спеціальне використання водних біоресурсів для промислового рибальства, звіти про обсяги добування (вилову) водних біоресурсів за кожним укладеним договором на право здійснення промислу. 
 Однак цей розділ був виключений на підставі постанови Кабінету Міністрів України від 28.06.2024 № 765. Цією ж постановою журнали обліку вилучених водних біоресурсів та прийнятих водних біоресурсів в паперовій формі було замінено журналом обліку рибогосподарської діяльності – компонентом «еРиби», що забезпечує ведення обліку рибогосподарської діяльності та оформлення квитанції обліку добутих (виловлених) водних біоресурсів (Е-Журнал). В рамках цього компоненту суб'єкти господарювання, що здійснюють промисловий вилов водних біоресурсів, звітують про всі промислові операції, які здійснюють в процесі своєї діяльності, в тому числі дії з риболовним судном та знаряддями лову, та облік добутих (виловлених) водних біоресурсів. Е-журнал був запущений 5 липня 2024 року.
 Інформація, зокрема про обсяги добування (вилову) водних ресурсів, вноситься суб’єктами господарювання в Е-Журнал в режимі реального часу. Тобто, завдяки впровадженню Е-Журналу Держрибагентство отримує дані, що раніше за загальним правилом надходили щомісячно, у значно актуальнішому стані. Таким чином, звіт про обсяги добування (вилову) водних біоресурсів, який передбачався оригінальною редакцією постанови Кабінету Міністрів України від 22 грудня 2023 року №1347, втратив свою актуальність та наразі суб’єктами господарювання не подається. 
 Отже, можна вважати, що у функціональному компоненті «еРиби» - Е-Журналі - реалізовується функція електронного звітування для суб’єктів рибного господарства, що здійснюють спеціальне використання водних біоресурсів.
 З огляду на це, усі компоненти Єдиної державної електронної системи управління галуззю рибного господарства, передбачені заходом, є запровадженими. Заходу присвоєно статус «виконано».</t>
   </si>
 </sst>
 </file>
@@ -1239,51 +1261,51 @@
       <c r="H9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I9" s="2" t="s">
         <v>59</v>
       </c>
       <c r="J9" s="2" t="s">
         <v>36</v>
       </c>
       <c r="K9" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L9" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M9" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N9" s="2" t="s">
         <v>60</v>
       </c>
       <c r="O9" s="2" t="s">
         <v>61</v>
       </c>
       <c r="P9" s="2" t="s">
-        <v>31</v>
+        <v>51</v>
       </c>
       <c r="Q9" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="10" spans="1:17">
       <c r="A10" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>62</v>
       </c>
       <c r="G10" s="2" t="s">