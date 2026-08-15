--- v1 (2026-06-24)
+++ v2 (2026-08-15)
@@ -111,162 +111,163 @@
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>31.07.2025</t>
   </si>
   <si>
     <t>Державне агентство лісових ресурсів України</t>
   </si>
   <si>
     <t>державний бюджет та/або кошти міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік та/або у межах коштів міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>національна інвентаризація лісів проведена</t>
   </si>
   <si>
     <t>Національна інвентаризація лісів здійснюється ВО "Укрдержліспроект" відповідно до постанови Кабінету Міністрів України від 21.04.2021 № 392 «Про затвердження Порядку проведення національної інвентаризації лісів та внесення зміни у додаток до Положення про набори даних, які підлягають оприлюдненню у формі відкритих даних». Роботи розпочаті у 2021 році.
 За даними, наданими Міндовкілля, у 2023 році обстежено 2930 лісових інвентаризаційних ділянки по всій території України, окрім Чернігівської, Сумської областей та областей, де ведуться бойові дії, а також окупованих територій.
 За інформацією, наданою Міндовкілля, станом на ІІІ квартал 2024 року за 2024 рік обстежено 560 із 720 запланованих лісових інвентаризаційних ділянок по всій території України, окрім Чернігівської, Сумської областей та областей де ведуться бойові дії, і окупованих територій. 
 За інформацією, наданою Держлісагентсвом, у звя'зку із воєнним станом постановою Кабінету Міністрів України від 25 квітня 2023 р. № 388 внесено Зміни до Порядку проведення національної інвентаризації лісів, згідно з якими установлено, що на період дії правового режиму воєнного стану та протягом двох років з дня його припинення або скасування, дія пункту 5 Порядку не поширюється на вимоги щодо встановлення шестирічного циклу на проведення національної інвентаризації лісів. 
 За повідомленням Держлісагентсва у ІІІ та IV кварталі 2025 року,  продовжуються роботи зі збору даних. Водночас повідомляється, що у зв'язку з військовою агресією рф проти України значна частина лісів є тимчасово недоступною - на ній неможливо зібрати польову інформацію про ліси. Тому перший цикл національної інвентаризації лісів не завершений.
-У І кварталі 2026 року Національне агентство не отримувало інформації від головного виконавця щодо стану виконання цього заходу.
+У І та ІІ кварталах 2026 року Національне агентство не отримувало інформації від головного виконавця щодо стану виконання цього заходу.
 З огляду на зазначене, заходу присвоєно статус "виконано частково".</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.2.2.4.2</t>
   </si>
   <si>
     <t>Відцифрування інформації про природні ресурси (геологічної інформації, інформації про водні та лісові ресурси) та наявні зрошувальні системи, гідротехнічні споруди, насосні станції</t>
   </si>
   <si>
     <t>29.02.2024</t>
   </si>
   <si>
     <t>Міністерство економіки, довкілля та сільського господарства України</t>
   </si>
   <si>
     <t>Державна служба геології та надр України,
 Державне агентство водних ресурсів України,
 Державне агентство лісових ресурсів України</t>
   </si>
   <si>
     <t>інформація про природні ресурси відцифрована</t>
   </si>
   <si>
     <t>У зв’язку з ліквідацією у липні 2025 року Міндовкілля, який визначався головним виконавцем цього заходу, та покладенням його функцій на Мінекономіки, під час моніторингу стану виконання заходу враховуватимуться результати діяльності ліквідованого міністерства у попередніх звітних періодах.
 Для повного виконання заходу необхідно відцифрувати:
 - геологічну інформацію;
 - інформацію про водні ресурси;
 - інформацію про лісові ресурси;
 - інформацію про наявні зрошувальні системи, гідротехнічні споруди, насосні станції.
 1. Геологічна інформація. 
 В рамках договору, укладеного між Європейським банком реконструкції та розвитку та ДНВП «Геоінформ Україна» від 20.07.2023 р. №2023.008675/15440/124786, «Україна: Реформування та розвиток ринку критичної сировини: Модернізація управління геоданими - Початковий процес оцифрування документів - Фаза 1». 
 Пілотний етап був успішно завершений у лютому 2024 року. У результаті було відскановано геологічні звіти щодо 125 родовищ, у тому числі 44 які входять до переліку критичних для ЄС, які будуть запропоновані інвесторам через конкурси та електронні аукціони. 
 Під час пілотної фази Проєкту було повністю зібрано та оброблено майже 6000 геологічних документів (4066 -родовища або прояви, які, як очікується, містять корисні копалини які входять до переліку критичних для ЄС). 
 На основі досягнень пілотного проекту ДНВП "Геоінформ України" та ЄБРР підписали контракт від 12 червня 2025 р. №2025.013503/15440/150352 – "Україна: Реформа та розвиток критично важливих сировинних галузей: Модернізація управління геоданими, Фаза 2 - Завдання 3b та 3c - Оцифрування документів і карт та розробка порталу - Місцева зовнішня підтримка та консультування". 
 За три місяці проєкту відскановано 5045 книг звітів, в т.ч. за І місяць – 1141, ІІ – 1964, ІІІ -1940. 
 За повідомленням Держгеонадра, на основі досягнень пілотного проекту ДНВП "Геоінформ України" та ЄБРР підписали контракт від 12 червня 2025 р. №2025.013503/15440/150352 – "Україна: Реформа та розвиток критично важливих сировинних галузей: Модернізація управління геоданими, Фаза 2 - Завдання 3b та 3c - Оцифрування документів і карт та розробка порталу - Місцева зовнішня підтримка та консультування". За три місяці проєкту відскановано 5045 книг звітів, в т.ч. за І місяць – 1141, ІІ – 1964, ІІІ -1940. Наразі реалізовано проектування та розробку веб-додатку, який підтримує обробку та управління проектними даними. Додаток надає структурований інтерфейс для введення, перевірки та аналізу даних.
-Оцифровані дані мали би розміщуватися на Державному геологічному порталі, водночас Водночас під час проведення моніторингу виконання заходу у І кварталі 2026 року встановлено, що на порталі такі дані були відсутні.
+Оцифровані дані мали би розміщуватися на Державному геологічному порталі, водночас Водночас під час проведення моніторингу виконання заходу у ІІ кварталі 2026 року встановлено, що на порталі такі дані були відсутні.
 Втім, ще одним результатом здійснення робіт з відцифрування інформації є Інвестиційний атлас надрокористувача. Це електронний сервіс, доступний на вебсайті Держгеонадр, що являє собою переліки ділянок надр, які суб’єкт господарювання може отримати в користування. Інвестиційний атлас поділений на декілька розділів, для прикладу, «Металічні корисні копалини», «Неметалічні корисні копалини», «Горючі тверді корисні копалини» та інші. За кожним розділом можна знайти таблицю, в якій зазначені:
 - ділянки надр;
 - корисні копалини, які є на цих ділянках;
 - площа цих ділянок та їх місцерозташування;
 - інформація про те, право користування якого виду можна отримати на ці ділянки;
 - дані про те, чи були вже ці ділянки отримані кимось в користування, чи ні.
 На відміну від Державного геологічного порталу, дані Інвестиційного атласу надрокористувача є публічно доступними, окрім розділу «Мінерали майбутнього».
 Також, згідно постанови Кабінету Міністрів України від 11 липня 2023р. № 703, внесено зміни до Порядку державного обліку артезіанських свердловин, облаштування їх засобами вимірювання об’єму видобутих підземних вод. якими зокрема перебачено:
 -визначення єдиного порядку подання даних до Державного реєстру артезіанських свердловин, а саме через електронний кабінет надрокористувача, доступ до якого здійснюється через Державний геологічний вебпортал;
 - скасування необхідності подання копій паспортів у паперовому вигляді;
 - цифровізація обліку артезіанських свердловин. 
 У 2024 році оцифровано ділянки родовищ (ІІ пояс зони санітарної охорони) Вінницької області. У 2025 році продовжувалися роботи по оцифруванню ділянок інших регіонів. Зазначені роботи необхідні для Планів управління річковими басейнами, як частини вимог для вступу до ЄС. У попередні періоди складена інтерактивна карта масивів підземних вод та оприлюднена на Державному геологічному порталі (web-застосунок «Масиви підземних вод України»). 
-На жаль, під час моніторингу виконання заходу не вдалося виявити окремий web-застосунок «Масиви підземних вод України» або активне посилання на нього на Державному геологічному порталі.
+На жаль, під час моніторингу виконання заходу у ІІ кварталі 2026 не вдалося виявити окремий web-застосунок «Масиви підземних вод України» або активне посилання на нього на Державному геологічному порталі.
 2. Інформація про водні ресурси.
 За повідомленням Держводагентства у IV кварталі 2025 року, інформація щодо водних об'єктів у векторному вигляді (цифровому форматі) відображається на геопорталі "Водні ресурси України".
 Варто зазначити, що на вебсайті Держводагентства розміщене посилання на геопортал та зазначено, що він представлений у тестовому режимі. Однак при переході за розміщеним посиланням не вдається отримати доступ до сайту.
 Також на вебсайті Держагентства розміщено посилання на портал відкритих даних для завантаження чи підключення даних відповідних шарів геопорталу. За даними Єдиного державного веб-порталу відкритих даних, останнє оновлення цього набору даних відбулось у 2024 році.
 3. Інформація про ліси
-За повідомленням Мінекономіки щодо виконання заходу у І кварталі 2026 року за кошти виділених ФАО, розробляється технічне завдання на створення державного лісового кадастру, який включатиме геопросторові дані, метадані та сервіси, оприлюднення, інша діяльність з якими та доступ до яких здійснюються у мережі Інтернет згідно із Законом України «Про національну інфраструктуру геопросторових даних».
-Тендер на виконання зазначеного технічного завдання виграв науково-дослідний інститут геодезії і картографії.
+За повідомленням Мінекономіки щодо виконання заходу у ІІ кварталі 2026 року за кошти виділених Федеральним міністерством продовольства, сільського господарства та регіональної ідентичності Німеччини, розроблено технічне завдання, що здійснювалося у рамках проекту ФАО на створення державного лісового кадастру, який включатиме геопросторові дані, метадані та сервіси, оприлюднення, інша діяльність з якими та доступ до яких здійснюються у мережі Інтернет згідно із Законом України «Про національну інфраструктуру геопросторових даних».
+У попередніх звітних періодах Мінекономіки повідомлялось, про те, що тендер на виконання зазначеного технічного завдання виграв науково-дослідний інститут геодезії і картографії.
 Виконання технічного завдання буде містити розділ з пропозиціями «Про внесення змін до Порядку ведення державного лісового кадастру та обліку лісів».
 Держлісагентство розробляється проєкт постанови Кабінету Міністрів України «Про внесення змін до Порядку ведення державного лісового кадастру та обліку лісів» відповідно до Плану діяльності Держлісагентства з підготовки проєктів регуляторних актів на 2026 рік, затвердженого наказом Держлісагентства від 09.12.2025 № 320.
 Крім того, варто взяти до уваги ще й таку інформацію. За повідомленням Міндовкілля, 17 грудня 2024 р. Міністр захисту довкілля та природних ресурсів України Світлана Гринчук з директоркою місії Агентства США з міжнародного розвитку USAID в Україні Джулі Коенен підписали Меморандум про співробітництво між Міністерством захисту довкілля та природних ресурсів України та проєктом «Сприяння доброчесності у публічному секторі» (Pro-Integrity), що працює в Україні в межах договору з Агентством США з міжнародного розвитку (USAID). В рамках цього Меморандуму планувалось створення аналітичної платформи «ГІС - Державна система моніторингу довкілля 1.0 (Є-довкілля)». Функціонал цієї платформи охопив би побудову віртуальних кімнат даних та впровадження аукціонів з продажу спеціальних дозволів на користування природними ресурсами України.
-Після припинення співпраці місії Агентства США з міжнародного розвитку USAID в Україні, Міндовкілля звернулось за допомогою до міжнародних партнерів, з приводу фінансування даного проєкту. Станом на IV квартал 2025 року відсутня інформація про прогрес реалізації цього проєкту.
+Після припинення співпраці місії Агентства США з міжнародного розвитку USAID в Україні, Міндовкілля звернулось за допомогою до міжнародних партнерів, з приводу фінансування даного проєкту. Станом на ІІ квартал 2026 року відсутня інформація про прогрес реалізації цього проєкту.
 4. Інформація про наявні зрошувальні системи, гідротехнічні споруди, насосні станції.
-За повідомленням Держрибагентства у IV кварталі 2025, інформацію про наявні зрошувальні системи, гідротехнічні споруди, насосні станції відцифровано за допомогою донорів. Програмне забезпечення для роботи з інформацією наразі відсутнє. Також, інформація знаходиться у розпорядженні Держгеокадастру. Оновлень в частині інформації про наявні зрошувальні системи, гідротехнічні споруди, насосні станції за І квартал 2026 року виконавцями не надано.
+За повідомленням Держрибагентства у IV кварталі 2025, інформацію про наявні зрошувальні системи, гідротехнічні споруди, насосні станції відцифровано за допомогою донорів. Програмне забезпечення для роботи з інформацією наразі відсутнє. Також, інформація знаходиться у розпорядженні Держгеокадастру. Оновлень в частині інформації про наявні зрошувальні системи, гідротехнічні споруди, насосні станції за І та ІІ квартал 2026 року виконавцями не надано.
 Як можна помітити, наразі ще тривають роботи з відцифрування геологічної інформації та інформації про водні ресурси, а в частині інформації про ліси ще потрібно привести підзаконне регулювання у відповідність із законом. З огляду на те, що роботи, потрібні для виконання заходу, незавершені до кінця, але частково вже виконані, заходу присвоєно статус «Виконано частково».</t>
   </si>
   <si>
     <t>2.2.2.4.3</t>
   </si>
   <si>
     <t>Створення інтерактивних віртуальних кімнат даних за всіма об’єктами, які можна отримати у користування</t>
   </si>
   <si>
     <t>30.09.2023</t>
   </si>
   <si>
     <t>інтерактивні віртуальні кімнати даних створені</t>
   </si>
   <si>
     <t>У зв’язку з ліквідацією у липні 2025 року Міндовкілля, який визначався головним виконавцем  цього заходу, та покладенням його функцій на Мінекономіки, під час моніторингу стану виконання заходу враховуватимуться результати діяльності ліквідованого міністерства у попередніх звітних періодах.
 Цей захід покликаний логічно продовжити попередній захід з відцифрування інформації про природні ресурси. Після того, як усі потрібні дані були б відцифровані відповідальні виконавці повинні були б на їх основі створити згадані вже у цьому заходу віртуальні кімнати даних.
 З огляду на це, для того, щоб захід вважався виконаним в тій частині, яка належить до компетенції Мінекономіки та підпорядкованим йому Держгеонадрам, Держводагентству та Держлісагентству потрібно створити інтерактивні віртуальні кімнати даних, які містили б відцифровану інформацію про такі об’єкти як надра, водні об’єкти та ліси.
 1.	Інтерактивні віртуальні кімнати даних з інформацією про надра. 
 Держгеонадра розробили та ввели в експлуатацію Державний геологічний вебпортал, на якому за інформацією, наданою Дергеонадра, запущено Інтерактивну карту користування надрами. 
 Водночас під час моніторингу стану виконання заходу на Державному геологічному порталі не вдалось знайти посилання на згадану Інтерактивну карту.
 Втім, на вебсайті Держгеонадр розміщений також Інвестиційний атлас надрокористувача. Це електронний сервіс, що являє собою переліки ділянок надр, які суб’єкт господарювання може отримати в користування. Інвестиційний атлас поділений на декілька розділів, для прикладу, «Металічні корисні копалини», «Неметалічні корисні копалини», «Горючі тверді корисні копалини» та інші. За кожним розділом можна знайти таблицю, в якій зазначені:
 - ділянки надр;
 - корисні копалини, які є на цих ділянках;
 - площа цих ділянок та їх місцерозташування;
 - інформація про те, право користування якого виду можна отримати на ці ділянки;
 - дані про те, чи були вже ці ділянки отримані кимось в користування, чи ні.
 На відміну від Державного геологічного вебпорталу, дані Інвестиційного атласу надрокористувача є публічно доступними навіть під час воєнного стану, окрім розділу «Мінерали майбутнього».
 Держгеонадра працюють над оцифруванням геологічної інформації. Так, 16 листопада 2022 року Держгеонадра уклали Меморандум з Європейським банком реконструкції та розвитку (ЄБРР) про технічну допомогу. В рамках реалізації цього проєкту заплановано відсканувати не менше 60 000 книг геологічних звітів і графічних додатків, розмістити ці матеріали на інтерактивних картах та перекласти метадані англійською мовою. В результаті проведення цих робіт Державний геологічний вебпортал наповнюється даними про геологічні дослідження які проводилися на тих чи інших родовищах. Цей проєкт розрахований на три роки, тобто він мав би тривати до завершення 2025 року.
 Однак, варто зауважити, що, за повідомленнями Міндовкілля у І кварталі 2025 року, частково зазначений вище проєкт з оцифрування геологічної інформації фінансувався Агентством США з міжнародного розвитку (USAID). У зв’язку з тими обставинами, які склалися навколо міжнародної технічної допомоги Україні від США, фінансування проєкту в цій частині призупинено.
 2. Інтерактивні віртуальні кімнати даних з інформацією про водні ресурси. 
 На вебсайті Держводагентства розміщене посилання на геопортал «Державний водний кадастр. Облік поверхневих водних об’єктів». На геопорталі містилася інтерактивна карта з відцифрованою інформацією про поверхневі водні об’єкти. 
 Варто зазначити, що на вебсайті Держводагентства розміщене посилання на геопортал та зазначено, що він представлений у тестовому режимі. Однак при переході за розміщеним посиланням, на жаль, не вдається отримати доступ до сайту.
 Також, як повідомляє Держгеонадра, служба розпочала оцифрування зон санітарної охорони (ЗСО) підземних джерел водопостачання. З цією метою було проаналізовано наявну геологічну інформацію в цілому по країні та створено набори даних наявних обʼєктів у Вінницькій області. Геопросторові дані включають два шари: водопункти на ділянках родовищ підземних вод та контури зон санітарної охорони.
 У IV кварталі 2025 року Мінекономіки також надало інформацію про те, що Система державного обліку рибогосподарських водних об’єктів (їх частин) (компонент системи "еРибальство") передбачає функціонал щодо оприлюднення інформації щодо переліку водних об’єктів, які можливо взяти в оренду. Розробка цього компоненту розпочнеться найближчим часом. Станом на І квартал, за повідомленням органу, розпочато тестування відповідного компоненту.
-2.	Інтерактивні віртуальні кімнати даних з інформацією про ліси. 
+3.	Інтерактивні віртуальні кімнати даних з інформацією про ліси. 
 За повідомленням Держлісагентства щодо виконання заходу у І кварталі 2026 року за кошти виділених ФАО, розробляється технічне завдання на створення державного лісового кадастру, який включатиме геопросторові дані, метадані та сервіси, оприлюднення, інша діяльність з якими та доступ до яких здійснюються у мережі Інтернет згідно із Законом України «Про національну інфраструктуру геопросторових даних».
 Тендер на виконання зазначеного технічного завдання виграв науково-дослідний інститут геодезії і картографії.
 Виконання технічного завдання буде містити розділ з пропозиціями «Про внесення змін до Порядку ведення державного лісового кадастру та обліку лісів».
-Держлісагентство розробляється проєкт постанови Кабінету Міністрів України «Про внесення змін до Порядку ведення державного лісового кадастру та обліку лісів» відповідно до Плану діяльності Держлісагентства з підготовки проєктів регуляторних актів на 2026 рік, затвердженого наказом Держлісагентства від 09.12.2025 № 320.
+Держлісагентство розробляється проєкт постанови Кабінету Міністрів України «Про внесення змін до Порядку ведення державного лісового кадастру та обліку лісів» відповідно до Плану діяльності Держлісагентства з підготовки проєктів регуляторних актів на 2026 рік, затвердженого наказом Держлісагентства від 09.12.2025 № 320. 
+У ІІ кварталі 2026 року Дерлісагентством надано аналогічну інформацію щодо прогресу зазначених заходів (в межах звітування за п.2.2.2.4.2 ДАП).
 Крім того, варто взяти до уваги ще й таку інформацію. За повідомленням Міндовкілля, 17 грудня 2024 р. Міністр захисту довкілля та природних ресурсів України Світлана Гринчук з директоркою місії Агентства США з міжнародного розвитку USAID в Україні Джулі Коенен підписали Меморандум про співробітництво між Міністерством захисту довкілля та природних ресурсів України та проєктом «Сприяння доброчесності у публічному секторі» (Pro-Integrity), що працює в Україні в межах договору з Агентством США з міжнародного розвитку (USAID). В рамках цього Меморандуму планувалось створення аналітичної платформи «ГІС - Державна система моніторингу довкілля 1.0 (Є-довкілля)». Функціонал цієї платформи охопив би побудову віртуальних кімнат даних та впровадження аукціонів з продажу спеціальних дозволів на користування природними ресурсами України.
-Після припинення співпраці місії Агентства США з міжнародного розвитку USAID в Україні, Міндовкілля звернулось за допомогою до міжнародних партнерів, з приводу фінансування даного проєкту. Станом на І квартал 2026 року відсутня інформація про прогрес реалізації цього проєкту.
+Після припинення співпраці місії Агентства США з міжнародного розвитку USAID в Україні, Міндовкілля звернулось за допомогою до міжнародних партнерів, з приводу фінансування даного проєкту. Станом на ІІ квартал 2026 року відсутня інформація про прогрес реалізації цього проєкту.
 З огляду на сказане вище, можна зробити висновок, що створені геопортали з інформацією про надра та водні ресурси. Інвестиційний атлас надрокористувача поповнюється новою інформацією, до порталу "Державний водний кадастр. Облік поверхневих водних об’єктів" доступ наразі відсутній. Оскільки такі кімнати даних створені лише по надрах та водним ресурсам, а по лісових ресурсах – ні, заходу присвоєно статус «Виконано частково».</t>
   </si>
   <si>
     <t>2.2.2.4.4 (1)</t>
   </si>
   <si>
     <t>Розміщення інформації про проведення електронних аукціонів з датами їх проведення</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>Державна служба геології та надр України</t>
   </si>
   <si>
     <t>розміщено інформацію про проведення електронних аукціонів</t>
   </si>
   <si>
     <t>Держгеонадра розміщує інформацію про проведення електронних аукціонів з продажу спеціального дозволу на користування надрами:
 - в системі «Прозорро.Продажі»;
 - на своєму офіційному вебсайті (розділ «Надрокористування» → «Оголошення» → рубрика «Аукціони»);
 - на своїх сторінках в соціальних мережах, як додатковий спосіб оповіщення для збільшення кількості учасників аукціонів.
 В усіх оголошеннях зазначається, в тому числі дата проведення аукціону.
 Публікування інформації про проведення аукціонів та й загалом перетворення процедури продажу спеціальних дозволів на право користування надрами на публічний процес дозволяє забезпечувати рівне право кожного заінтересованого суб’єкта господарювання отримати доступ до надр. 
 Отже, захід може вважатись виконаним.</t>
@@ -333,116 +334,125 @@
 Як можна помітити, потрібні ІТ-системи існують щодо кожного з виокремлених природних ресурсів та інтегровані з «ЕкоСистемою». У зв’язку з цим, заходу присвоєно статус «Виконано».</t>
   </si>
   <si>
     <t>2.2.2.4.6</t>
   </si>
   <si>
     <t>Створення функції електронного звітування за усіма необхідними формами, надання обов’язкової інформації та повідомлень для суб’єктів господарювання</t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>через функціонал Єдиної екологічної платформи “ЕкоСистема” забезпечується подання електронної звітності</t>
   </si>
   <si>
     <t>У зв’язку з ліквідацією у липні 2025 року Міндовкілля, яке визначалося головним виконавцем цього заходу, та покладенням його функцій на Мінекономіки, під час моніторингу стану виконання заходу враховуватимуться результати діяльності ліквідованого міністерства у попередніх звітних періодах.
 Для того, щоб визначити обсяг необхідних дій, які повинні вчинити виконавці цього заходу, потрібно подивитися системно на зміст цього заходу, показник його виконання, перелік виконавців цього заходу, а також на індикатори досягнення очікуваного стратегічного результату (їх також можна знайти в нашій системі за таким алгоритмом: «Головна» → «Результати моніторингу та оцінки ефективності виконання державної антикорупційної програми на 2023 – 2025 роки» → «2.2. Державне регулювання економіки» → «2.2.2. Вибіркове застосування обов’язкових правил для бізнесу, що супроводжується відповідними корупційними ризиками» → «2.2.2.4. Впроваджено інформаційно-аналітичну систему управління природними ресурсами, яка надає відкритий доступ до актуальної інформації про природні ресурси, містить функціонал надання електронних послуг, електронної звітності, простежуваності, екологічного моніторингу та інспектування, а також відкритий…» → «Інформація про ОСР»).
 Якщо поглянути на цей захід у такий спосіб, то можна зробити висновок, що для повного його виконання виконавцям потрібно запровадити в «ЕкоСистемі» функцію подання електронної звітності за усіма необхідними формами, а також надання обов’язкової інформації та повідомлень. При чому, мова йде про звітність, інформацію та повідомлення, які стосуються використання природних ресурсів, а саме надр, водних ресурсів та лісів.
 І. Надра (частково й підземні води). В частині подання надрокористувачами звітної та іншої обов’язкової інформації, яка безпосередньо пов’язана з використанням надр (а також підземних вод) важливими є такі види інформації:
 1. Річна звітність надрокористувачів. Йдеться про звітність, що пов’язана з державним обліком родовищ, запасів і проявів корисних копалин. Ця звітність подається за трьома формами:
 - форма звітності № 5-ГР (тверді горючі, металічні та неметалічні корисні копалини);
 - форма звітності № 6-ГР (нафта, природний газ, конденсат, етан, пропан, бутани, гелій);
 - форма звітності № 7-ГР (підземні води).
 Очікується, що електронний кабінет надрокористувача буде надавати можливість надрокористувачам подавати всі ці форми звітності в електронному вигляді. Наразі електронний кабінет надрокористувача передбачає можливість надання звітності лише за формами № 5-ГР (тверді горючі, металічні та неметалічні корисні копалини) та № 7-ГР (підземні води). Однак за повідомленням Держгеонадр, оскільки наказом Міндовкілля від 19.09.2024 №1169 «Про внесення змін до наказу Міністерства екології та природних ресурсів України від 14 березня 2016 року № 97», скасовано подання форми звітності 6-ГР у паперовому вигляді з 2026 року, у 2025 році виконувалась розробка функціоналу подання електронної форми 6-Гр. 
 За повідомленням Держгеонадра у І кварталі 2026 року, робота над розробкою модуля форми звітності № 6-ГР (горючі рідкі, горючі газоподібні) (річна) «Звітний баланс запасів корисних копалин за 20 ___ рік» наразі реалізовувалася в Електронному кабінеті надрокористувача у 2025 році.
+У ІІ кварталі 2026 року Держгеонадра надано аналогічну інформацію щодо прогресу виконання цього заходу.
 2. Повідомлення надрокористувачами про створення, придбання, передачу, права власності на геологічну інформацію або надання права користування геологічною інформацією. Геологічна інформація поділяється на
 - первинну (якщо говорити спрощено, це первинні записи геологічних досліджень; до первинної геологічної інформації належать, в тому числі, самі зразки порід) та
 - вторинну (створюється за результатами обробки та аналізу первинної; це вже детальні звіти за результатами будь-яких геологічних досліджень).
 За законодавством надрокористувачі повинні повідомляти Держгеонадра про створення такої інформації та операції з передачі права власності на неї чи надання її в користування. На основі цієї інформації ведеться каталог відомостей про геологічну інформацію. Як видається, електронний кабінет надрокористувача надає можливість подання таких повідомлень онлайн в електронній формі.
 3. Передача власне самої геологічної інформації. В процесі моніторингу встановлено, що в надрокористувачів наявний обов’язок передачі державі на зберігання принаймні вторинної геологічної інформації. Вона передається державному науково-виробничому підприємству «Геоінформ України» в електронній формі на цифровому носії.
 Формально, обов’язок щодо передачі такої інформації підпадає під зміст цього заходу. Це означає, що Держгеонадра мало би для виконання цього заходу забезпечити, наприклад, електронний кабінет надрокористувача функцією подання онлайн всього цього обсягу інформації. Однак, виглядає сумнівною доречність та необхідність проведення таких робіт, зважаючи на те, що мова йде не просто про подання звітності, а про передачу великого за обсягом об’єму даних. З цих міркувань, наразі, передача на зберігання вторинної геологічної інформації не буде братися до уваги про моніторингу цього заходу.
 4. Подання паспортів артезіанських свердловин. Законодавством передбачено обов’язок надрокористувачів (які в цій частині виступають і в якості водокористувачів) щорічно подавати до Держгеонадр паспорти артезіанських свердловин для ведення їх обліку. Видається, що електронний кабінет надрокористувача передбачає подання такої інформації онлайн в електронній формі.
 5. Подання інформації про об’єм видобутих підземних вод. Облік видобування підземних вод з артезіанських свердловин може здійснюватися за допомогою спеціального обладнання, яке автоматично передає відомості про об’єм видобутих підземних вод у безперервному режимі до автоматизованої системи обліку видобутих підземних вод. В тому випадку, коли надрокористувач (в даному випадку він вже буде водокористувачем) не використовує таке спеціальне обладнання, він повинен самостійно подавати таку інформацію через автоматизовану систему обліку. Ця система, як видається, не є складовою електронного кабінету надрокористувача. Її також не було знайдено у відкритому доступі. За законодавством доступ до цієї системи надається Держгеонадрами за заявою особи. З цього можна зробити обґрунтований висновок, що ця система є закритою. Наразі необхідність робити цю систему публічно доступною і інтегрувати її з «ЕкоСистемою» є сумнівною.
 6. Подання інформації щодо нафтових та газових свердловин. Законодавством встановлено обов’язок власників або користувачів нафтових та газових свердловин подавати інформацію про них, як при їх первинній реєстрації, початку їх будівництва, так і при зміні показників, що їх характеризують. Як видається, електронний кабінет надрокористувача повинен передбачати функцію надання такої інформації онлайн. Однак наразі ця функція ще не активована.
 Як можна помітити, основна звітність та інша обов’язкова інформація в сфері використання надр подається, або буде подаватися через електронний кабінет надрокористувача. Цей кабінет інтегрований з «ЕкоСистемою».
 ІІ. Водні ресурси. В частині здійснення водокористування важливою є річна звітність водокористувачів. Ця звітність пов’язана з державним обліком водокористування. Так, законодавством передбачений обов’язок всіх водокористувачів щорічно подавати звіти за формою звітності № 2ТП-водгосп. Портал електронних послуг Держводагентства надає можливість водокористувачів подавати таку звітність онлайн через заповнення електронної форми.
 На «ЕкоСистемі» на вкладці «Адміністративні послуги» розділу «е-Вода», як видається, має міститися посилання для подання такої звітності. Скористатись відповідною електронною послугою можна після авторизації у е-Кабінеті «ЕкоСистеми».
 ІІІ. Лісові ресурси. В частині подання постійними лісокористувачами або власниками лісів звітної та іншої обов’язкової інформації, яка безпосередньо пов’язана з використанням лісів важливими є такі види інформації:
 1. Подання документації державного лісового кадастру. Держлісагентством ведеться державний лісовий кадастр, який є зведеною інформацією про ліси України. Кадастр повинен оновлюватися кожні п’ять років. Таке оновлення відбувається на основі первинного обліку лісів, який здійснюють самі постійні лісокористувачі та власники лісів. В рамках цього обліку усі постійні лісокористувачі та власники лісів складають та надсилають Держлісагентству документацію державного лісового кадастру за такими формами:
 - форма № 1 «Розподіл лісових ділянок за категоріями в межах категорій лісів»;
 - форма № 2 «Розподіл вкритих лісовою рослинністю лісових ділянок за панівними породами та групами віку»;
 - форма № 5 «Розподіл вкритих лісовою рослинністю лісових ділянок за 10-річними віковими періодами».
 Чинними Порядком ведення державного лісового кадастру та обліку лісів та Інструкцією про порядок ведення державного лісового кадастру і первинного обліку лісів не передбачено, щоб обмін інформацією між постійними лісокористувачами, власниками лісів та Держлісагентством здійснювався в електронній формі за допомогою електронних систем.
 Варто відмітити, що Держлісагентство вживає заходів з оновлення нормативного регулювання в цій частині. Так, Держлісагентство розробило проект постанови Кабінету Міністрів України «Про внесення змін до Порядку ведення державного лісового кадастру та обліку лісів».
 2. Електронний облік деревини. Законодавством встановлено процедуру з електронного обліку деревини, за якою обліковується весь шлях деревини починаючи з рубки дерева. Деревина обліковується за такими формами:
 - специфікація приймання деревини від заготівлі;
 - щоденник приймання деревини від заготівлі;
 - щоденник приймання деревини від розкряжування довгомірних лісоматеріалів;
 - специфікація-накладна приймання деревини після зміни якості;
 - специфікація-накладна на відправлення деревини залізничним транспортом;
 - товарно-транспортна накладна (ліс).
 Електронний облік здійснюється за допомогою спеціальних кишенькових персональних комп’ютерів, які підключені до єдиної державної системи електронного обліку деревини. За допомогою даних з цієї системи Держлісагентство здійснює моніторинг внутрішнього споживання вітчизняної деревини. Цю систему можна знайти у відкритому доступі і вона повинна бути доступною для громадськості. Однак, на жаль, перевірити той функціонал системи, який існує для громадського контролю під час моніторингу перевірити не вдалося.
 Наразі електронна система обліку деревини не інтегрована з «ЕкоСистемою».
 Варто також згадати й про те, що у вересні 2024 року Держлісагентство повідомляло про роботу над розробкою нової версії системи електронного обліку деревини. Необхідність її оновлення викликана тим, що та версія, яка діє наразі є застарілою та не здатна перекрити абсолютно всі можливі зловживання на ринку деревини. Для оновлення системи Держлісагентство залучило міжнародне фінансування. Очікується, що в результаті проведення робіт система стане більш захищеною, сучасною та з новим функціоналом – для поширення її роботи на деревообробників.
+Під час монітрингу стану виконання заходу у ІІ кварталі 2026 року вдалось встановити, що ДП «ЛІАЦ» завершило розробку та впровадило нове технічне рішення у застосунку КПК, спрямоване на автоматизований контроль обсягів реалізації деревини за договорами. В оновленій версії застосунку реалізовано низку нових функцій:
+механізм контролю «Толеранс», який обмежує обсяги реалізації лісоматеріалів за договорами купівлі-продажу в межах встановленого допустимого перевищення (10% – для квартальних аукціонних договорів, 3% – для форвардних контрактів);
+обов’язкове заповнення вагових параметрів транспортного засобу під час оформлення реалізації деревини;
+відображення інформації про сертифікацію FSC 100% / Regulatory+ у ТТН-ліс.
 Початкова редакція Державної антикорупційної програми визначала строком завершення виконання цього заходу вересень 2023 року. У зв'язку з цим у листопаді 2023 року при проведенні моніторингу за третій квартал 2023 року цьому заходу був присвоєний статус "Виконано частково". Однак, постановою Кабінету Міністрів України від 18.10.2024 р. № 1194 до Державної антикорупційної програми були внесені зміни, відповідно до яких, зокрема, строк завершення виконання цього заходу був продовжений до грудня 2024 року. У зв'язку з цим, статус виконання цього заходу в грудні 2024 був змінений на "Виконується".
 Під час проведення моніторингу за четвертий квартал 2024, оскільки лише частина звітності у сфері використання надр та лісових ресурсів, а а також водних ресурсів може бути подана в електронний формі через «ЕкоСистему», заходу знову було присвоєно статус «Виконано частково».
-Дані, отримані протягом моніторингів у першому-четвертому кварталах 2025 року, а також у І кварталі 2026 року, свідчать про частковість досягнення показника виконання, тому статус заходу залишається «Виконано частково».</t>
+Дані, отримані протягом моніторингів у першому-четвертому кварталах 2025 року, а також у І та ІІ кварталах 2026 року, свідчать про частковість досягнення показника виконання, тому статус заходу залишається «Виконано частково».</t>
   </si>
   <si>
     <t>2.2.2.4.7</t>
   </si>
   <si>
     <t>Створення функції обліку та простежуваності природних ресурсів</t>
   </si>
   <si>
     <t>на Єдиній екологічній платформі “ЕкоСистема” запроваджені системи простежуваності походження та реалізації продукції лісівництва, корисних копалин та відстеження руху водних ресурсів</t>
   </si>
   <si>
     <t>Якщо подивитися на зміст заходу та показник його виконання системно, можна зрозуміти, що для виконання цього заходу виконавці повинні запровадити в «ЕкоСистемі» функції ведення обліку та забезпечення простежуваності таких природних ресурсів, як продукції лісового господарства (деревини), корисних копалин та водних ресурсів. Такі електронні системи мали б надавати підприємцям можливість вести облік шляху такого ресурсу, від його видобутку до реалізації.
 1. Щодо обліку та простежуваності деревини, в Україні вже створена та функціонує система електронного обліку деревини. Облік деревини розпочинається від моменту проведення рубки. В той же день деревина маркується за допомогою спеціальної бирки та обліковується за встановленою формою. Ці бирки пронумеровані, просканувавши їх, можна через єдину державну систему електронного обліку деревини отримати інформацію про характеристики цієї деревини та місце, де вона була заготовлена.
 Система обліку деревини охоплює такі етапи як:
 - приймання деревини від заготівлі (тобто після рубки);
 - розкряжування заготовлених довгомірних лісоматеріалів (йдеться про поперечне розрізання стовбура дерева);
 - вивезення деревини із місць заготівлі на склади лісокористувача;
 - відвантаження деревини залізничним транспортом;
 - реалізація деревини.
 Окрім того, Держлісагентство в рамках проведення експериментального проєкту забезпечує надання лісорубного квитка та сертифіката про походження лісоматеріалів та виготовлених з них пиломатеріалів. Перший документ є дозволом на проведення рубки, а другий – документом, необхідним для експорту деревини за кордон. Держлісагентство веде також і облік цих документів, інформація якого є відкритою.
 Таким чином, за допомогою електронного обліку деревини, а також електронних лісорубних квитків та сертифікатів про походження лісоматеріалів та виготовлених з них пиломатеріалів, можна простежити шлях деревини від здійснення рубки до її реалізації, в тому числі за кордон.
 Послуги з надання електронних лісорубних квитків та сертифікатів про походження лісоматеріалів та виготовлених з них пиломатеріалів, а також переліки таких виданих документів доступні на «ЕкоСистемі» (розділ «е-Ліс»). Що ж до електронної системи обліку деревини, то наразі вона не інтегрована з «ЕкоСистемою».
-Варто зауважити, що наразі Держлісагентство працює над розробкою нової версії системи електронного обліку деревини. Необхідність її оновлення викликана тим, що та версія, яка діє наразі є застарілою та не здатна перекрити абсолютно всі можливі зловживання на ринку деревини. Для оновлення системи Держлісагентство вже залучило міжнародне фінансування. Роботи вже розпочалися – готується бізнес-аналітика та виписується технічне завдання для майбутнього тендеру. Очікується, що в результаті проведення робіт система стане більш захищеною, сучасною та з новим функціоналом – для поширення її роботи на деревообробників.
-Крім того, як повідомляє Держлісагентство, агентство розпочало роботу над проєктом з впровадження системи GPS-моніторингу лісовозів. Ця система призначена для відслідковування руху лісовозів в режимі онлайн, що дозволить контролювати законність заготівлі та транспортування деревини. Передбачається, що ця система дозволить відслідковувати місця, час стоянки, витрати палива автотранспорту тощо. У листопаді 2024 року Держлісагентство провело робочу зустріч з представниками Офісу ефективного регулювання BRDO у рамках роботи із Проєктом «Підтримка цифрової трансформації»(DTA), під час якої була напрацьована дорожня карта з впровадження таких GPS-трекерів та розробки відповідного програмного забезпечення.
+Варто зауважити, що у попередніх звітних кварталах встановлено, що Держлісагентство працює над розробкою нової версії системи електронного обліку деревини. Необхідність її оновлення викликана тим, що та версія, яка діє наразі є застарілою та не здатна перекрити абсолютно всі можливі зловживання на ринку деревини. Для оновлення системи Держлісагентство вже залучило міжнародне фінансування. Роботи вже розпочалися – готується бізнес-аналітика та виписується технічне завдання для майбутнього тендеру. Очікується, що в результаті проведення робіт система стане більш захищеною, сучасною та з новим функціоналом – для поширення її роботи на деревообробників.
+Крім того, як повідомляє Держлісагентство, агентство розпочало роботу над проєктом з впровадження системи GPS-моніторингу лісовозів. Ця система призначена для відслідковування руху лісовозів в режимі онлайн, що дозволить контролювати законність заготівлі та транспортування деревини. Передбачається, що ця система дозволить відслідковувати місця, час стоянки, витрати палива автотранспорту тощо. У листопаді 2024 року Держлісагентство провело робочу зустріч з представниками Офісу ефективного регулювання BRDO у рамках роботи із Проєктом «Підтримка цифрової трансформації»(DTA), під час якої була напрацьована дорожня карта з впровадження таких GPS-трекерів та розробки відповідного програмного забезпечення. 
+Під час монітрингу стану виконання заходу у ІІ кварталі 2026 року вдалось встановити, що ДП «ЛІАЦ» завершило розробку та впровадило нове технічне рішення у застосунку КПК, спрямоване на автоматизований контроль обсягів реалізації деревини за договорами. В оновленій версії застосунку реалізовано низку нових функцій:
+механізм контролю «Толеранс», який обмежує обсяги реалізації лісоматеріалів за договорами купівлі-продажу в межах встановленого допустимого перевищення (10% – для квартальних аукціонних договорів, 3% – для форвардних контрактів);
+обов’язкове заповнення вагових параметрів транспортного засобу під час оформлення реалізації деревини;
+відображення інформації про сертифікацію FSC 100% / Regulatory+ у ТТН-ліс.
 2. Корисні копалини.
 У Кабінеті надрокористувача забезпечено надання інформації та повідомлень для суб’єктів господарювання щодо обліку видобутку твердих корисних копалин та підземних вод. 
 За повідомленням Держгеонадра, розпочато розроблення функціоналу з автоматизації вводу протоколів Державної комісії по запасах корисних копалин в бази даних для автоматизації процесу ведення державних балансів запасів корисних копалин. 
 Після надходження рекомендацій від Державної комісії України по запасах корисних копалин щодо приведення запасів та ресурсів об’єктів, що обліковуються в Державному балансі запасів корисних копалин України та розробляються на підставі спеціальних дозволів на користування надрами, у відповідність до вимог Класифікації запасів і ресурсів корисних копалин державного фонду надр, затвердженої постановою Кабінету Міністрів України від 05.05.1997 № 432 (зі змінами) роботи будуть продовжені в межах кошторисних призначень.
 Таким чином, на Єдиній екологічній платформі “ЕкоСистема” (через Кабінет надрокористувача) запроваджено лише функцію надання інформації та повідомлень для суб’єктів господарювання щодо обліку видобутку твердих корисних копалин та підземних вод. Водночас наразі відсутні відомості про вже створені та впроваджені системи простежуваності походження та реалізації корисних копалин. 
 3. Водні ресурси.
-За повідомленням Держводагентства у І кварталі 2026, на Єдиній екологічній платформі «ЕкоСистема» розробляється оновлена версія адміністративної послуги для реалізації створення функцій обліку простежуваності водних ресурсів. 
+За повідомленням Держводагентства у І кварталі 2026, на Єдиній екологічній платформі «ЕкоСистема» розробляється оновлена версія адміністративної послуги для реалізації створення функцій обліку простежуваності водних ресурсів. У ІІ кварталі 2026 року органом було надано аналогічну інформацію.
 Початкова редакція Державної антикорупційної програми визначала строком завершення виконання цього заходу вересень 2023 року. У зв'язку з цим у листопаді 2023 року при проведенні моніторингу за третій квартал 2023 року цьому заходу був присвоєний статус "Виконано частково". Однак, постановою Кабінету Міністрів України від 18.10.2024 р. № 1194 до Державної антикорупційної програми були внесені зміни, відповідно до яких, зокрема, строк завершення виконання цього заходу був продовжений до грудня 2024 року. У зв'язку з цим, статус виконання цього заходу в грудні 2024 був змінений на "Виконується".
-Під час проведення моніторингу за четвертий квартал 2024, оскільки програмне забезпечення, створення якого передбачене цим заходом, впроваджено лише щодо деревини, і воно не є інтегрованим з "ЕкоСистемою" та ще потребує вдосконалення, заходу знову присвоєно статус «Виконано частково». 
-Дані, отримані протягом моніторингів у першому-четвертому кварталах 2025 року, а також у І кварталі 2026 року свідчать про частковість досягнення показника виконання, тому статус заходу залишається «Виконано частково».</t>
+Під час проведення моніторингу за четвертий квартал 2024, оскільки програмне забезпечення, створення якого передбачене цим заходом, впроваджено лише щодо деревини, і воно не є інтегрованим з "ЕкоСистемою", заходу знову присвоєно статус «Виконано частково». 
+Дані, отримані протягом моніторингів у першому-четвертому кварталах 2025 року, а також у І та ІІ кварталах 2026 року свідчать про частковість досягнення показника виконання, тому статус заходу залишається «Виконано частково».</t>
   </si>
   <si>
     <t>2.2.2.4.8</t>
   </si>
   <si>
     <t>Запровадження компонентів Єдиної державної електронної системи управління галуззю рибного господарства, у яких будуть подаватися заяви про отримання документів дозвільного характеру, здійснюватися погодження, видаватися документи дозвільного характеру, реалізовуватиметься функція електронного звітування</t>
   </si>
   <si>
     <t>01.05.2024</t>
   </si>
   <si>
     <t>створено відповідний функціонал компонентів (модулів) у Єдиній державній електронній системі управління галуззю рибного господарства</t>
   </si>
   <si>
     <t>Єдина державна електронна система управління галуззю рибного господарства («еРиба») є важливим елементом процедури укладення договорів на право на промисловий вилов риби та отримання відповідних спеціальних дозволів.
 Функціонал системи «еРиба» надає можливість, в тому числі подання заяви про отримання документів дозвільного характеру, її погодження та видання таких документи. Цей функціонал системи реалізується через її компонент під назвою Е-Дозвіл, який був запущений 5 липня 2024 року.
 Також, статтею 27-2 Закону України «Про рибне господарство, промислове рибальство та охорону водних біоресурсів» передбачено, що система «еРиба» має також містити інформацію про звітність у сфері рибного господарства.
 Порядок здійснення спеціального використання водних біоресурсів, затверджений постановою Кабінету Міністрів України від 22 грудня 2023 р. № 1347, в оригінальній редакції передбачав розділ «Звіт про обсяги добування (вилову) водних біоресурсів», відповідно до якого користувачі водних біоресурсів під час здійснення промислового рибальства щомісяця до 1 числа (починаючи з 1 січня), а в разі досягнення 90 відсотків обсягу ліміту - щодня подавали особисто, надсилали поштовим відправленням або на офіційну електронну адресу територіальному органу Держрибагентства, в районі діяльності якого здійснюється спеціальне використання водних біоресурсів для промислового рибальства, звіти про обсяги добування (вилову) водних біоресурсів за кожним укладеним договором на право здійснення промислу. 
 Однак цей розділ був виключений на підставі постанови Кабінету Міністрів України від 28.06.2024 № 765. Цією ж постановою журнали обліку вилучених водних біоресурсів та прийнятих водних біоресурсів в паперовій формі було замінено журналом обліку рибогосподарської діяльності – компонентом «еРиби», що забезпечує ведення обліку рибогосподарської діяльності та оформлення квитанції обліку добутих (виловлених) водних біоресурсів (Е-Журнал). В рамках цього компоненту суб'єкти господарювання, що здійснюють промисловий вилов водних біоресурсів, звітують про всі промислові операції, які здійснюють в процесі своєї діяльності, в тому числі дії з риболовним судном та знаряддями лову, та облік добутих (виловлених) водних біоресурсів. Е-журнал був запущений 5 липня 2024 року.
 Інформація, зокрема про обсяги добування (вилову) водних ресурсів, вноситься суб’єктами господарювання в Е-Журнал в режимі реального часу. Тобто, завдяки впровадженню Е-Журналу Держрибагентство отримує дані, що раніше за загальним правилом надходили щомісячно, у значно актуальнішому стані. Таким чином, звіт про обсяги добування (вилову) водних біоресурсів, який передбачався оригінальною редакцією постанови Кабінету Міністрів України від 22 грудня 2023 року №1347, втратив свою актуальність та наразі суб’єктами господарювання не подається. 
 Отже, можна вважати, що у функціональному компоненті «еРиби» - Е-Журналі - реалізовується функція електронного звітування для суб’єктів рибного господарства, що здійснюють спеціальне використання водних біоресурсів.
 З огляду на це, усі компоненти Єдиної державної електронної системи управління галуззю рибного господарства, передбачені заходом, є запровадженими. Заходу присвоєно статус «виконано».</t>
   </si>
 </sst>
 </file>