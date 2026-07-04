--- v0 (2026-05-02)
+++ v1 (2026-07-04)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Заходи" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$Q$6</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>№ Напрямку</t>
   </si>
   <si>
     <t>Напрямок</t>
   </si>
   <si>
     <t>Проблема</t>
   </si>
   <si>
     <t>№ ОСР</t>
   </si>
   <si>
     <t>Назва ОСР</t>
   </si>
   <si>
     <t>№ Заходу</t>
   </si>
   <si>
     <t>Назва заходу</t>
   </si>
   <si>
     <t>Дата початку</t>
   </si>
   <si>
@@ -176,101 +176,98 @@
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.2.3.2.2</t>
   </si>
   <si>
     <t>Введення в експлуатацію модуля Регуляторного порталу, який забезпечує взаємодію між бізнес-середовищем, громадськістю та ДРС, іншими органами влади щодо проектів нормативно-правових актів та дерегуляції</t>
   </si>
   <si>
     <t>01.02.2025</t>
   </si>
   <si>
     <t>31.03.2025</t>
   </si>
   <si>
     <t>модуль взаємодії з бізнес-середовищем на ІКС “Регуляторний портал” введено в експлуатацію</t>
   </si>
   <si>
     <t>Інформація за 3 квартал 2025 року.
 На Регуляторний портал можна перейти за посиланням: https://regulation.gov.ua/.
 Впродовж 3-х місяців після прийняття розробленого ДРС проєкту постанови Кабінету Міністрів України «Про реалізацію експериментального проєкту щодо цифровізації регуляторної діяльності», який листом Мінекономіки від 24.09.2025 за № 3623-02/64834-01 подано на розгляд КМУ, ДРС буде вжито заходів, необхідних для введення в експлуатацію відповідних модулів Регуляторного порталу (надання регуляторним органам методичних рекомендацій, доступів до порталу, проведення навчальних та інших заходів).
 Виконання заходу залежить від створення нормативного поля, що є обов’язковою умовою для належного функціонування Регуляторного порталу, зокрема, прийняття постанови Кабінету Міністрів України «Про реалізацію експериментального проєкту щодо цифровізації регуляторної діяльності» (подано Мінекономіки у КМУ 24.09.2025).
 Інформація за 4 квартал 2025 року.
 Державна регуляторна служба України повідомляє, що Регуляторний портал створено: https://regulation.gov.ua/. Для введення в експлуатацію необхідно прийняти постанову Кабінету Міністрів України «Про реалізацію експериментального проєкту щодо цифровізації регуляторної діяльності» (подано Мінекономіки у КМУ 24.09.2025).
-З огляду на те, що дата завершення заходу настала, показник виконання заходу недосягнутий, захід 2.2.3.2.2. є невиконаний.</t>
+Інформація за 1 квартал 2026 року.
+Станом на звітний період додаткові відомості відсутні. Постанова Кабінету Міністрів України «Про реалізацію експериментального проєкту щодо цифровізації регуляторної діяльності», необхідна для виконання заходу, Урядом не прийнята.
+З огляду на те, що дата завершення заходу настала, показник виконання недосягнутий, захід 2.2.3.2.2. є невиконаний.</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>2.2.3.2.3</t>
   </si>
   <si>
     <t>Проведення аналізу та узагальнення пропозицій від бізнес-середовища та громадськості до плану заходів щодо дерегуляції господарської діяльності через модуль взаємодії на ІКС “Регуляторний портал”</t>
   </si>
   <si>
     <t>01.03.2025</t>
   </si>
   <si>
     <t>державний бюджет</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік</t>
   </si>
   <si>
     <t>план заходів щодо дерегуляції господарської діяльності на ІКС “Регуляторний портал” оприлюднено</t>
-  </si>
-[...20 lines deleted...]
-    <t>розпорядження Кабінету Міністрів України прийнято</t>
   </si>
   <si>
     <t>Інформація за 3 квартал 2025 року.
 Проведення аналізу та узагальнення пропозицій від бізнес-середовища та громадськості до плану заходів щодо дерегуляції господарської діяльності (2.2.3.2.3) та розроблення та подання Кабінетові Міністрів України проєкту розпорядження Кабінету Міністрів України про затвердження плану заходів щодо дерегуляції господарської діяльності за результатами проведення аналізу та узагальнення пропозицій від бізнес-середовища та громадськості до плану заходів щодо дерегуляції господарської діяльності (2.2.3.2.4) через модуль взаємодії на ІКС «Регуляторний портал» можливе після введення в експлуатацію Регуляторного порталу (2.2.3.2.2 – 2.2.3.2.3).
 Інформація за 4 квартал 2025 року.
 ДРС листом № 4486/20-25 від 15.10.2025 спільно з громадськістю та заінтересованими ЦОВВ підготовлено пропозиції до плану заходів щодо дерегуляції господарської діяльності та покращення бізнес-клімату на 2026-2027 роки, які надіслано до Мінекономіки для подальшої роботи та прийняття проєкту розпорядження Кабінету Міністрів України «Про внесення змін до розпорядження Кабінету Міністрів України від 4 грудня 2019р. № 1413».
+Інформація за 1 квартал 2026 року.
+ДРС спільно з громадськістю (без можливостей Регуляторного порталу, який ще не введено в експлуатацію) розроблено та погоджено із заінтересованими органами виконавчої влади проект розпорядження Кабінету Міністрів України «Про внесення змін до Плану заходів з дерегуляції господарської діяльності та покращення бізнес-клімату» та листом від 31.03.2026 № 1177/20-26 направлено Мінекономіки для подальшого внесення на розгляд Уряду.
 З огляду на те, що дата завершення виконання заходу настала, а показник виконання заходу недосягнутий, захід не виконано.</t>
+  </si>
+  <si>
+    <t>2.2.3.2.4</t>
+  </si>
+  <si>
+    <t>Розроблення та подання Кабінетові Міністрів України проекту розпорядження Кабінету Міністрів України про затвердження плану заходів щодо дерегуляції господарської діяльності</t>
+  </si>
+  <si>
+    <t>01.04.2025</t>
+  </si>
+  <si>
+    <t>31.08.2025</t>
+  </si>
+  <si>
+    <t>розпорядження Кабінету Міністрів України прийнято</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -905,51 +902,51 @@
         <v>47</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>48</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>49</v>
       </c>
       <c r="I6" s="2" t="s">
         <v>50</v>
       </c>
       <c r="J6" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K6" s="2"/>
       <c r="L6" s="2" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="2" t="s">
         <v>44</v>
       </c>
       <c r="N6" s="2" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="2" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="P6" s="2" t="s">
         <v>39</v>
       </c>
       <c r="Q6" s="2" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A2:Q6"/>
   <mergeCells>
     <mergeCell ref="A3:A6"/>
     <mergeCell ref="B3:B6"/>
     <mergeCell ref="C3:C6"/>
     <mergeCell ref="D3:D6"/>
     <mergeCell ref="E3:E6"/>
     <mergeCell ref="Q3:Q6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>