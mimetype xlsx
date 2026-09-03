--- v1 (2026-07-04)
+++ v2 (2026-09-03)
@@ -178,81 +178,83 @@
   </si>
   <si>
     <t>2.2.3.2.2</t>
   </si>
   <si>
     <t>Введення в експлуатацію модуля Регуляторного порталу, який забезпечує взаємодію між бізнес-середовищем, громадськістю та ДРС, іншими органами влади щодо проектів нормативно-правових актів та дерегуляції</t>
   </si>
   <si>
     <t>01.02.2025</t>
   </si>
   <si>
     <t>31.03.2025</t>
   </si>
   <si>
     <t>модуль взаємодії з бізнес-середовищем на ІКС “Регуляторний портал” введено в експлуатацію</t>
   </si>
   <si>
     <t>Інформація за 3 квартал 2025 року.
 На Регуляторний портал можна перейти за посиланням: https://regulation.gov.ua/.
 Впродовж 3-х місяців після прийняття розробленого ДРС проєкту постанови Кабінету Міністрів України «Про реалізацію експериментального проєкту щодо цифровізації регуляторної діяльності», який листом Мінекономіки від 24.09.2025 за № 3623-02/64834-01 подано на розгляд КМУ, ДРС буде вжито заходів, необхідних для введення в експлуатацію відповідних модулів Регуляторного порталу (надання регуляторним органам методичних рекомендацій, доступів до порталу, проведення навчальних та інших заходів).
 Виконання заходу залежить від створення нормативного поля, що є обов’язковою умовою для належного функціонування Регуляторного порталу, зокрема, прийняття постанови Кабінету Міністрів України «Про реалізацію експериментального проєкту щодо цифровізації регуляторної діяльності» (подано Мінекономіки у КМУ 24.09.2025).
 Інформація за 4 квартал 2025 року.
 Державна регуляторна служба України повідомляє, що Регуляторний портал створено: https://regulation.gov.ua/. Для введення в експлуатацію необхідно прийняти постанову Кабінету Міністрів України «Про реалізацію експериментального проєкту щодо цифровізації регуляторної діяльності» (подано Мінекономіки у КМУ 24.09.2025).
 Інформація за 1 квартал 2026 року.
 Станом на звітний період додаткові відомості відсутні. Постанова Кабінету Міністрів України «Про реалізацію експериментального проєкту щодо цифровізації регуляторної діяльності», необхідна для виконання заходу, Урядом не прийнята.
-З огляду на те, що дата завершення заходу настала, показник виконання недосягнутий, захід 2.2.3.2.2. є невиконаний.</t>
+З огляду на те, що дата завершення заходу настала, показник виконання недосягнутий, захід 2.2.3.2.2. є невиконаний.
+Станом на 2 квартал 2026 року нових обставин, що свідчили б про зміну стану виконання заходу, не встановлено.</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>2.2.3.2.3</t>
   </si>
   <si>
     <t>Проведення аналізу та узагальнення пропозицій від бізнес-середовища та громадськості до плану заходів щодо дерегуляції господарської діяльності через модуль взаємодії на ІКС “Регуляторний портал”</t>
   </si>
   <si>
     <t>01.03.2025</t>
   </si>
   <si>
     <t>державний бюджет</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік</t>
   </si>
   <si>
     <t>план заходів щодо дерегуляції господарської діяльності на ІКС “Регуляторний портал” оприлюднено</t>
   </si>
   <si>
     <t>Інформація за 3 квартал 2025 року.
 Проведення аналізу та узагальнення пропозицій від бізнес-середовища та громадськості до плану заходів щодо дерегуляції господарської діяльності (2.2.3.2.3) та розроблення та подання Кабінетові Міністрів України проєкту розпорядження Кабінету Міністрів України про затвердження плану заходів щодо дерегуляції господарської діяльності за результатами проведення аналізу та узагальнення пропозицій від бізнес-середовища та громадськості до плану заходів щодо дерегуляції господарської діяльності (2.2.3.2.4) через модуль взаємодії на ІКС «Регуляторний портал» можливе після введення в експлуатацію Регуляторного порталу (2.2.3.2.2 – 2.2.3.2.3).
 Інформація за 4 квартал 2025 року.
 ДРС листом № 4486/20-25 від 15.10.2025 спільно з громадськістю та заінтересованими ЦОВВ підготовлено пропозиції до плану заходів щодо дерегуляції господарської діяльності та покращення бізнес-клімату на 2026-2027 роки, які надіслано до Мінекономіки для подальшої роботи та прийняття проєкту розпорядження Кабінету Міністрів України «Про внесення змін до розпорядження Кабінету Міністрів України від 4 грудня 2019р. № 1413».
 Інформація за 1 квартал 2026 року.
 ДРС спільно з громадськістю (без можливостей Регуляторного порталу, який ще не введено в експлуатацію) розроблено та погоджено із заінтересованими органами виконавчої влади проект розпорядження Кабінету Міністрів України «Про внесення змін до Плану заходів з дерегуляції господарської діяльності та покращення бізнес-клімату» та листом від 31.03.2026 № 1177/20-26 направлено Мінекономіки для подальшого внесення на розгляд Уряду.
-З огляду на те, що дата завершення виконання заходу настала, а показник виконання заходу недосягнутий, захід не виконано.</t>
+З огляду на те, що дата завершення виконання заходу настала, а показник виконання заходу недосягнутий, захід не виконано.
+Станом на 2 квартал 2026 року нових обставин, що свідчили б про зміну стану виконання заходу, не встановлено.</t>
   </si>
   <si>
     <t>2.2.3.2.4</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту розпорядження Кабінету Міністрів України про затвердження плану заходів щодо дерегуляції господарської діяльності</t>
   </si>
   <si>
     <t>01.04.2025</t>
   </si>
   <si>
     <t>31.08.2025</t>
   </si>
   <si>
     <t>розпорядження Кабінету Міністрів України прийнято</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>