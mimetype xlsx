--- v0 (2026-04-29)
+++ v1 (2026-06-24)
@@ -136,112 +136,113 @@
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.2.3.4.2</t>
   </si>
   <si>
     <t>Розроблення концепції Єдиної інтегрованої дозвільної системи доступу до ринків</t>
   </si>
   <si>
     <t>01.06.2025</t>
   </si>
   <si>
     <t>30.09.2025</t>
   </si>
   <si>
     <t>Державна регуляторна служба України</t>
   </si>
   <si>
     <t>проект концепції розроблено та оприлюднено для проведення громадського обговорення</t>
   </si>
   <si>
     <t>Відповідно до інформації за 4 квартал моніторингу.
 1. Для зменшення надмірного регуляторного навантаження на бізнес заходами Державної антикорупційної програми передбачено впровадження Єдиної інтегрованої дозвільної системи доступу до ринків, що має замінити існуючі різноманітні процедури, встановити спрощені правила та забезпечити цифровізацію всіх випадків оформлення господарської діяльності.
 2. Для реалізації зазначеного ІТ-інструменту у 2024 році прийнято постанову Кабінету Міністрів України від 05.07.2024 № 795, якою розпочато реалізацію експериментального проєкту щодо запровадження першого етапу Єдиної державної електронної системи дозвільних документів (далі — єДозвіл). Наразі здійснюється цифровізація визначених дозвільних документів.
-Станом на 07.01.2026 через єДозвіл подано понад 17 000 декларацій відповідності матеріально-технічної бази вимогам законодавства з питань охорони праці. Також технічно реалізовано надання адміністративної послуги з видачі висновку щодо продовження граничних строків розрахунків за окремими операціями з експорту та імпорту товарів.
+Станом на 01.04.2026 через єДозвіл вже подано більше 18 000 декларацій відповідності матеріально-технічної бази вимогам законодавства з питань охорони праці. Оцифровано ліцензії на провадження ветеринарної практики.
+Також технічно реалізовано надання адміністративної послуги з видачі висновку щодо продовження граничних строків розрахунків за окремими операціями з експорту та імпорту товарів.
 3. Крім того, триває бета-тестування послуги з видачі ліцензії на провадження господарської діяльності з обігу наркотичних засобів, психотропних речовин і прекурсорів.
 Оцифрування ліцензії на провадження ветеринарної практики перебуває на фінальній стадії.
 Наразі відібрано послуги для реалізації другого етапу єДозволу, зокрема:
 - дозвіл на виконання робіт підвищеної небезпеки та на експлуатацію (застосування) машин, механізмів, устатковання підвищеної небезпеки;
 - ліцензію на провадження освітньої діяльності у сфері загальної середньої освіти;
 - ліцензію на провадження освітньої діяльності у сфері дошкільної освіти;
 - декларацію про провадження господарської діяльності на період дії воєнного стану (відповідно до постанови Кабінету Міністрів України від 18.03.2022 № 314).
 Загалом передбачається, що через єДозвіл можна буде подавати заяви на отримання всіх дозвільних документів.
 Також, Мінекономіки розроблено та готується для направлення на погодження заінтересованим органам влади проект Закону України "Про спрощення та цифровізацію державного регулювання господарської діяльності шляхом його цифровізації та застосування декларативного принципу", яким зокрема пропонується:
 - узагальнити процедури видачі та адміністрування інструментів державного регулювання;
 - визначити єдиний перелік інструментів державного регулювання бізнесу (ДДХ, ліцензії, декларації, інші адміністративні та публічні послуги);
 - встановити відповідальність за вимагання інструментів, які не включені до Переліку;
 - цифровізувати процес подання декларацій, отримання інших інструментів державного регулювання бізнесу через Єдину державну електронну систему дозвільних документів (єДозвіл);
 - визначити відомості, отримання, збирання, накопичення обробку яких, здійснюватиме єДозвіл щодо виданих ліцензій, документів дозвільного характеру, адміністративних та інших публічних послуг, що дозволить акумулювати інформацію про видані інструменти державного регулювання бізнесу в єДозволі;
 - запровадити взаємодію єДозволу з електронними інформаційно-комунікаційними системами державних органів.
 4. Водночас, згідно з формулюванням індикатора 2 до ОСР 2.2.3.4 Державної антикорупційної програми, концепція Єдиної інтегрованої дозвільної системи доступу до ринків має бути розроблена, зокрема, на основі результатів експериментального проєкту, передбаченого підпунктом 1 пункту 2.2.3.4 Програми.
 5. Постановою Кабінету Міністрів України від 05.07.2024 № 795 встановлено строк реалізації експериментального проєкту — протягом двох років з дня набрання чинності зазначеною постановою.
-6. З огляду на викладене, станом на 4 квартал 2025 року реалізація експериментального проєкту триває, що унеможливлює розроблення концепції Єдиної інтегрованої дозвільної системи доступу до ринків у визначені строки.
+6. З огляду на викладене, реалізація експериментального проєкту триває, що унеможливлює розроблення концепції Єдиної інтегрованої дозвільної системи доступу до ринків у визначені строки.
 7. З огляду на те, що а) настала дата завершення виконання заходу; б), проект концепції не розроблено та не оприлюднено для проведення громадського обговорення, захід 2.2.3.4.2. не виконано.</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>2.2.3.4.4</t>
   </si>
   <si>
     <t>Проведення громадського обговорення концепції Єдиної інтегрованої дозвільної системи доступу до ринків та забезпечення її доопрацювання (у разі потреби)</t>
   </si>
   <si>
     <t>01.10.2025</t>
   </si>
   <si>
     <t>30.11.2025</t>
   </si>
   <si>
     <t>громадське обговорення проведено та оприлюднено його результати</t>
   </si>
   <si>
-    <t>Відповідно до інформації за 4 квартал моніторингу.
-1. Для зменшення надмірного регуляторного навантаження на бізнес заходами Державної антикорупційної програми передбачено впровадження Єдиної інтегрованої дозвільної системи доступу до ринків, що має замінити існуючі різноманітні процедури, встановити спрощені правила та забезпечити цифровізацію всіх випадків оформлення господарської діяльності.
+    <t>1. Для зменшення надмірного регуляторного навантаження на бізнес заходами Державної антикорупційної програми передбачено впровадження Єдиної інтегрованої дозвільної системи доступу до ринків, що має замінити існуючі різноманітні процедури, встановити спрощені правила та забезпечити цифровізацію всіх випадків оформлення господарської діяльності.
 2. Для реалізації зазначеного ІТ-інструменту у 2024 році прийнято постанову Кабінету Міністрів України від 05.07.2024 № 795, якою розпочато реалізацію експериментального проєкту щодо запровадження першого етапу Єдиної державної електронної системи дозвільних документів (далі — єДозвіл). Наразі здійснюється цифровізація визначених дозвільних документів.
-Станом на 07.01.2026 через єДозвіл подано понад 17 000 декларацій відповідності матеріально-технічної бази вимогам законодавства з питань охорони праці. Також технічно реалізовано надання адміністративної послуги з видачі висновку щодо продовження граничних строків розрахунків за окремими операціями з експорту та імпорту товарів.
+Станом на 01.04.2026 через єДозвіл вже подано більше 18 000 декларацій відповідності матеріально-технічної бази вимогам законодавства з питань охорони праці. Оцифровано ліцензії на провадження ветеринарної практики.
+Також технічно реалізовано надання адміністративної послуги з видачі висновку щодо продовження граничних строків розрахунків за окремими операціями з експорту та імпорту товарів.
 3. Крім того, триває бета-тестування послуги з видачі ліцензії на провадження господарської діяльності з обігу наркотичних засобів, психотропних речовин і прекурсорів.
 Оцифрування ліцензії на провадження ветеринарної практики перебуває на фінальній стадії.
 Наразі відібрано послуги для реалізації другого етапу єДозволу, зокрема:
 - дозвіл на виконання робіт підвищеної небезпеки та на експлуатацію (застосування) машин, механізмів, устатковання підвищеної небезпеки;
 - ліцензію на провадження освітньої діяльності у сфері загальної середньої освіти;
 - ліцензію на провадження освітньої діяльності у сфері дошкільної освіти;
 - декларацію про провадження господарської діяльності на період дії воєнного стану (відповідно до постанови Кабінету Міністрів України від 18.03.2022 № 314).
 Загалом передбачається, що через єДозвіл можна буде подавати заяви на отримання всіх дозвільних документів.
 Також, Мінекономіки розроблено та готується для направлення на погодження заінтересованим органам влади проект Закону України "Про спрощення та цифровізацію державного регулювання господарської діяльності шляхом його цифровізації та застосування декларативного принципу", яким зокрема пропонується:
 - узагальнити процедури видачі та адміністрування інструментів державного регулювання;
 - визначити єдиний перелік інструментів державного регулювання бізнесу (ДДХ, ліцензії, декларації, інші адміністративні та публічні послуги);
 - встановити відповідальність за вимагання інструментів, які не включені до Переліку;
 - цифровізувати процес подання декларацій, отримання інших інструментів державного регулювання бізнесу через Єдину державну електронну систему дозвільних документів (єДозвіл);
 - визначити відомості, отримання, збирання, накопичення обробку яких, здійснюватиме єДозвіл щодо виданих ліцензій, документів дозвільного характеру, адміністративних та інших публічних послуг, що дозволить акумулювати інформацію про видані інструменти державного регулювання бізнесу в єДозволі;
 - запровадити взаємодію єДозволу з електронними інформаційно-комунікаційними системами державних органів.
 4. Водночас, згідно з формулюванням індикатора 2 до ОСР 2.2.3.4 Державної антикорупційної програми, концепція Єдиної інтегрованої дозвільної системи доступу до ринків має бути розроблена, зокрема, на основі результатів експериментального проєкту, передбаченого підпунктом 1 пункту 2.2.3.4 Програми.
 5. Постановою Кабінету Міністрів України від 05.07.2024 № 795 встановлено строк реалізації експериментального проєкту — протягом двох років з дня набрання чинності зазначеною постановою.
-6. З огляду на викладене, станом на 4 квартал 2025 року реалізація експериментального проєкту триває, що унеможливлює розроблення концепції Єдиної інтегрованої дозвільної системи доступу до ринків у визначені строки.
+6. З огляду на викладене, реалізація експериментального проєкту триває, що унеможливлює розроблення концепції Єдиної інтегрованої дозвільної системи доступу до ринків у визначені строки.
 7. З огляду на те, що концепція Єдиної інтегрованої дозвільної системи доступу до ринків не була розроблена, недосягнення показника виконання заходу та настання дати завершення виконання, захід 2.2.3.4.4. не виконано.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>