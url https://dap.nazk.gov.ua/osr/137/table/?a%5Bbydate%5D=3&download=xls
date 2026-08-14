--- v1 (2026-06-24)
+++ v2 (2026-08-14)
@@ -156,94 +156,97 @@
   </si>
   <si>
     <t>Відповідно до інформації за 4 квартал моніторингу.
 1. Для зменшення надмірного регуляторного навантаження на бізнес заходами Державної антикорупційної програми передбачено впровадження Єдиної інтегрованої дозвільної системи доступу до ринків, що має замінити існуючі різноманітні процедури, встановити спрощені правила та забезпечити цифровізацію всіх випадків оформлення господарської діяльності.
 2. Для реалізації зазначеного ІТ-інструменту у 2024 році прийнято постанову Кабінету Міністрів України від 05.07.2024 № 795, якою розпочато реалізацію експериментального проєкту щодо запровадження першого етапу Єдиної державної електронної системи дозвільних документів (далі — єДозвіл). Наразі здійснюється цифровізація визначених дозвільних документів.
 Станом на 01.04.2026 через єДозвіл вже подано більше 18 000 декларацій відповідності матеріально-технічної бази вимогам законодавства з питань охорони праці. Оцифровано ліцензії на провадження ветеринарної практики.
 Також технічно реалізовано надання адміністративної послуги з видачі висновку щодо продовження граничних строків розрахунків за окремими операціями з експорту та імпорту товарів.
 3. Крім того, триває бета-тестування послуги з видачі ліцензії на провадження господарської діяльності з обігу наркотичних засобів, психотропних речовин і прекурсорів.
 Оцифрування ліцензії на провадження ветеринарної практики перебуває на фінальній стадії.
 Наразі відібрано послуги для реалізації другого етапу єДозволу, зокрема:
 - дозвіл на виконання робіт підвищеної небезпеки та на експлуатацію (застосування) машин, механізмів, устатковання підвищеної небезпеки;
 - ліцензію на провадження освітньої діяльності у сфері загальної середньої освіти;
 - ліцензію на провадження освітньої діяльності у сфері дошкільної освіти;
 - декларацію про провадження господарської діяльності на період дії воєнного стану (відповідно до постанови Кабінету Міністрів України від 18.03.2022 № 314).
 Загалом передбачається, що через єДозвіл можна буде подавати заяви на отримання всіх дозвільних документів.
 Також, Мінекономіки розроблено та готується для направлення на погодження заінтересованим органам влади проект Закону України "Про спрощення та цифровізацію державного регулювання господарської діяльності шляхом його цифровізації та застосування декларативного принципу", яким зокрема пропонується:
 - узагальнити процедури видачі та адміністрування інструментів державного регулювання;
 - визначити єдиний перелік інструментів державного регулювання бізнесу (ДДХ, ліцензії, декларації, інші адміністративні та публічні послуги);
 - встановити відповідальність за вимагання інструментів, які не включені до Переліку;
 - цифровізувати процес подання декларацій, отримання інших інструментів державного регулювання бізнесу через Єдину державну електронну систему дозвільних документів (єДозвіл);
 - визначити відомості, отримання, збирання, накопичення обробку яких, здійснюватиме єДозвіл щодо виданих ліцензій, документів дозвільного характеру, адміністративних та інших публічних послуг, що дозволить акумулювати інформацію про видані інструменти державного регулювання бізнесу в єДозволі;
 - запровадити взаємодію єДозволу з електронними інформаційно-комунікаційними системами державних органів.
 4. Водночас, згідно з формулюванням індикатора 2 до ОСР 2.2.3.4 Державної антикорупційної програми, концепція Єдиної інтегрованої дозвільної системи доступу до ринків має бути розроблена, зокрема, на основі результатів експериментального проєкту, передбаченого підпунктом 1 пункту 2.2.3.4 Програми.
 5. Постановою Кабінету Міністрів України від 05.07.2024 № 795 встановлено строк реалізації експериментального проєкту — протягом двох років з дня набрання чинності зазначеною постановою.
 6. З огляду на викладене, реалізація експериментального проєкту триває, що унеможливлює розроблення концепції Єдиної інтегрованої дозвільної системи доступу до ринків у визначені строки.
-7. З огляду на те, що а) настала дата завершення виконання заходу; б), проект концепції не розроблено та не оприлюднено для проведення громадського обговорення, захід 2.2.3.4.2. не виконано.</t>
+7. У мехаж звітування за 2 квартал 2026 року Мінекономіки повідомило, що Урядом 15.07.2026 прийнята пКМУ № 907 "Деякі питання функціонування Єдиної державної системи дозвільних документів" - https://www.kmu.gov.ua/npas/deiaki-pytannia-funktsionuvannia-iedynoi-derzhavnoi-elektronnoi-systemy-dozvilnykh-dokumentiv-960-150726. 
+8. З огляду на те, що а) настала дата завершення виконання заходу; б), проект концепції не розроблено та не оприлюднено для проведення громадського обговорення, захід 2.2.3.4.2. не виконано.</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>2.2.3.4.4</t>
   </si>
   <si>
     <t>Проведення громадського обговорення концепції Єдиної інтегрованої дозвільної системи доступу до ринків та забезпечення її доопрацювання (у разі потреби)</t>
   </si>
   <si>
     <t>01.10.2025</t>
   </si>
   <si>
     <t>30.11.2025</t>
   </si>
   <si>
     <t>громадське обговорення проведено та оприлюднено його результати</t>
   </si>
   <si>
     <t>1. Для зменшення надмірного регуляторного навантаження на бізнес заходами Державної антикорупційної програми передбачено впровадження Єдиної інтегрованої дозвільної системи доступу до ринків, що має замінити існуючі різноманітні процедури, встановити спрощені правила та забезпечити цифровізацію всіх випадків оформлення господарської діяльності.
 2. Для реалізації зазначеного ІТ-інструменту у 2024 році прийнято постанову Кабінету Міністрів України від 05.07.2024 № 795, якою розпочато реалізацію експериментального проєкту щодо запровадження першого етапу Єдиної державної електронної системи дозвільних документів (далі — єДозвіл). Наразі здійснюється цифровізація визначених дозвільних документів.
 Станом на 01.04.2026 через єДозвіл вже подано більше 18 000 декларацій відповідності матеріально-технічної бази вимогам законодавства з питань охорони праці. Оцифровано ліцензії на провадження ветеринарної практики.
 Також технічно реалізовано надання адміністративної послуги з видачі висновку щодо продовження граничних строків розрахунків за окремими операціями з експорту та імпорту товарів.
 3. Крім того, триває бета-тестування послуги з видачі ліцензії на провадження господарської діяльності з обігу наркотичних засобів, психотропних речовин і прекурсорів.
 Оцифрування ліцензії на провадження ветеринарної практики перебуває на фінальній стадії.
 Наразі відібрано послуги для реалізації другого етапу єДозволу, зокрема:
 - дозвіл на виконання робіт підвищеної небезпеки та на експлуатацію (застосування) машин, механізмів, устатковання підвищеної небезпеки;
 - ліцензію на провадження освітньої діяльності у сфері загальної середньої освіти;
 - ліцензію на провадження освітньої діяльності у сфері дошкільної освіти;
 - декларацію про провадження господарської діяльності на період дії воєнного стану (відповідно до постанови Кабінету Міністрів України від 18.03.2022 № 314).
 Загалом передбачається, що через єДозвіл можна буде подавати заяви на отримання всіх дозвільних документів.
 Також, Мінекономіки розроблено та готується для направлення на погодження заінтересованим органам влади проект Закону України "Про спрощення та цифровізацію державного регулювання господарської діяльності шляхом його цифровізації та застосування декларативного принципу", яким зокрема пропонується:
 - узагальнити процедури видачі та адміністрування інструментів державного регулювання;
 - визначити єдиний перелік інструментів державного регулювання бізнесу (ДДХ, ліцензії, декларації, інші адміністративні та публічні послуги);
 - встановити відповідальність за вимагання інструментів, які не включені до Переліку;
 - цифровізувати процес подання декларацій, отримання інших інструментів державного регулювання бізнесу через Єдину державну електронну систему дозвільних документів (єДозвіл);
 - визначити відомості, отримання, збирання, накопичення обробку яких, здійснюватиме єДозвіл щодо виданих ліцензій, документів дозвільного характеру, адміністративних та інших публічних послуг, що дозволить акумулювати інформацію про видані інструменти державного регулювання бізнесу в єДозволі;
 - запровадити взаємодію єДозволу з електронними інформаційно-комунікаційними системами державних органів.
 4. Водночас, згідно з формулюванням індикатора 2 до ОСР 2.2.3.4 Державної антикорупційної програми, концепція Єдиної інтегрованої дозвільної системи доступу до ринків має бути розроблена, зокрема, на основі результатів експериментального проєкту, передбаченого підпунктом 1 пункту 2.2.3.4 Програми.
 5. Постановою Кабінету Міністрів України від 05.07.2024 № 795 встановлено строк реалізації експериментального проєкту — протягом двох років з дня набрання чинності зазначеною постановою.
 6. З огляду на викладене, реалізація експериментального проєкту триває, що унеможливлює розроблення концепції Єдиної інтегрованої дозвільної системи доступу до ринків у визначені строки.
-7. З огляду на те, що концепція Єдиної інтегрованої дозвільної системи доступу до ринків не була розроблена, недосягнення показника виконання заходу та настання дати завершення виконання, захід 2.2.3.4.4. не виконано.</t>
+7. У мехаж звітування за 2 квартал 2026 року Мінекономіки повідомило, що Постанова КМУ від 05.07.2024 р. № 795, якою визначено концептуальні засади розроблення і впровадження Єдиної інтегрованої дозвільної системи доступу до ринків була оприлюднена на сайті Мінекономіки для проведення громадського обговорення у травні 2024 року.
+Проєкт пКМУ "Деякі питання функціонування Єдиної державної системи дозвільних документів", який було розроблено за результатом експерименту, був розміщений на сайті Мінекономіки (www.me.gov.ua) у розділі “Обговорення проєктів документів”: https://www.me.gov.ua/Documents/Detail/c611c920-b6b9-4613-900c-eeabaaa54423?lang=uk-UA&amp;title=PovidomlenniaProOpriliudnenniaProktuPostanoviKabinetuMinistrivUkraini-deiakiPitanniaFunktsionuvanniadinoiDerzhavnoiElektronnoiSistemiDozvilnikhDokumentiv-\
+8. З огляду на те, що концепція Єдиної інтегрованої дозвільної системи доступу до ринків не була розроблена, недосягнення показника виконання заходу та настання дати завершення виконання, захід 2.2.3.4.4. не виконано.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>