--- v0 (2026-06-02)
+++ v1 (2026-09-22)
@@ -156,51 +156,51 @@
     <t>у межах встановлених бюджетних призначень на відповідний рік</t>
   </si>
   <si>
     <t>1) обсяг статистичної інформації відповідає вимогам статті 18-3 Закону
 2) статистична інформація надається у Порядку, визначеному Національним агентством, у тому числі із дотриманням граничних термінів її надання</t>
   </si>
   <si>
     <t>Національне антикорупційне бюро України, у межах повноважень, направило відповідні статистичні дані за 2023 рік листом від 15.02.2024 № 01-043/4562, а листом від 14.02.2025 № 04-043/4732 - за 2024 рік у повному обсязі із дотриманням граничних термінів її надання.
 Надіслані статистичні дані систематизовано та оприлюднено у розділі «Статистична інформація про результати роботи спеціально уповноважених суб’єктів у сфері протидії корупції та інших державних органів» Інформаційної системи моніторингу реалізації державної антикорупційної політики.</t>
   </si>
   <si>
     <t>1.1.1.2.2 (2)</t>
   </si>
   <si>
     <t>Щорічне подання (до 15 лютого) спеціально уповноваженими суб’єктами у сфері протидії корупції та виконавцями Державної антикорупційної програми на 2023—2025 роки (далі — Програма) до Національного агентства статистичної інформації про результати своєї роботи з обов’язковим зазначенням даних, визначених у частині другій статті 18-3 Закону</t>
   </si>
   <si>
     <t>Державне бюро розслідувань</t>
   </si>
   <si>
     <t xml:space="preserve">1) обсяг статистичної інформації відповідає вимогам статті 183 Закону
 2) статистична інформація надається згідно з Порядком, визначеним Національним агентством, зокрема із дотриманням граничних строків її надання
 </t>
   </si>
   <si>
-    <t>Державне бюро розслідувань, у межах повноважень, направило відповідні статистичні дані за 2023 рік листом від 13.02.2024 № 1887-24/10-6-01-1882/24,  листом від 13.02.2025 № 10-6-01-4421 - за 2024 рік, листом від 09.02.2026 № 1592-26/10-6-01-1769/26 - за 2025 рік у повному обсязі із дотриманням граничних термінів її надання.
+    <t>Державне бюро розслідувань, у межах повноважень, направило відповідні статистичні дані за 2023 рік листом від 13.02.2024 № 1887-24/10-6-01-1882/24, листом від 13.02.2025 № 10-6-01-4421 - за 2024 рік, листом від 09.02.2026 № 1592-26/10-6-01-1769/26 - за 2025 рік у повному обсязі із дотриманням граничних термінів її надання.
 Надіслані статистичні дані систематизовано та оприлюднено у розділі «Статистична інформація про результати роботи спеціально уповноважених суб’єктів у сфері протидії корупції та інших державних органів» Інформаційної системи моніторингу реалізації державної антикорупційної політики.</t>
   </si>
   <si>
     <t>1.1.1.2.2 (3)</t>
   </si>
   <si>
     <t>Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів</t>
   </si>
   <si>
     <t>Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів, у межах повноважень, направило відповідні статистичні дані за 2023 рік листом від 15.02.2024 № 1940/1-31-24/14, а листом від 12.02.2025 № 1449/1-31-25/14 - за 2024 рік у повному обсязі із дотриманням граничних термінів її надання. 
 Надіслані статистичні дані систематизовано та оприлюднено у розділі «Статистична інформація про результати роботи спеціально уповноважених суб’єктів у сфері протидії корупції та інших державних органів» Інформаційної системи моніторингу реалізації державної антикорупційної політики.</t>
   </si>
   <si>
     <t>1.1.1.2.2 (4)</t>
   </si>
   <si>
     <t>Національна поліція України</t>
   </si>
   <si>
     <t>Національна поліція України, у межах повноважень, направила відповідні статистичні дані за 2023 рік листом від 13.02.2024 № 24286/01-2024, листом від 12.02.2025 № 22919/01-2025 - за 2024 рік, листом від 13.02.2026 № 21586/06-2026 - за 2025 рік  у повному обсязі із дотриманням граничних термінів її надання.
 Надіслані статистичні дані систематизовано та оприлюднено у розділі «Статистична інформація про результати роботи спеціально уповноважених суб’єктів у сфері протидії корупції та інших державних органів» Інформаційної системи моніторингу реалізації державної антикорупційної політики.</t>
   </si>
   <si>
     <t>1.1.1.2.2 (5)</t>
   </si>