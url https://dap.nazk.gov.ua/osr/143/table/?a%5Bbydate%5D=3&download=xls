--- v0 (2026-06-19)
+++ v1 (2026-10-02)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Заходи" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$Q$7</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>№ Напрямку</t>
   </si>
   <si>
     <t>Напрямок</t>
   </si>
   <si>
     <t>Проблема</t>
   </si>
   <si>
     <t>№ ОСР</t>
   </si>
   <si>
     <t>Назва ОСР</t>
   </si>
   <si>
     <t>№ Заходу</t>
   </si>
   <si>
     <t>Назва заходу</t>
   </si>
   <si>
     <t>Дата початку</t>
   </si>
   <si>
@@ -150,72 +150,66 @@
   </si>
   <si>
     <t>01.01.2024</t>
   </si>
   <si>
     <t>звіт за результатами моніторингу оприлюднено</t>
   </si>
   <si>
     <t>Відповідно до п. 9 Порядку проведення моніторингу внутрішнього споживання вітчизняних лісоматеріалів необроблених і контролю за неперевищенням обсягу внутрішнього споживання вітчизняних лісоматеріалів необроблених, затвердженого постановою Кабінету Міністрів України від 4 грудня 2019 р. №1142 (далі - Порядок), Держлісагентство щомісяця, але не пізніше 20 числа наступного періоду, формує та оприлюднює на своєму офіційному веб-сайті інформацію про результати моніторингу.
 Зазначена інформація щомісяця (окрім травня 2025 року) публікується на офіційному веб-сайті Держлісагентства (посилання у джерелах).
 Згідно з п. 10 Порядку щороку, але не пізніше 1 березня наступного за звітним року, інформує Мінекономіки про результати моніторингу та оприлюднює їх на своєму офіційному веб-сайті.
 Щорічні звіти за 2023-2025 роки підготовлені та оприлюднені на веб-сайті.
 Отже, захід можна вважати виконаним вчасно та повністю.
 Принагідно інформуємо, що Держлісагентство продовжує забезпечувати здійснення постійного моніторингу щодо ефективності функціонування єдиної державної системи електронного обліку деревини у всіх постійних лісокористувачів (актуальна інформація за 2026 рік наведена у джерелах).</t>
   </si>
   <si>
     <t>2.2.4.3.3</t>
   </si>
   <si>
     <t>Здійснення щорічного моніторингу та систематизації даних щодо реалізації 100 відсотків необробленої деревини на аукціонах та виконання Закону України “Про ринки капіталу та організовані товарні ринки” у частині реалізації деревини на ліцензованих товарних біржах</t>
   </si>
   <si>
     <t>100 відсотків необробленої деревини реалізується на аукціонах</t>
   </si>
   <si>
-    <t>Держлісагентство здійснює щомісячний моніторинг та систематизацію даних щодо реалізації необробленої деревини на аукціонах на виконання Закону України «Про ринки капіталу та організовані товарні ринки» у частині реалізації деревини на ліцензованих товарних біржах (посилання на результати моніторингу за 2023-2025 роки у джерелах).
-Водночас слід зауважити, що показником виконання заходу визначено: "100 відсотків необробленої деревини реалізується на аукціонах". Станом на 31.12.2024 Держлісагентство надало інформацію щодо реалізації лісоматеріалів постійними лісокористувачами, де зазначено, що впродовж 2024 року мала місце реалізація лісоматеріалів шляхом укладення прямих договорів (посилання у джерелах). Відповідної інформації за 2025 рік надано не було.
+    <t>Держлісагентство здійснює щомісячний моніторинг та систематизацію даних щодо реалізації лісоматеріалів на аукціонних торгах (посилання на результати моніторингу за 2023-2025 роки у джерелах).
+Водночас слід зауважити, що показником виконання заходу визначено: "100 відсотків необробленої деревини реалізується на аукціонах". Станом на 31.12.2024 Держлісагентство надало інформацію щодо реалізації лісоматеріалів постійними лісокористувачами, де відображено обсяги необробленої деревини, яку було реалізовано шляхом аукціонних торгів, публічних закупівель та через укладення прямих договорів (у джерелах). Відповідної інформації за 2025 рік надано не було.
 Враховуючи наведене, захід можна вважати виконаним частково.
-Принагідно інформуємо, що Держлісагентство продовжує забезпечувати здійснення  щомісячного моніторингу та систематизацію даних щодо реалізації необробленої деревини на аукціонах на виконання Закону України «Про ринки капіталу та організовані товарні ринки» у частині реалізації деревини на ліцензованих товарних біржах (актуальна інформація за 2026 рік наведена у джерелах).</t>
+Принагідно інформуємо, що Держлісагентство продовжує забезпечувати здійснення щомісячного моніторингу та систематизацію даних щодо реалізації лісоматеріалів на аукціонних торгах (актуальна інформація за 2026 рік наведена у джерелах).</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
     <t>2.2.4.3.4</t>
   </si>
   <si>
     <t>Оприлюднення щорічного звіту за результатами моніторингу та систематизації даних, зазначених у підпункті 2.2.4.3.3, не пізніше лютого року, наступного за роком, у якому здійснювалися моніторинг та систематизація даних</t>
   </si>
   <si>
     <t xml:space="preserve">звіт за результатами моніторингу оприлюднено </t>
-  </si>
-[...4 lines deleted...]
-Принагідно інформуємо, що Держлісагентство продовжує забезпечувати здійснення щомісячного моніторингу та систематизацію даних щодо реалізації необробленої деревини на аукціонах на виконання Закону України «Про ринки капіталу та організовані товарні ринки» у частині реалізації деревини на ліцензованих товарних біржах (актуальна інформація за 2026 рік наведена у джерелах).</t>
   </si>
   <si>
     <t>2.2.4.3.5</t>
   </si>
   <si>
     <t>Супроводження розгляду проекту Закону України “Про ринок деревини” (реєстраційний номер 4197-д від 10 вересня 2021 р.) у Верховній Раді України (зокрема у разі застосування до нього Президентом України права вето), яким, серед іншого:
 1) установлено механізм продажу деревини та окремих виробів з деревини власниками лісів та постійними лісокористувачами виключно шляхом проведення електронних аукціонів або на умовах оферти, враховуючи попередній досвід провадження лісогосподарської діяльності щодо закупівлі деревини;
 2) визначено відповідальність покупців за невиконання умов договору купівлі-продажу;
 3) запроваджено декларування переробленої деревини, що допоможе виробникам, переробникам, продавцям та споживачам мати чітке підтвердження законності її заготівлі;
 4) запроваджено обов’язковість подання та публічність інформації щодо обсягів, ціни продажу, покупців деревини та виробів з неї шляхом розміщення її у відкритому доступі</t>
   </si>
   <si>
     <t>29.04.2025</t>
   </si>
   <si>
     <t>державний бюджет</t>
   </si>
   <si>
     <t>закон підписано Президентом України</t>
   </si>
   <si>
     <t>У рамках інформування про стан виконання заходу за ІІ квартал 2023 р. - ІV квартал 2024 р. Державне агентство лісових ресурсів України надавало наступну інформацію:
 1. З метою запровадження заходів щодо державного регулювання ринку деревини народним депутатом України Д. Наталухою та іншими було внесено 10.09.2021 до Верховної Ради України доопрацьований проект Закону України «Про ринок деревини», зареєстрований за № 4197-д (далі – законопроєкт № 4197-д).
 2. Міндовкілля листом від 04.10.2021 № 25/1-16/21108-21 повідомило Комітет Верховної Ради України з питань економічного розвитку та Комітет Верховної Ради України з питань екологічної політики та природокористування про підтримку законопроєкту № 4197-д.
 3. Верховна Рада України 18 листопада 2021 року прийняла законопроєкт № 4197-д у першому читанні за основу. Відповідно до Постанови Верховної Ради України від 07.02.2023 № 2911-ІХ законопроєкт № 4197-д включений до Порядку денного дев’ятої сесії Верховної Ради України дев’ятого скликання.
@@ -892,105 +886,105 @@
       <c r="G6" s="2" t="s">
         <v>45</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I6" s="2" t="s">
         <v>25</v>
       </c>
       <c r="J6" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K6" s="2" t="s">
         <v>27</v>
       </c>
       <c r="L6" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M6" s="2" t="s">
         <v>29</v>
       </c>
       <c r="N6" s="2" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="2" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="P6" s="2" t="s">
         <v>43</v>
       </c>
       <c r="Q6" s="2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="G7" s="2" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I7" s="2" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="J7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="2"/>
       <c r="L7" s="2" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="M7" s="2" t="s">
         <v>29</v>
       </c>
       <c r="N7" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="O7" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="O7" s="2" t="s">
+      <c r="P7" s="2" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="Q7" s="2" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A2:Q7"/>
   <mergeCells>
     <mergeCell ref="A3:A7"/>
     <mergeCell ref="B3:B7"/>
     <mergeCell ref="C3:C7"/>
     <mergeCell ref="D3:D7"/>
     <mergeCell ref="E3:E7"/>
     <mergeCell ref="Q3:Q7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>