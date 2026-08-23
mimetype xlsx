--- v0 (2026-05-01)
+++ v1 (2026-08-23)
@@ -114,51 +114,51 @@
 4) обов’язок Антимонопольного комітету вести єдиний відкритий Державний реєстр суб’єктів господарювання, яких притягнуто до відповідальності за вчинення порушення у вигляді антиконкурентних узгоджених дій, що стосуються спотворення результатів тендерів, у порядку, визначеному Антимонопольним комітетом
 </t>
   </si>
   <si>
     <t>01.01.2025</t>
   </si>
   <si>
     <t>30.09.2025</t>
   </si>
   <si>
     <t>Національне агентство з питань запобігання корупції</t>
   </si>
   <si>
     <t>Антимонопольний комітет України</t>
   </si>
   <si>
     <t>державний бюджет та/або кошти міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік та/або у межах коштів міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>проект закону подано до Верховної Ради України</t>
   </si>
   <si>
-    <t>Закон України від 09.08.2023 № 3295-ІХ "Про внесення змін до деяких законодавчих актів України щодо вдосконалення законодавства про захист економічної конкуренції та діяльності Антимонопольного комітету України" доповнив Закон України "Про захист економічної конкуренції" статтею 48-1, якою передбачено обов’язок Антимонопольного комітету України вести єдиний відкритий Державний реєстр суб’єктів господарювання, яких притягнуто до відповідальності за вчинення порушення у вигляді антиконкурентних узгоджених дій, що стосуються спотворення результатів тендерів, у порядку, визначеному Антимонопольним комітетом України.  
+    <t>Закон України від 09.08.2023 № 3295-ІХ "Про внесення змін до деяких законодавчих актів України щодо вдосконалення законодавства про захист економічної конкуренції та діяльності Антимонопольного комітету України" доповнив Закон України "Про захист економічної конкуренції" статтею 48-1, якою передбачено обов’язок Антимонопольного комітету України вести єдиний відкритий Державний реєстр суб’єктів господарювання, яких притягнуто до відповідальності за вчинення порушення у вигляді антиконкурентних узгоджених дій, що стосуються спотворення результатів тендерів, у порядку, визначеному Антимонопольним комітетом України.   
 Також, Порядок ведення і доступу до Державного реєстру суб’єктів господарювання, притягнутих до відповідальності за вчинення порушення, яке передбачене пунктом 4 частини другої статті 6, пунктом 1 статті 50 Закону України «Про захист економічної конкуренції», у вигляді вчинення антиконкурентних узгоджених дій, які стосуються спотворення результатів торгів, аукціонів, конкурсів, тендерів, затверджено розпорядженням Антимонопольного комітету України від 23 листопада 2023 року № 17-рп, зареєстрованим у Міністерстві юстиції України 27 грудня 2023 р. за № 2259/41315.
 Наказом Голови Антимонопольного комітету України від 04.03.2024 № 22-ОД зазначений Реєстр наразі введений у дослідну експлуатацію.
 Таким чином, зазначені положення виконують вимоги п. 4 відповідного заходу, з огляду на що захід 2.2.5.1.1 може вважатись таким, що виконаний частково.</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>