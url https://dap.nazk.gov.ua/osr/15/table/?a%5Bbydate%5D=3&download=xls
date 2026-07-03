--- v0 (2026-04-29)
+++ v1 (2026-07-03)
@@ -106,81 +106,82 @@
   <si>
     <t>1.1.1.3.1</t>
   </si>
   <si>
     <t>Створення на офіційному веб-сайті Національного агентства окремої сторінки, на якій відображається ключова статистична інформація про стан протидії корупційним і пов’язаним з корупцією кримінальним правопорушенням</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>29.02.2024</t>
   </si>
   <si>
     <t>Національне агентство з питань запобігання корупції</t>
   </si>
   <si>
     <t>державний бюджет</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік (КПКВК 6331010)</t>
   </si>
   <si>
     <t>ключова статистична інформація про стан протидії корупційним і пов’язаним з корупцією кримінальним правопорушенням відображається на окремій сторінці офіційного веб-сайту Національного агентства</t>
   </si>
   <si>
-    <t>На офіційному вебсайті Національного агентства створено розділ (окрема вебсторінка) «Путівник антикорупційною статистикою», в якому:
+    <t>На офіційному вебсайті Національного агентства створено розділ (окрема вебсторінка) «Путівник антикорупційною статистикою», в якому: 
 - систематизовано та відображено усі джерела статистичної інформації щодо корупційних і пов’язаних з корупцією правопорушень;
 - представлено результати аналізу та узагальнення Національним агентством ключових статистичних показників у цій сфері, зокрема у вигляді 6 інтерактивних інфографік результатів досудової та судової статистики за 2016 - 2024 роки (у 2024 році додано 2 інфографіки стосовно діяльності ВАКС), що дає змогу проводити аналіз стану протидії корупції за окремими показниками та в динаміці.
 У І кварталі 2024 року узагальнено, оброблено та відображено в інтерактивних візуалізаціях (інфографіках) статистичні дані за 2023 рік та оновлено інформацію стосовно окремих відомостей (джерел даних), зазначених у цьому розділі.
-У І кварталі 2025 року узагальнено, оброблено та відображено в інтерактивних візуалізаціях (інфографіках) статистичні дані за 2024 рік та оновлено інформацію стосовно окремих відомостей (джерел даних), зазначених у цьому розділі.</t>
+У І кварталі 2025 року узагальнено, оброблено та відображено в інтерактивних візуалізаціях (інфографіках) статистичні дані за 2024 рік та оновлено інформацію стосовно окремих відомостей (джерел даних), зазначених у цьому розділі.
+У І кварталі 2026 року узагальнено, оброблено та відображено в інтерактивних візуалізаціях (інфографіках) статистичні дані за 2025 рік та оновлено інформацію стосовно окремих відомостей (джерел даних), зазначених у цьому розділі.</t>
   </si>
   <si>
     <t>Виконано</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>1.1.1.3.2</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту закону щодо внесення змін до Закону, яким на Національне агентство покладено обов’язок запровадити та забезпечити постійне ведення Єдиного загальнодержавного обліку “Стан протидії адміністративним правопорушенням, пов’язаним з корупцією” як частини інформаційної системи моніторингу</t>
   </si>
   <si>
     <t>01.07.2024</t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>проект закону подано до Верховної Ради України</t>
   </si>
   <si>
-    <t>Національне агентство за результатами проведених консультацій розробило відповідний проект Закону України та 15.01.2025 провело його громадське обговорення.  
+    <t>Національне агентство за результатами проведених консультацій розробило відповідний проект Закону України та 15.01.2025 провело його громадське обговорення.   
 За результатами висловлених у ході громадського обговорення зауважень і пропозицій до змісту законопроекту Національне агентство забезпечило його доопрацювання.
-Зазначений законопроект 11.03.2025 був направлений на погодження до заінтересованих органів. Станом на 31.12.2025 тривають узгоджувальні процедури щодо цього проекту.
+Зазначений законопроект 11.03.2025 був направлений на погодження до заінтересованих органів. Станом на 31.03.2026 тривають узгоджувальні процедури щодо цього проекту.
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не фіналізовано та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>1.1.1.3.5</t>
   </si>
   <si>
     <t>Створення на офіційному веб-сайті Національного агентства окремої сторінки “Бібліотека основних соціологічних досліджень”, на якій розміщено соціологічні дослідження, що проводилися в Україні за останні десять років і розкривали ті чи інші питання сприйняття, поширеності чи причини корупції, а також ефективності запобігання та протидії їй</t>
   </si>
   <si>
     <t xml:space="preserve">окрему сторінку “Бібліотека основних соціологічних досліджень” створено на офіційному веб-сайті Національного агентства </t>
   </si>
   <si>
     <t>На офіційному вебсайті Національного агентства у розділі «Дослідження корупції» створено окрему вкладку (вебсторінку у форматі інтерактивної інфографіки) «Бібліотека досліджень щодо корупції в Україні», яка функціонує як база даних соціологічних та аналітичних досліджень з питань вивчення ситуації щодо корупції в Україні. Бібліотека забезпечує можливість фільтрації та пошуку джерел за видами досліджень (соціологічні та аналітичні), роками проведення, сферами та виконавцями досліджень. 
 Упродовж 2023 року база даних містила 340 джерел інформації за 2007–2023 роки.&lt;br&gt;
 Упродовж 2024 року оновлення бази даних досліджень продовжено, внаслідок чого вона містила 458 джерел інформації за 2007–2024 роки, зокрема 261 соціологічне дослідження.&lt;br&gt;
 Упродовж 2025 року оновлення бази даних досліджень продовжено, у результаті чого вона наразі містить 581 джерело інформації за 2007–2025 роки, зокрема 318 соціологічних досліджень.</t>
   </si>
   <si>
     <t>1.1.1.3.6</t>
   </si>
   <si>
     <t>Створення на офіційному веб-сайті Національного агентства окремої сторінки “Бібліотека ґрунтовних аналітичних досліджень”, на якій розміщено найбільш комплексні та ґрунтовні праці (монографії, дисертації, підручники, збірки праць тощо) останніх років у сфері запобігання та протидії корупції</t>
@@ -200,51 +201,51 @@
   <si>
     <t>Створення на офіційному веб-сайті Національного агентства окремої сторінки “Наукова періодика”, на якій розміщено наукові статті останніх років, присвячені проблемам запобігання та протидії корупції</t>
   </si>
   <si>
     <t>окрему сторінку “Наукова періодика” створено на офіційному веб-сайті Національного агентства</t>
   </si>
   <si>
     <t>На офіційному вебсайті Національного агентства у розділі «Дослідження корупції» створено окрему вкладку (вебсторінку у форматі інтерактивної інфографіки) «Бібліотека наукової періодики щодо корупції в Україні», яка функціонує як база даних наукових публікацій (підручники, монографії, дисертації, статті тощо), присвячених проблемам запобігання та протидії корупції в Україні. Бібліотека забезпечує можливість фільтрації та пошуку публікацій за видами, роками, сферами та авторами. 
 Упродовж 2023 року базу даних публікацій оновлено, у результаті чого вона містила 340 джерел інформації за 2007–2023 роки.
 Упродовж 2024 року оновлення бази даних публікацій продовжено, внаслідок чого вона містила 1172 джерела інформації за 2014–2024 роки.
 Упродовж 2025 року оновлення бази даних публікацій продовжено, у результаті чого вона наразі містить 2006 джерел інформації за 2014–2025 роки.</t>
   </si>
   <si>
     <t>1.1.1.3.8</t>
   </si>
   <si>
     <t>Надсилання щороку ключової інформації у сфері запобігання та протидії корупції до Кабінету Міністрів України, Верховної Ради України, Президента України, комітету Верховної Ради України, до предмета відання якого належать питання боротьби з корупцією, Національної ради з питань антикорупційної політики, а також інших органів державної влади з метою надання зазначеним органам можливості враховувати цю інформацію під час формування антикорупційної та галузевої політики</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>ключова інформація у сфері запобігання та протидії корупції щороку надсилається зазначеним суб’єктам</t>
   </si>
   <si>
-    <t>Згідно зі змістом відповідного заходу Національне агентство повинно було забезпечити надсилання щороку ключової інформації у сфері запобігання та протидії корупції до Кабінету Міністрів України, Верховної Ради України, Президента України, комітету Верховної Ради України, до предмета відання якого належать питання боротьби з корупцією, Національної ради з питань антикорупційної політики, а також інших органів державної влади з метою надання зазначеним органам можливості враховувати цю інформацію під час формування антикорупційної та галузевої політики. 
+    <t>Згідно зі змістом відповідного заходу Національне агентство повинно було забезпечити надсилання щороку ключової інформації у сфері запобігання та протидії корупції до Кабінету Міністрів України, Верховної Ради України, Президента України, комітету Верховної Ради України, до предмета відання якого належать питання боротьби з корупцією, Національної ради з питань антикорупційної політики, а також інших органів державної влади з метою надання зазначеним органам можливості враховувати цю інформацію під час формування антикорупційної та галузевої політики.  
 З огляду на строки виконання відповідного заходу (дата завершення визначена як грудень 2025 року), таке надсилання інформації повинно було здійснюватись тричі - у 2023, 2024 та 2025 роках.
 1. Національне агентство 28.12.2023 відправило листи до Кабінету Міністрів України, Верховної Ради України, Президента України, Комітету Верховної Ради України з питань антикорупційної політики та Національної ради з питань антикорупційної політики, у якому була вказана ключова інформація у сфері запобігання та протидії корупції (результати соціологічних та інших досліджень з оцінки ситуації з корупцією в Україні, офіційну статистичну інформацію, результати оцінки корупційних ризиків та узагальнення найбільш поширених корупційних практик у 2023 році). 
 2. Зазначена інформація не направлялася наприкінці 2024 року у зв'язку із відсутністю статистичної інформації, необхідної для підготовки інформаційних матеріалів, зокрема інформації, яка щороку подається державними органами на виконання вимог ст. 18-3 Закону України "Про запобігання корупції".
 3. У І кварталі 2025 року Національне агентство забезпечило підготовку та направлення відповідних листів до Кабінету Міністрів України, Верховної Ради України, Президента України, Комітету Верховної Ради України з питань антикорупційної політики, Національної ради з питань антикорупційної політики, а також усіх міністерств за підсумками 2024 року.
 З огляду на те, що надсилання інформації, зазначеної у відповідному заході, здійснювалось лише у 2023 та 2025 роках, захід не може вважатись таким, що виконаний повністю.</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>