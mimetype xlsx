--- v1 (2026-07-03)
+++ v2 (2026-09-03)
@@ -135,87 +135,89 @@
 У І кварталі 2025 року узагальнено, оброблено та відображено в інтерактивних візуалізаціях (інфографіках) статистичні дані за 2024 рік та оновлено інформацію стосовно окремих відомостей (джерел даних), зазначених у цьому розділі.
 У І кварталі 2026 року узагальнено, оброблено та відображено в інтерактивних візуалізаціях (інфографіках) статистичні дані за 2025 рік та оновлено інформацію стосовно окремих відомостей (джерел даних), зазначених у цьому розділі.</t>
   </si>
   <si>
     <t>Виконано</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>1.1.1.3.2</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту закону щодо внесення змін до Закону, яким на Національне агентство покладено обов’язок запровадити та забезпечити постійне ведення Єдиного загальнодержавного обліку “Стан протидії адміністративним правопорушенням, пов’язаним з корупцією” як частини інформаційної системи моніторингу</t>
   </si>
   <si>
     <t>01.07.2024</t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>проект закону подано до Верховної Ради України</t>
   </si>
   <si>
-    <t>Національне агентство за результатами проведених консультацій розробило відповідний проект Закону України та 15.01.2025 провело його громадське обговорення.   
+    <t>Національне агентство за результатами проведених консультацій розробило відповідний проект Закону України та 15.01.2025 провело його громадське обговорення.    
 За результатами висловлених у ході громадського обговорення зауважень і пропозицій до змісту законопроекту Національне агентство забезпечило його доопрацювання.
-Зазначений законопроект 11.03.2025 був направлений на погодження до заінтересованих органів. Станом на 31.03.2026 тривають узгоджувальні процедури щодо цього проекту.
+Зазначений законопроект 11.03.2025 був направлений на погодження до заінтересованих органів. Станом на 30.06.2026 тривають узгоджувальні процедури щодо цього проекту.
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не фіналізовано та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>1.1.1.3.5</t>
   </si>
   <si>
     <t>Створення на офіційному веб-сайті Національного агентства окремої сторінки “Бібліотека основних соціологічних досліджень”, на якій розміщено соціологічні дослідження, що проводилися в Україні за останні десять років і розкривали ті чи інші питання сприйняття, поширеності чи причини корупції, а також ефективності запобігання та протидії їй</t>
   </si>
   <si>
     <t xml:space="preserve">окрему сторінку “Бібліотека основних соціологічних досліджень” створено на офіційному веб-сайті Національного агентства </t>
   </si>
   <si>
     <t>На офіційному вебсайті Національного агентства у розділі «Дослідження корупції» створено окрему вкладку (вебсторінку у форматі інтерактивної інфографіки) «Бібліотека досліджень щодо корупції в Україні», яка функціонує як база даних соціологічних та аналітичних досліджень з питань вивчення ситуації щодо корупції в Україні. Бібліотека забезпечує можливість фільтрації та пошуку джерел за видами досліджень (соціологічні та аналітичні), роками проведення, сферами та виконавцями досліджень. 
-Упродовж 2023 року база даних містила 340 джерел інформації за 2007–2023 роки.&lt;br&gt;
-[...1 lines deleted...]
-Упродовж 2025 року оновлення бази даних досліджень продовжено, у результаті чого вона наразі містить 581 джерело інформації за 2007–2025 роки, зокрема 318 соціологічних досліджень.</t>
+Упродовж 2023 року база даних містила 340 джерел інформації за 2007–2023 роки.
+Упродовж 2024 року оновлення бази даних досліджень продовжено, внаслідок чого вона містила 458 джерел інформації за 2007–2024 роки, зокрема 261 соціологічне дослідження.
+Упродовж 2025 року оновлення бази даних досліджень продовжено, у результаті чого вона містила 581 джерело інформації за 2007–2025 роки, зокрема 318 соціологічних досліджень.
+Упродовж 2026 року оновлення бази даних досліджень продовжено, у результаті чого вона наразі містить 634 джерела інформації за 2007–2026 роки, зокрема 346 соціологічних досліджень.</t>
   </si>
   <si>
     <t>1.1.1.3.6</t>
   </si>
   <si>
     <t>Створення на офіційному веб-сайті Національного агентства окремої сторінки “Бібліотека ґрунтовних аналітичних досліджень”, на якій розміщено найбільш комплексні та ґрунтовні праці (монографії, дисертації, підручники, збірки праць тощо) останніх років у сфері запобігання та протидії корупції</t>
   </si>
   <si>
     <t>окрему сторінку “Бібліотека ґрунтовних аналітичних досліджень” створено на офіційному веб-сайті Національного агентства</t>
   </si>
   <si>
     <t>На офіційному вебсайті Національного агентства у розділі «Дослідження корупції» створено окрему вкладку (вебсторінку у форматі інтерактивної інфографіки) «Бібліотека досліджень щодо корупції в Україні», яка функціонує як база даних соціологічних та аналітичних досліджень з питань вивчення ситуації щодо корупції в Україні. Бібліотека забезпечує можливість фільтрації та пошуку джерел за видами досліджень (соціологічні та аналітичні), роками проведення, сферами та виконавцями досліджень. 
 Упродовж 2023 року база даних містила 340 джерел інформації за 2007–2023 роки.
 Упродовж 2024 року оновлення бази даних досліджень продовжено, внаслідок чого вона містила 458 джерел інформації за 2007–2024 роки, зокрема 197 аналітичних досліджень.
-Упродовж 2025 року оновлення бази даних досліджень продовжено, у результаті чого вона наразі містить 581 джерело інформації за 2007–2025 роки, зокрема 263 аналітичних досліджень.</t>
+Упродовж 2025 року оновлення бази даних досліджень продовжено, у результаті чого вона містила 581 джерело інформації за 2007–2025 роки, зокрема 263 аналітичних досліджень.
+Упродовж 2026 року оновлення бази даних досліджень продовжено, у результаті чого вона наразі містить 634 джерела інформації за 2007–2026 роки, зокрема 288 аналітичних досліджень.</t>
   </si>
   <si>
     <t>1.1.1.3.7</t>
   </si>
   <si>
     <t>Створення на офіційному веб-сайті Національного агентства окремої сторінки “Наукова періодика”, на якій розміщено наукові статті останніх років, присвячені проблемам запобігання та протидії корупції</t>
   </si>
   <si>
     <t>окрему сторінку “Наукова періодика” створено на офіційному веб-сайті Національного агентства</t>
   </si>
   <si>
     <t>На офіційному вебсайті Національного агентства у розділі «Дослідження корупції» створено окрему вкладку (вебсторінку у форматі інтерактивної інфографіки) «Бібліотека наукової періодики щодо корупції в Україні», яка функціонує як база даних наукових публікацій (підручники, монографії, дисертації, статті тощо), присвячених проблемам запобігання та протидії корупції в Україні. Бібліотека забезпечує можливість фільтрації та пошуку публікацій за видами, роками, сферами та авторами. 
 Упродовж 2023 року базу даних публікацій оновлено, у результаті чого вона містила 340 джерел інформації за 2007–2023 роки.
 Упродовж 2024 року оновлення бази даних публікацій продовжено, внаслідок чого вона містила 1172 джерела інформації за 2014–2024 роки.
 Упродовж 2025 року оновлення бази даних публікацій продовжено, у результаті чого вона наразі містить 2006 джерел інформації за 2014–2025 роки.</t>
   </si>
   <si>
     <t>1.1.1.3.8</t>
   </si>
   <si>
     <t>Надсилання щороку ключової інформації у сфері запобігання та протидії корупції до Кабінету Міністрів України, Верховної Ради України, Президента України, комітету Верховної Ради України, до предмета відання якого належать питання боротьби з корупцією, Національної ради з питань антикорупційної політики, а також інших органів державної влади з метою надання зазначеним органам можливості враховувати цю інформацію під час формування антикорупційної та галузевої політики</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>