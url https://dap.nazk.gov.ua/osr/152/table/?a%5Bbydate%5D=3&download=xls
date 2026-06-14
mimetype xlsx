--- v0 (2026-04-29)
+++ v1 (2026-06-14)
@@ -170,120 +170,120 @@
     <t>Мінфін повідомляє, що проєкт наказу Мінфіну щодо внесення змін до Порядку реєстрації у митному реєстрі об’єктів права інтелектуальної власності, які охороняються відповідно до закону, та Порядку застосування заходів щодо сприяння захисту прав інтелектуальної власності та взаємодії митних органів з правовласниками, декларантами та іншими заінтересованими особами розроблено Держмитслужбою та 19.06.2025 відповідно до вимог статті 9 Закону України «Про засади державної регуляторної політики у сфері господарської діяльності» оприлюднено на офіційному вебсайті Мінфіну у підрозділі «Проєкти регуляторних актів для обговорення у 2025 р» розділу «Проєкти регуляторних актів для обговорення».</t>
   </si>
   <si>
     <t>2.3.1.2.3</t>
   </si>
   <si>
     <t>Проведення громадського обговорення проекту наказу, зазначеного у підпункті 2.3.1.2.2, забезпечення його доопрацювання (у разі потреби), видання та подання на державну реєстрацію</t>
   </si>
   <si>
     <t>21.07.2025</t>
   </si>
   <si>
     <t>21.08.2025</t>
   </si>
   <si>
     <t>громадське обговорення проведено та оприлюднено його результати</t>
   </si>
   <si>
     <t>Міністерство фінансів України повідомляє.
 19.06.2025 проект Наказу оприлюднено на офіційному вебсайті Мінфіну у підрозділі «Проекти регуляторних актів для обговорення у 2025 р» розділу «Проекти регуляторних актів для обговорення». Відповідно до повідомлення про порилюднення, зауваження та пропозиції щодо змісту проекту акта можна було надавати протягом місяця з дня його оприлюднення у письмовій та/або електронній формі.
 15 серпня 2025 року Держмитслужбою та Мінфіном було організовано нараду з представниками Українського альянсу по боротьбі з підробками та піратством, Німецько-Української промислово-торговельної палати, Національної асоціації патентних повірених України, Європейської Бізнес Асоціації з питань розгляду пропозицій до проекту наказу Міністерства фінансів України «Про внесення змін до Порядку реєстрації у митному реєстрі об’єктів права інтелектуальної власності, які охороняються відповідно до закону, та Порядку застосування заходів щодо сприяння захисту прав інтелектуальної власності та взаємодії митних органів з правовласниками, декларантами та іншими заінтересованими особами».
 Звіт за результатами проведення електронних консультацій з громадськістю до зазначеного проекту наказу Міністерства фінансів України оприлюднено на офіційному вебсайті Мінфіну у підрозділі «Проекти регуляторних актів для обговорення у 2025 р.» розділу «Проекти регуляторних актів для обговорення».
 Наразі проект наказу на стадії доопрацювання.
 Разом з тим, захід передбачає не лише проведення громадського обговорення проекту наказу, а й забезпечення його доопрацювання (про необхідність доопрацювання зазначено в опублікованому звіті), видання та подання на державну реєстрацію, що станом на 30.09.2025 не було здійснено.
 Міністерство фінансів України станом на 4 квартал 2025 року повідомляє.
-Протягом місяця з дня оприлюднення зазначеного проекту наказу на адресу Мінфіну, Держмитслужби та ДРС надійшло ряд пропозицій та зауважень до нього від різних організацій, асоціацій та підприємств, тому вирішено цей проект акта доопрацювати. 
-[...1 lines deleted...]
-При цьому, повідомлення про запрошення бізнесу з метою обговорення доопрацьованого проекту наказу розміщено на сайті Мінфіну за посиланням: https://www.mof.gov.ua/uk/news/zakhist_prav_intelektualnoi_vlasnosti_mitnimi_organami_minfin_zaproshuie_do_obgovorennia_zmin-5531. 
+Протягом місяця з дня оприлюднення зазначеного проекту наказу на адресу Мінфіну, Держмитслужби та ДРС надійшло ряд пропозицій та зауважень до нього від різних організацій, асоціацій та підприємств, тому вирішено цей проект акта доопрацювати.
+Доопрацьований проект наказу Мінфіну «Про внесення змін до деяких наказів Міністерства фінансів України» розміщено 30.12.2025 на сайті Мінфіну у рубриці «Проекти регуляторних актів для обговорення/ Проекти регуляторних актів для обговорення у 2025 р.» розділу «Законодавство» поряд з попереднім проектом наказу за посиланням: https://www.mof.gov.ua/uk/draft_regulatory_acts_for_discussion_in_2025-819.
+При цьому, повідомлення про запрошення бізнесу з метою обговорення доопрацьованого проекту наказу розміщено на сайті Мінфіну за посиланням: https://www.mof.gov.ua/uk/news/zakhist_prav_intelektualnoi_vlasnosti_mitnimi_organami_minfin_zaproshuie_do_obgovorennia_zmin-5531.
 Оскільки запропонований проект наказу потребує обговорення з метою взаємоузгодження між собою наданих пропозицій і зауважень, а також з метою забезпечення балансу інтересів правовласників і суб’єктів зовнішньоекономічної діяльності Мінфін листом від 06.01.2026 № 34020-06-5/350 звернувся до НАЗК, Мінекономіки, Держмитслужби та ДРС з пропозицією надати кандидатури для включення до складу робочої групи.
 Після обговорення доопрацьованого проекту наказу Мінфіну «Про внесення змін до деяких наказів Міністерства фінансів України» з громадськістю, з метою взаємоузгодження між собою наданих пропозицій і зауважень, проходження процедури узгодження із заінтересованими органами, проект цього наказу буде подано до Мін’юсту для державної реєстрації.
 Таким чином, було забезпечено доопрацювання проекту наказу. Разом з тим, захід передбачає також видання та подання на державну реєстрацію, що станом на 31.12.2025 не було здійснено.
 Таким чином, захід є виконаним частково.</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
     <t>2.3.1.2.4</t>
   </si>
   <si>
     <t>Супроводження державної реєстрації наказу, зазначеного у підпункті 2.3.1.2.2, та його офіційного опублікування</t>
   </si>
   <si>
     <t>21.09.2025</t>
   </si>
   <si>
     <t>30.09.2025</t>
   </si>
   <si>
     <t>Міністерство юстиції України</t>
   </si>
   <si>
     <t>проведено державну реєстрацію наказу</t>
   </si>
   <si>
-    <t>За інформацією від Міністерства фінансів України, доопрацьований проект наказу Мінфіну «Про внесення змін до деяких наказів Міністерства фінансів України» розміщено 30.12.2025 на сайті Мінфіну у рубриці «Проекти регуляторних актів для обговорення/ Проекти регуляторних актів для обговорення у 2025 р.» розділу «Законодавство» поряд з попереднім проектом наказу за посиланням: https://www.mof.gov.ua/uk/draft_regulatory_acts_for_discussion_in_2025-819. 
-При цьому, повідомлення про запрошення бізнесу з метою обговорення доопрацьованого проекту наказу розміщено на сайті Мінфіну за посиланням: https://www.mof.gov.ua/uk/news/zakhist_prav_intelektualnoi_vlasnosti_mitnimi_organami_minfin_zaproshuie_do_obgovorennia_zmin-5531. 
+    <t>За інформацією від Міністерства фінансів України, доопрацьований проект наказу Мінфіну «Про внесення змін до деяких наказів Міністерства фінансів України» розміщено 30.12.2025 на сайті Мінфіну у рубриці «Проекти регуляторних актів для обговорення/ Проекти регуляторних актів для обговорення у 2025 р.» розділу «Законодавство» поряд з попереднім проектом наказу за посиланням: https://www.mof.gov.ua/uk/draft_regulatory_acts_for_discussion_in_2025-819.
+При цьому, повідомлення про запрошення бізнесу з метою обговорення доопрацьованого проекту наказу розміщено на сайті Мінфіну за посиланням: https://www.mof.gov.ua/uk/news/zakhist_prav_intelektualnoi_vlasnosti_mitnimi_organami_minfin_zaproshuie_do_obgovorennia_zmin-5531.
 Після обговорення доопрацьованого проекту наказу Мінфіну «Про внесення змін до деяких наказів Міністерства фінансів України» з громадськістю, з метою взаємоузгодження між собою наданих пропозицій і зауважень, проходження процедури узгодження із заінтересованими органами, проект цього наказу буде подано до Мін’юсту для державної реєстрації.
 З огляду на те, що а) настала дата завершення виконання заходу; б) державну реєстрацію наказу не було проведено, захід не виконано.</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>2.3.1.2.5</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та введення в експлуатацію нових програмно-інформаційних комплексів, спрямованих, зокрема, на:
 1) забезпечення можливості відстеження дій, пов’язаних із застосуванням заходів щодо сприяння захисту прав інтелектуальної власності, як з боку митних органів, так і з боку правовласників;
 2) прискорення взаємодії між митними органами та правовласниками шляхом переходу до інформаційного обміну в електронній формі;
 3) застосування стандартизованих підходів до фіксації всіх дій та рішень, пов’язаних із застосуванням заходів щодо сприяння захисту прав інтелектуальної власності, розширення переліку інформації, яка акумулюється у відповідних програмно-інформаційних комплексах, з метою розширення можливостей для аналізу, звітування, а також удосконалення системи управління ризиками;
 4) створення додаткових джерел інформації для використання митними органами під час здійснення заходів щодо сприяння захисту прав інтелектуальної власності;
 5) впровадження інтелектуальних систем аналізу ефективності роботи митних органів за напрямом сприяння захисту прав інтелектуальної власності та подальшого вдосконалення бізнес-процесів
 </t>
   </si>
   <si>
     <t>28.02.2025</t>
   </si>
   <si>
     <t>державний бюджет та/або кошти міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік/у межах коштів міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>програмно-інформаційні комплекси розроблено та введено в експлуатацію</t>
   </si>
   <si>
     <t>Держмитслужба повідомляє.
 22.08.2024 до Митного кодексу України (МКУ) було внесено зміни (ЗУ № 3926-IX, набрав чинності 19.04.2025), у тому числі, направлені на реалізацію зазначених заходів (див. звіт по п. 2.3.1.2.1).
 Наразі необхідним є оновлення Порядку реєстрації у митному реєстрі об’єктів права інтелектуальної власності, які охороняються відповідно до закону (наказ Мінфіну від 30.05.2012 № 648) та Порядку застосування заходів щодо сприяння захисту прав інтелектуальної власності та взаємодії митних органів з правовласниками, декларантами та іншими заінтересованими особами (наказ Мінфіну від 09.06.2020 № 281). Обговорення проектів документів між Держмитслужбою та Мінфіном триває.
 Доопрацьовані проекти документів надійшли до Держмитслужби листом Мінфіну від 29.09.2025 № 34020-07-61/27675. Через відсутність змін до зазначених НПА наразі відсутні підстави для доопрацювання ПІКів Держмитслужби, зокрема в частині призупинення митного оформлення в рамках сприяння захисту ПІВ, налагодження інформаційного обміну в електронній формі щодо призупинень (наразі відбувається письмово відповідно до діючого порядку).
 Водночас, взаємодія митних органів та правовласників в частині реєстрації об’єктів ПІВ у митному реєстрі (подання відповідних заяв правовласниками, відстеження їх статусу, відповідна електронна взаємодія) уже реалізована в ПІК «Митний реєстр об’єктів права інтелектуальної власності». Інформація доступна для правовласника в Особистому кабінеті Єдиного вікна. Публічна частина митного реєстру розміщується на веб-порталі «Єдине вікно» та публікується у формі відкритих даних.
 Інформація про зареєстровані у митному реєстрі об’єкти ПІВ, а також інша наявна інформація використовується в АСУР. Додатковим джерелом інформації є бюлетень «Об’єкти права інтелектуальної власності», який розміщується в АСМО «Центр». Щодо реалізації можливості призупинення митного оформлення товарів за ініціативою митного органу опрацьовується питання використання інформації з міжнародної бази даних об’єктів ПІВ, охорона яких поширюється на Україну («Ex Officio»).
-Таким чином, Держмитслужбою забезпечено електронну взаємодію з правовласниками, наявність ПІКів, аналіз інформації (у т.ч. щодо ефективності) відповідно до діючого законодавства. Після прийняття змін до підзаконних НПА та з урахуванням результатів бізнес-аналізу в частині взаємодії з СОPIS, буде здійснено доопрацювання відповідних компонентів ЄАІС (як АСМО «Центр», так і «Єдине вікно»).
+Таким чином, Держмитслужбою забезпечено електронну взаємодію з правовласниками, наявність ПІКів, аналіз інформації (у т.ч. щодо ефективності) відповідно до діючого законодавства. Після прийняття змін до підзаконних НПА та з урахуванням результатів бізнес-аналізу в частині взаємодії з СОPIS, буде здійснено доопрацювання відповідних компонентів ЄАІС (як АСМО «Центр», так і «Єдине вікно»). Додатково, наразі опрацьовуються вимоги, викладені у наданій експертами EU4PFM у лютому 2026 року оновленій документації.
 На основі наданої інформації можна констатувати часткове виконання заходу. Зокрема програмно-інформаційні комплекси, що спрямовані на прискорення взаємодії між митними органами та правовласниками шляхом переходу до інформаційного обміну в електронній формі, частково розроблені та введені в експлуатацію.
 Водночас наголошуємо на необхідності продовження роботи над розробленням та впровадженням інших програмно-інформаційних комплексів, передбачених заходом, з огляду на потенційне внесення даних заходів до наступної ДАП.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>