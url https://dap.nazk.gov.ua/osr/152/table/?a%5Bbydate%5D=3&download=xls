--- v1 (2026-06-14)
+++ v2 (2026-10-02)
@@ -174,116 +174,114 @@
   </si>
   <si>
     <t>Проведення громадського обговорення проекту наказу, зазначеного у підпункті 2.3.1.2.2, забезпечення його доопрацювання (у разі потреби), видання та подання на державну реєстрацію</t>
   </si>
   <si>
     <t>21.07.2025</t>
   </si>
   <si>
     <t>21.08.2025</t>
   </si>
   <si>
     <t>громадське обговорення проведено та оприлюднено його результати</t>
   </si>
   <si>
     <t>Міністерство фінансів України повідомляє.
 19.06.2025 проект Наказу оприлюднено на офіційному вебсайті Мінфіну у підрозділі «Проекти регуляторних актів для обговорення у 2025 р» розділу «Проекти регуляторних актів для обговорення». Відповідно до повідомлення про порилюднення, зауваження та пропозиції щодо змісту проекту акта можна було надавати протягом місяця з дня його оприлюднення у письмовій та/або електронній формі.
 15 серпня 2025 року Держмитслужбою та Мінфіном було організовано нараду з представниками Українського альянсу по боротьбі з підробками та піратством, Німецько-Української промислово-торговельної палати, Національної асоціації патентних повірених України, Європейської Бізнес Асоціації з питань розгляду пропозицій до проекту наказу Міністерства фінансів України «Про внесення змін до Порядку реєстрації у митному реєстрі об’єктів права інтелектуальної власності, які охороняються відповідно до закону, та Порядку застосування заходів щодо сприяння захисту прав інтелектуальної власності та взаємодії митних органів з правовласниками, декларантами та іншими заінтересованими особами».
 Звіт за результатами проведення електронних консультацій з громадськістю до зазначеного проекту наказу Міністерства фінансів України оприлюднено на офіційному вебсайті Мінфіну у підрозділі «Проекти регуляторних актів для обговорення у 2025 р.» розділу «Проекти регуляторних актів для обговорення».
 Наразі проект наказу на стадії доопрацювання.
 Разом з тим, захід передбачає не лише проведення громадського обговорення проекту наказу, а й забезпечення його доопрацювання (про необхідність доопрацювання зазначено в опублікованому звіті), видання та подання на державну реєстрацію, що станом на 30.09.2025 не було здійснено.
 Міністерство фінансів України станом на 4 квартал 2025 року повідомляє.
 Протягом місяця з дня оприлюднення зазначеного проекту наказу на адресу Мінфіну, Держмитслужби та ДРС надійшло ряд пропозицій та зауважень до нього від різних організацій, асоціацій та підприємств, тому вирішено цей проект акта доопрацювати.
 Доопрацьований проект наказу Мінфіну «Про внесення змін до деяких наказів Міністерства фінансів України» розміщено 30.12.2025 на сайті Мінфіну у рубриці «Проекти регуляторних актів для обговорення/ Проекти регуляторних актів для обговорення у 2025 р.» розділу «Законодавство» поряд з попереднім проектом наказу за посиланням: https://www.mof.gov.ua/uk/draft_regulatory_acts_for_discussion_in_2025-819.
 При цьому, повідомлення про запрошення бізнесу з метою обговорення доопрацьованого проекту наказу розміщено на сайті Мінфіну за посиланням: https://www.mof.gov.ua/uk/news/zakhist_prav_intelektualnoi_vlasnosti_mitnimi_organami_minfin_zaproshuie_do_obgovorennia_zmin-5531.
 Оскільки запропонований проект наказу потребує обговорення з метою взаємоузгодження між собою наданих пропозицій і зауважень, а також з метою забезпечення балансу інтересів правовласників і суб’єктів зовнішньоекономічної діяльності Мінфін листом від 06.01.2026 № 34020-06-5/350 звернувся до НАЗК, Мінекономіки, Держмитслужби та ДРС з пропозицією надати кандидатури для включення до складу робочої групи.
+Також Міністерство фінансів України повідомляє, що станом на 2 квартал 2026 року триває обговорення проекту в рамках робочої групи, до складу якої залучено представників центральних органів виконавчої влади, правовласників та суб’єктів зовнішньоекономічної діяльності. За період з 29.05.2026 по 08.07.2026 проведено 19 засідань робочої групи (тривалість кожного в середньому від 1,5 до 2,5 год)
 Після обговорення доопрацьованого проекту наказу Мінфіну «Про внесення змін до деяких наказів Міністерства фінансів України» з громадськістю, з метою взаємоузгодження між собою наданих пропозицій і зауважень, проходження процедури узгодження із заінтересованими органами, проект цього наказу буде подано до Мін’юсту для державної реєстрації.
-Таким чином, було забезпечено доопрацювання проекту наказу. Разом з тим, захід передбачає також видання та подання на державну реєстрацію, що станом на 31.12.2025 не було здійснено.
-Таким чином, захід є виконаним частково.</t>
+Таким чином, було забезпечено доопрацювання проекту наказу. Разом з тим, захід передбачає також видання та подання на державну реєстрацію, що наразі не здійснено.
+У зв’язку з вищезазначеним, захід вважається таким, що виконаний частково.</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
     <t>2.3.1.2.4</t>
   </si>
   <si>
     <t>Супроводження державної реєстрації наказу, зазначеного у підпункті 2.3.1.2.2, та його офіційного опублікування</t>
   </si>
   <si>
     <t>21.09.2025</t>
   </si>
   <si>
     <t>30.09.2025</t>
   </si>
   <si>
     <t>Міністерство юстиції України</t>
   </si>
   <si>
     <t>проведено державну реєстрацію наказу</t>
   </si>
   <si>
     <t>За інформацією від Міністерства фінансів України, доопрацьований проект наказу Мінфіну «Про внесення змін до деяких наказів Міністерства фінансів України» розміщено 30.12.2025 на сайті Мінфіну у рубриці «Проекти регуляторних актів для обговорення/ Проекти регуляторних актів для обговорення у 2025 р.» розділу «Законодавство» поряд з попереднім проектом наказу за посиланням: https://www.mof.gov.ua/uk/draft_regulatory_acts_for_discussion_in_2025-819.
 При цьому, повідомлення про запрошення бізнесу з метою обговорення доопрацьованого проекту наказу розміщено на сайті Мінфіну за посиланням: https://www.mof.gov.ua/uk/news/zakhist_prav_intelektualnoi_vlasnosti_mitnimi_organami_minfin_zaproshuie_do_obgovorennia_zmin-5531.
 Після обговорення доопрацьованого проекту наказу Мінфіну «Про внесення змін до деяких наказів Міністерства фінансів України» з громадськістю, з метою взаємоузгодження між собою наданих пропозицій і зауважень, проходження процедури узгодження із заінтересованими органами, проект цього наказу буде подано до Мін’юсту для державної реєстрації.
-З огляду на те, що а) настала дата завершення виконання заходу; б) державну реєстрацію наказу не було проведено, захід не виконано.</t>
+За результатами моніторингу станом на 2 квартал 2026 року головним виконавцем не надано нової інформації, яка б свідчила про зміну стану виконання заходу.
+З огляду на те, що а) настала дата завершення виконання заходу; б) державну реєстрацію наказу не було проведено; в) не мало місце офіційне опублікування, захід не виконано.</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>2.3.1.2.5</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та введення в експлуатацію нових програмно-інформаційних комплексів, спрямованих, зокрема, на:
 1) забезпечення можливості відстеження дій, пов’язаних із застосуванням заходів щодо сприяння захисту прав інтелектуальної власності, як з боку митних органів, так і з боку правовласників;
 2) прискорення взаємодії між митними органами та правовласниками шляхом переходу до інформаційного обміну в електронній формі;
 3) застосування стандартизованих підходів до фіксації всіх дій та рішень, пов’язаних із застосуванням заходів щодо сприяння захисту прав інтелектуальної власності, розширення переліку інформації, яка акумулюється у відповідних програмно-інформаційних комплексах, з метою розширення можливостей для аналізу, звітування, а також удосконалення системи управління ризиками;
 4) створення додаткових джерел інформації для використання митними органами під час здійснення заходів щодо сприяння захисту прав інтелектуальної власності;
 5) впровадження інтелектуальних систем аналізу ефективності роботи митних органів за напрямом сприяння захисту прав інтелектуальної власності та подальшого вдосконалення бізнес-процесів
 </t>
   </si>
   <si>
     <t>28.02.2025</t>
   </si>
   <si>
     <t>державний бюджет та/або кошти міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік/у межах коштів міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>програмно-інформаційні комплекси розроблено та введено в експлуатацію</t>
   </si>
   <si>
     <t>Держмитслужба повідомляє.
-22.08.2024 до Митного кодексу України (МКУ) було внесено зміни (ЗУ № 3926-IX, набрав чинності 19.04.2025), у тому числі, направлені на реалізацію зазначених заходів (див. звіт по п. 2.3.1.2.1).
-[...4 lines deleted...]
-Таким чином, Держмитслужбою забезпечено електронну взаємодію з правовласниками, наявність ПІКів, аналіз інформації (у т.ч. щодо ефективності) відповідно до діючого законодавства. Після прийняття змін до підзаконних НПА та з урахуванням результатів бізнес-аналізу в частині взаємодії з СОPIS, буде здійснено доопрацювання відповідних компонентів ЄАІС (як АСМО «Центр», так і «Єдине вікно»). Додатково, наразі опрацьовуються вимоги, викладені у наданій експертами EU4PFM у лютому 2026 року оновленій документації.
+22.08.2024 до Митного кодексу України було внесено зміни (Закон України № 3926-IX, набрав чинності 19.04.2025), спрямовані, зокрема, на реалізацію заходів із захисту прав інтелектуальної власності (далі – ПІВ). Потреба оновлення нормативно-правових актів: порядок реєстрації у митному реєстрі об’єктів права інтелектуальної власності (наказ Мінфіну від 30.05.2012 № 648); порядок застосування заходів щодо сприяння захисту прав ПІВ та взаємодії митних органів з правовласниками, декларантами та іншими заінтересованими особами (наказ Мінфіну від 09.06.2020 № 281). Обговорення проєктів змін до зазначених документів між Держмитслужбою та Мінфіном триває. Доопрацьовані проєкти надійшли до Держмитслужби листом Мінфіну від 29.09.2025 № 34020-07-61/27675 «Про опрацювання змін до наказів Мінфіну». До моменту ухвалення відповідних змін відсутні правові підстави для доопрацювання ПІК Держмитслужби, зокрема в частині призупинення митного оформлення товарів у межах захисту ПІВ та впровадження електронного обміну інформацією про таке призупинення, що наразі здійснюється у паперовій формі відповідно до чинного порядку. Електронну взаємодію митних органів з правовласниками вже реалізовано в ПІК «Митний реєстр об’єктів права інтелектуальної власності». Подання заяв, відстеження їх статусу та інші дії здійснюються через Особистий кабінет на вебпорталі «Єдине вікно для міжнародної торгівлі». Публічна частина реєстру доступна у форматі відкритих даних. Інформація з митного реєстру, а також з бюлетеня «Об’єкти права інтелектуальної власності», що розміщується в АСМО «Центр», використовується в АСУР. Опрацьовується питання використання міжнародної бази даних об’єктів ПІВ («Ex Officio»), з метою реалізації можливості призупинення митного оформлення товарів за ініціативою митного органу. Отже, Держмитслужбою забезпечено електронну взаємодію з правовласниками, функціонування відповідних ПІКів та аналіз ефективності їх роботи відповідно до чинного законодавства. Після внесення змін до підзаконних актів та з урахуванням результатів бізнес-аналізу щодо взаємодії з COPIS буде здійснено доопрацювання компонентів ЄАІС, зокрема АСМО «Центр» та «Єдиного вікна для міжнародної торгівлі». Оновлені вимоги, надані експертами EU4PFM у лютому 2026, щодо реєстрів ПІВ, їх функцій та взаємодії з митним системами й COPIS, опрацьовуються на предмет можливої реалізації з урахуванням діючої правової рамки.
+За результатами моніторингу станом на 2 квартал 2026 року головним виконавцем не надано нової інформації, яка б свідчила про зміну стану виконання заходу.
 На основі наданої інформації можна констатувати часткове виконання заходу. Зокрема програмно-інформаційні комплекси, що спрямовані на прискорення взаємодії між митними органами та правовласниками шляхом переходу до інформаційного обміну в електронній формі, частково розроблені та введені в експлуатацію.
 Водночас наголошуємо на необхідності продовження роботи над розробленням та впровадженням інших програмно-інформаційних комплексів, передбачених заходом, з огляду на потенційне внесення даних заходів до наступної ДАП.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>