--- v0 (2026-05-12)
+++ v1 (2026-06-30)
@@ -141,63 +141,70 @@
     <t>0.0</t>
   </si>
   <si>
     <t>2.3.1.4.2</t>
   </si>
   <si>
     <t>Здійснення заходів довгострокового національного стратегічного плану цифрового розвитку, цифрових трансформацій і цифровізації Державної митної служби та її територіальних підрозділів на основі MASP-С, строк здійснення яких завершується у строк дії Державної антикорупційної програми на 2023—2025 роки</t>
   </si>
   <si>
     <t>01.01.2024</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t xml:space="preserve">заходи довгострокового національного стратегічного плану цифрового розвитку, цифрових трансформацій і цифровізації Держмитслужби, строк здійснення яких завершується у строк дії Державної антикорупційної програми на 2023—
 2025 роки, виконано
 </t>
   </si>
   <si>
     <t>Для захисту електронних інформаційних ресурсів митних органів у 2024 році передбачено видатки за рахунок коштів Державного бюджету України за КПКВ 3506010 «Керівництво та управління у сфері митної політики» у розмірі 97 156,5 тис. грн. та здійснюється організація проведення процедур закупівель обладнання та програмного забезпечення.
 NCTS: 27.08.2024 відбулось засідання Наглядової ради з питань впровадження та забезпечення функціонування електронної транзитної системи (NCTS) та системи «HELP DESK» щодо технічної підтримки NCTS Р5 та її доопрацювання до специфікацій NCTS Р6 на основі опції Opt-In. 30.09.2024 на засіданні Комісії з питань впровадження та розвитку інформаційно-комунікаційних та цифрових технологій у митній справі ухвалено рішення про утворення робочої групи з управління ІТ-проєктом «Технічна підтримка електронної транзитної системи фази 5 (NCTS Р5) та її доопрацювання до специфікацій фази 6 (NCTS Р6) на основі опції Opt-In». Організовано роботи з оновлення (доопрацювання) технічних специфікацій на NCTS фаза 6 на основі опції Opt-In із залученням експертів EU4PFM. 15.10.2024 підготовлені Держмитслужбою технічні специфікації на технічну підтримку NCTS Фаза 5 та розробку NCTS Фаза 6 направлено для розгляду і організації закупівлі CPMA. Доопрацьовані технічні специфікації повторно направлено до CPMA 09.12.2024. 03.01.2025 року CPMA завершено публічні ринкові консультації щодо запровадження NCTS Фаза 6 в Україні. Укладено договір №2025/4-3-391 про закупівлю послуг з технічної підтримки та супроводу ERMIS Solution, сумісного з NCTS Фаза 5 між CPMA, Держмитслужбою та NETCOMPANY – INTRASOFT S.A. 18.07.2025 між Держмитслужбою, СРМА та компанією NETCOMPANY S.A. укладено договір №2025/4-3-783 на розроблення ІТ-рішення, сумісного з NCTS Фаза 6 (строк–15 місяців). У зв’язку з можливістю відхилення від графіка впровадження NCTS P6 та ICS2 R3 (нота від DG TAXUD) до постачальника направлено листа з вимогами: визначити 01.06.2026 датою запуску системи, внести зміни до договору, скоротити строк надання послуг до 10 місяців, але не пізніше 29.05.2026. Ініційовано продовження договору №2025/4-3-391 від 08.04.2025 щодо технічної підтримки програми ERMIS Solution до 29.05.2026. Повідомлення про неможливість скорочення строків, без ризиків для впровадження NCTS Фаза 6 (Opt-In), пропозиція-проміжне впровадження Opt-Out до 31.12.2025, з подальшим завершенням Opt-In до 18.10.2026. План управління проєктом доопрацьовується.
 17 грудня 2025 року оновлений План управління проєктом (PMP) щодо розробки ІТ-рішення, сумісного з NCTS Фаза 6, схвалено Наглядовою радою.
 Визначено, що закупівля послуг з технічної підтримки NCTS Фаза 5 здійснюватиметься в межах нового договору з посиленням положень щодо відповідальності постачальника послуг та контролю якості їх надання.
 HELP DESK: Проведено повторну закупівлю апаратно-програмного комплексу Контакт-центру системи «HELP DESK», постачальник–ТОВ «Віннком Україна». 11.08.2025 між CPMA, Держмитслужбою та постачальником укладено договір №2025/4-3-823 (строк – 4 місяці, з можливістю одноразового продовження на 2 місяці). Наказом Держмитслужби від 04.09.2025 №992 затверджено Тимчасовий регламент роботи Контакт-центру.
+Відповідно до інформації наданої за 1 квартал 2026 року: з метою забезпечення безперервності функціонування NCTS підготовлено пакет документів для ініціювання закупівлі послуг з технічної підтримки та обслуговування рішення ERMIS (NCTS Phase 5) з орієнтовним строком надання послуг до 01.06.2026, а саме: проект договору, технічну специфікацію та правила оформлення запитів на обслуговування, який буде направлено до CPMA.
 ІТ-УПРАВЛІННЯ: 30.07-12.08.2024 ТОВ «Синергія Консалтинг» проведено навчання адміністраторів. Налаштовано «Процес управління ІТ-інцидентами» та «Процес керування запитами на обслуговування». 26.09.2024 продемонстровано Портал самообслуговування та інтерфейс «Аналітика для роботи з системою «HELP DESK». 30.09.2024 розпочато функціональне тестування цієї системи. Наказ від 14.04.2025 №341-розпочато дослідну експлуатацію системи «HELP DESK», затверджено Тимчасовий регламент її функціонування. Реалізація проєкту EU4PFM шляхом закупівлі (перезапуск процедури) Апаратно-програмного комплексу Контакт-центру системи «HELP DESK» та послуг з його налаштування.
 В рамках реалізації контакт-центру відповідні ІТ продукти розгорнуті та доступні для подальших налаштувань і перевірок. Віджет чат-бота розміщено на тестовому стенді, запропонований візуал оновлено. На сьогодні триває узгодження укладення договору щодо створення веб-додатку для інтеграції Contact Center та Ivanti Neurons for ITSM, його тестування та розгортання у промисловому середовищі з гарантійною підтримкою упродовж 12 місяців з моменту старту експлуатації. Отримано та налаштовано Viber-акаунт Контакт-центру. Тестовий чат-бот доступний у Viber та веб-чат віджеті на стенді. Передано архів веб-чат віджету та інструкцію з інсталяції для подальшого розміщення на веб-сайті.
+Відповідно до інформації наданої за 1 квартал 2026 року: 07.01.2026 підписано договір щодо розробки й інтеграції веб-додатка для Contact Center та Ivanti Neurons for ITSM (з 12-місячною гарантією). Підписано акти приймання системи HELP DESK (триває обмін оригіналами).
 АСМО «ЦЕНТР»: наказами від 23.07.2024 № 892, від 02.08.2024 № 929 оновлено робочі групи з управління ІТ-проектами «Електронна система управління гарантіями» та модуля «Митні перевірки», від 14.08.2024 № 983 введено в експлуатацію модуль «Ведення обліку підписувачів–представників митного органу», від 23.08.2024 № 1009 та від 23.08.2024 №1010 - утворено робочі групи модуля «Журнал пункту пропуску», «ПІК «Менеджер профілів ризику». Розроблено Керівництво користувача модуля «Журнал пункту пропуску». Наказом від 14.10.2024 №1171 утворено проектну групу з управління ІТ-проектом «Паспорт суб’єкта ЗЕД». Розроблено та затверджено ТЕО, ТЗ на створення ПІК «Менеджер профілів ризику». Наказом від 20.12.2024 №1348 розпочато тестові випробування функціонального модуля «Журнал пункту пропуску» для морського сполучення. Розроблено Керівництво користувача ПІК «Митне оформлення міжнародних поштових та експрес-відправлень» ver. 0.3 від 25.12.2024. Наказом Держмитслужби від 24.02.2025 №163 внесено зміни до структури та формату електронних повідомлень для обміну даними між вантажовласником та Держмитслужбою про операції з дорученнями на навантаження, для забезпечення роботи функціонального модуля «ЖПП» АСМО «Центр» (через «Єдине вікно»). Наказ від 14.04.2025 №338-введено роль «Розширений пошук в журналі пункту пропуску» для розширення функціональних можливостей модуля «ЖПП» АСМО «Центр», наказ від 03.04.2025 №316-затверджено Специфікацію структури та формату електронних повідомлень для обміну даними між Держмитслужбою та портовими операторами про доручення на навантаження та статуси доручення на навантаження. Внесено зміни до нормативних документів і проведено тестові випробування модуля «Журнал пункту пропуску» для автомобільного та пішохідного сполучення. У модулі «Електронна система управління гарантіями» оновлено специфікацію обміну даними, розширено можливості API, реалізовано формування вимог про сплату митних платежів і ведення реєстру податкових повідомлень.
 Держмитслужбою отримано Свідоцтво про реєстрацію авторського права № 140300 від 27.10.2025 на автоматизовану систему митного оформлення «Центр» Єдиної автоматизованої інформаційної системи митних органів (АСМО «Центр»). Затверджено технічні вимоги та завдання на створення і розвиток модулів АСМО «Центр», розширено функціонал митного оформлення, гарантій, авторизацій, митних перевірок та інформаційної взаємодії. Упроваджено оновлений функціонал щодо формування рішень з митної вартості та класифікації товарів.
+Відповідно до інформації наданої за 1 квартал 2026 року: затверджено ТЗ та специфікацію модуля «ЖПП» (наказ №137, протокол №11). Після приймальних випробувань (наказ № 421, протокол № 7/17-пк) з 31.03.2026 модуль введено в дослідну експлуатацію (протокол № 1/5-ІТ). Розпочато тестування «ЖПП» для залізниці (наказ № 1360). Впроваджено модуль «Повідомлення про злочин» (наказ № 1305, № 420; протоколи № 2, № 11, № 4/20-пк) та роль для перегляду іноземних декларацій (наказ № 739). Оновлено специфікацію обміну даними (наказ № 639) та склад робочої групи (наказ № 1278). Розроблено керівництво користувача щодо сплати платежів. Створено проєктну групу для ПІК «МПВ та МЕВ» (наказ № 422).
 КІБЕРЗАХИСТ: Укладено Договір від 26.09.2024 №15909/24 на поставку Ліцензій на продовження права користування програмним забезпеченням для обладнання захисту електронної пошти (Cisco Secure Email Essential Inbound Malware Defense andANYL), (ESA McAfee Anti-Malware License); адміністрування поштових карантинів (Сentralized Email Management Reporting License). Укладено Договори від 28.10.2024 №17632/24 про закупівлю послуг із постачання програмного забезпечення Системи запобігання витоку інформації та контролю даних (DLP) та послуги з його впровадження, від 26.09.2024 №15909/24 на поставку Ліцензій на продовження права користування програмним забезпеченням для обладнання захисту електронної пошти (Cisco Secure Email Essential Inbound Malware Defense andANYL), (ESA McAfee Anti-Malware License), адміністрування поштових карантинів (Сentralized Email Management Reporting License). Укладено договори від 17.01.2025 №573/25 та №689/25 по забезпеченню ЦОДів Держмитслужби захищеним доступом до мережі Інтернет та операторське і технічне супроводження доступу до мережі Інтернет. Укладено договори від 24.04.2025 №7886/25 із постачання програмного забезпечення (програмної продукції) на право користування програмним забезпеченням Системи контролю привілейованих користувачів Privileged Access Management, від 08.04.2025 №3667/25 із постачання пакетів програмного забезпечення для захисту від вірусів. Укладено договір від 20.06.2025 №11483/25 по закупівлі програмного забезпечення програмного комплексу криптографічного захисту мережевих TLS-з’єднань «Шифр-WEB» та «Шифр-VPN», послуг з їх встановлення та налаштування. За договором від 20.06.2025 №11483/25 впроваджено програмне забезпечення для захисту ІТ-інфраструктури. Підготовлено технічні вимоги до закупівель систем IDS/IPS, NAC і програм для захисту корпоративної електронної пошти.
 Укладено 12 договорів для підвищення стійкості та захищеності інформаційних систем, погоджено проєкти інформатизації з Держспецзв’язком і Мінцифрою, здійснюється підготовка технічних вимог для закупівлі та впровадження засобів інформаційної безпеки.
-CDS.UA: наказами від 23.07.2024 №893-внесено зміни до Складу робочої групи з управління IT-проектом «Система по роботі з рішеннями митних органів», від 06.09.2024 №1050-проведено 09.09.2024-12.09.2024 функціональне тестування ПІК «Система по роботі з рішеннями митних органів». 30.09.2024 за результатами тестування на засіданні Комісії з питань впровадження та розвитку інформаційно-комунікаційних та цифрових технологій у митній справі ухвалено рішення про введення системи в дослідну експлуатацію. Наказом від 11.10.2024 № 1165 введено в дослідну експлуатацію ПІК «Система по роботі з рішеннями митних органів» у частині авторизації АЕО та авторизації на застосування транзитних спрощень, забезпечено можливість подачі підприємствами заяв про надання авторизації на єдиному державному веб-порталі «Єдине вікно для міжнародної торгівлі». Наказ від 19.06.2025 №548-доопрацьовано функціонал ПІК «CDS.UA» в частині надання авторизації на провадження митної брокерської діяльності, надання авторизації авторизованого економічного оператора та застосування спрощень. У зв’язку з набранням чинності Законом №3926-ІХ та постановою КМУ №454 доопрацьовано функціонал системи CDS-UA щодо авторизації митних брокерів, АЕО та застосування спрощень. Забезпечено можливість подання заяв через портал «Єдине вікно»
+Відповідно до інформації наданої за 1 квартал 2026 року: укладено договори на послуги захищеного доступу до мережі Інтернет; розпочато закупівлю ПЗ ESET PROTECT Enterprise (12 350 об’єктів) та погодження закупівлю ліцензій Privileged Access Management (проєкти погоджено з Держспецзв’язком та Мінцифрою).
+CDS.UA: наказами від 23.07.2024 №893-внесено зміни до Складу робочої групи з управління IT-проектом «Система по роботі з рішеннями митних органів», від 06.09.2024 №1050-проведено 09.09.2024-12.09.2024 функціональне тестування ПІК «Система по роботі з рішеннями митних органів». 30.09.2024 за результатами тестування на засіданні Комісії з питань впровадження та розвитку інформаційно-комунікаційних та цифрових технологій у митній справі ухвалено рішення про введення системи в дослідну експлуатацію. Наказом від 11.10.2024 № 1165 введено в дослідну експлуатацію ПІК «Система по роботі з рішеннями митних органів» у частині авторизації АЕО та авторизації на застосування транзитних спрощень, забезпечено можливість подачі підприємствами заяв про надання авторизації на єдиному державному веб-порталі «Єдине вікно для міжнародної торгівлі». Наказ від 19.06.2025 №548-доопрацьовано функціонал ПІК «CDS.UA» в частині надання авторизації на провадження митної брокерської діяльності, надання авторизації авторизованого економічного оператора та застосування спрощень. У зв’язку з набранням чинності Законом №3926-ІХ та постановою КМУ №454 доопрацьовано функціонал системи CDS-UA щодо авторизації митних брокерів, АЕО та застосування спрощень. Забезпечено можливість подання заяв через портал «Єдине вікно».
+Відповідно до інформації наданої за 1 квартал 2026 року: оновлено розділ «Моніторинг відповідності» для контролю умов авторизації підприємств на митні режими та продовжено роботу з урахуванням пропозицій підрозділів. У межах модифікації ПІК CDS надано зауваження щодо форм заяв та забезпечено внесення даних про склади (МС та СТЗ).
 ЄВМТ: «Єдине вікна для міжнародної торгівлі»: реалізовано можливість подання запитів через оновлений розділ «Мої заяви», забезпечено запуск нового цифрового сервісу для бізнесу — автоматизований доступ до власних митних декларацій через API. Наказ від 16.06.2025 № 539-внесення зміни до Специфікації структури та формату електронних повідомлень для обміну даними між Держмитслужбою та гарантами про операції з гарантіями. Продовжено вдосконалення функціоналу «Єдиного вікна». На 01.10.2025 забезпечено обмін електронними дозвільними документами понад 10 відомств, розширено сервіси для бізнесу й громадян, зокрема можливість подання авторизації АЕО, митних брокерів, електронних декларацій М-16 та інтеграцію із системою гарантій (GMS).
 Доопрацьовано функціонал «Єдиного вікна для міжнародної торгівлі», розширено сервіси особистого кабінету, бота та функціонал пошуку, затверджено технічні вимоги на створення єдиного державного вебпорталу та подано заявку на реєстрацію авторського права.
 Підготовлено документи та подано заяву на державну реєстрацію авторського права на твір.
+Відповідно до інформації наданої за 1 квартал 2026 року: зареєстровано авторські права на вебпортал «Єдине вікно» (Свідоцтво № 141637). Додано перегляд рішень щодо класифікації та вартості товарів. Оновлено специфікацію електронного обміну (наказ № 639). У модулі «ЖПП» вдосконалено формування доручень на навантаження. У чат-боті реалізовано сповіщення про видачу або відмову в сертифікатах EUR.1/EUR-MED, доставку вантажів та статуси оформлення/переміщення декларацій у системі NCTS.
 За результатами аналізу календарного плану MASP-C (Додаток 1 до Довгострокового національного стратегічного плану цифрового розвитку, цифрових трансформацій і цифровізації Державної митної служби України та її територіальних підрозділів на основі Багаторічного стратегічного плану електронної митниці ЄС (Multi-annual strategic plan for electronic customs, MASP-C))та інформації, наданої Держмитслужбою, встановлено, що частина заходів MASP-C, строк завершення яких припадає на період дії ДАП (до 31.12.2025), дійсно виконана у встановлені строки, зокрема впровадження CDS.UA, HELP DESK, АСМО «Центр» та розвиток «Єдиного вікна для міжнародної торгівлі».
 Водночас встановлено, що впровадження NCTS Phase 6, яке відповідно до календарного плану MASP-C мало бути завершене до 01.09.2025, фактично планується завершити лише 18.10.2026, що підтверджується укладеним договором та планом управління проєктом. Таким чином, цей захід MASP-C не завершено у строк, визначений планом та строком дії ДАП.
-Оскільки показник виконання заходу передбачає виконання заходів MASP-C, строк здійснення яких завершується у межах дії ДАП, наявність незавершеного у цей строк заходу (NCTS Phase 6) свідчить про те, що показник виконано частково.</t>
+За інформацією, наданою за 1 квартал 2026 року, стан впровадження NCTS Фаза 6 не змінився: підготовлено пакет документів для ініціювання закупівлі послуг з технічної підтримки та обслуговування рішення ERMIS (NCTS Phase 5) з орієнтовним строком надання послуг до 01.06.2026, що свідчить про продовження експлуатації Фази 5, а не про завершення розробки Фази 6. Держмитслужба зазначає, що реалізація заходів продовжується відповідно до планів роботи та стратегічних документів, у т.ч. відповідно до довгострокового національного стратегічного плану цифрового розвитку, цифрових трансформацій і цифровізації. Водночас зауваження щодо невиконання у встановлений строк заходу з впровадження NCTS Phase 6 залишається актуальним.
+Оскільки показник виконання заходу передбачає виконання заходів MASP-C, строк здійснення яких завершується у межах дії ДАП, наявність незавершеного у цей строк заходу (NCTS Phase 6) свідчить про те, що показник станом на 1 квартал 2026 року залишається виконаним частково.</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>