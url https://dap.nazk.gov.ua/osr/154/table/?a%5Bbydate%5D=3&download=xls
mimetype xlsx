--- v1 (2026-06-30)
+++ v2 (2026-08-21)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Заходи" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$Q$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>№ Напрямку</t>
   </si>
   <si>
     <t>Напрямок</t>
   </si>
   <si>
     <t>Проблема</t>
   </si>
   <si>
     <t>№ ОСР</t>
   </si>
   <si>
     <t>Назва ОСР</t>
   </si>
   <si>
     <t>№ Заходу</t>
   </si>
   <si>
     <t>Назва заходу</t>
   </si>
   <si>
     <t>Дата початку</t>
   </si>
   <si>
@@ -140,74 +140,76 @@
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.3.1.4.2</t>
   </si>
   <si>
     <t>Здійснення заходів довгострокового національного стратегічного плану цифрового розвитку, цифрових трансформацій і цифровізації Державної митної служби та її територіальних підрозділів на основі MASP-С, строк здійснення яких завершується у строк дії Державної антикорупційної програми на 2023—2025 роки</t>
   </si>
   <si>
     <t>01.01.2024</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t xml:space="preserve">заходи довгострокового національного стратегічного плану цифрового розвитку, цифрових трансформацій і цифровізації Держмитслужби, строк здійснення яких завершується у строк дії Державної антикорупційної програми на 2023—
 2025 роки, виконано
 </t>
   </si>
   <si>
     <t>Для захисту електронних інформаційних ресурсів митних органів у 2024 році передбачено видатки за рахунок коштів Державного бюджету України за КПКВ 3506010 «Керівництво та управління у сфері митної політики» у розмірі 97 156,5 тис. грн. та здійснюється організація проведення процедур закупівель обладнання та програмного забезпечення.
 NCTS: 27.08.2024 відбулось засідання Наглядової ради з питань впровадження та забезпечення функціонування електронної транзитної системи (NCTS) та системи «HELP DESK» щодо технічної підтримки NCTS Р5 та її доопрацювання до специфікацій NCTS Р6 на основі опції Opt-In. 30.09.2024 на засіданні Комісії з питань впровадження та розвитку інформаційно-комунікаційних та цифрових технологій у митній справі ухвалено рішення про утворення робочої групи з управління ІТ-проєктом «Технічна підтримка електронної транзитної системи фази 5 (NCTS Р5) та її доопрацювання до специфікацій фази 6 (NCTS Р6) на основі опції Opt-In». Організовано роботи з оновлення (доопрацювання) технічних специфікацій на NCTS фаза 6 на основі опції Opt-In із залученням експертів EU4PFM. 15.10.2024 підготовлені Держмитслужбою технічні специфікації на технічну підтримку NCTS Фаза 5 та розробку NCTS Фаза 6 направлено для розгляду і організації закупівлі CPMA. Доопрацьовані технічні специфікації повторно направлено до CPMA 09.12.2024. 03.01.2025 року CPMA завершено публічні ринкові консультації щодо запровадження NCTS Фаза 6 в Україні. Укладено договір №2025/4-3-391 про закупівлю послуг з технічної підтримки та супроводу ERMIS Solution, сумісного з NCTS Фаза 5 між CPMA, Держмитслужбою та NETCOMPANY – INTRASOFT S.A. 18.07.2025 між Держмитслужбою, СРМА та компанією NETCOMPANY S.A. укладено договір №2025/4-3-783 на розроблення ІТ-рішення, сумісного з NCTS Фаза 6 (строк–15 місяців). У зв’язку з можливістю відхилення від графіка впровадження NCTS P6 та ICS2 R3 (нота від DG TAXUD) до постачальника направлено листа з вимогами: визначити 01.06.2026 датою запуску системи, внести зміни до договору, скоротити строк надання послуг до 10 місяців, але не пізніше 29.05.2026. Ініційовано продовження договору №2025/4-3-391 від 08.04.2025 щодо технічної підтримки програми ERMIS Solution до 29.05.2026. Повідомлення про неможливість скорочення строків, без ризиків для впровадження NCTS Фаза 6 (Opt-In), пропозиція-проміжне впровадження Opt-Out до 31.12.2025, з подальшим завершенням Opt-In до 18.10.2026. План управління проєктом доопрацьовується.
 17 грудня 2025 року оновлений План управління проєктом (PMP) щодо розробки ІТ-рішення, сумісного з NCTS Фаза 6, схвалено Наглядовою радою.
 Визначено, що закупівля послуг з технічної підтримки NCTS Фаза 5 здійснюватиметься в межах нового договору з посиленням положень щодо відповідальності постачальника послуг та контролю якості їх надання.
+З метою забезпечення безперервності функціонування NCTS підготовлено пакет документів для ініціювання закупівлі послуг з технічної підтримки та обслуговування рішення ERMIS (NCTS Phase 5) з орієнтовним строком надання послуг до 01.06.2026, а саме: проект договору, технічну специфікацію та правила оформлення запитів на обслуговування, який буде направлено до CPMA.
+Відповідно до інформації, наданої за 2 квартал 2026 року: проведено тестування ІТ-рішення, сумісного з NCTS Phase 6, та підтверджено відповідність його основних функцій вимогам технічної документації DG TAXUD. Здійснювалися координація проєкту, усунення технічних проблем і підготовка до Conformance Testing. З 22.06.2026 Україна перейшла на застосування модернізованої електронної транзитної системи, сумісної з NCTS Phase 6.
 HELP DESK: Проведено повторну закупівлю апаратно-програмного комплексу Контакт-центру системи «HELP DESK», постачальник–ТОВ «Віннком Україна». 11.08.2025 між CPMA, Держмитслужбою та постачальником укладено договір №2025/4-3-823 (строк – 4 місяці, з можливістю одноразового продовження на 2 місяці). Наказом Держмитслужби від 04.09.2025 №992 затверджено Тимчасовий регламент роботи Контакт-центру.
 Відповідно до інформації наданої за 1 квартал 2026 року: з метою забезпечення безперервності функціонування NCTS підготовлено пакет документів для ініціювання закупівлі послуг з технічної підтримки та обслуговування рішення ERMIS (NCTS Phase 5) з орієнтовним строком надання послуг до 01.06.2026, а саме: проект договору, технічну специфікацію та правила оформлення запитів на обслуговування, який буде направлено до CPMA.
 ІТ-УПРАВЛІННЯ: 30.07-12.08.2024 ТОВ «Синергія Консалтинг» проведено навчання адміністраторів. Налаштовано «Процес управління ІТ-інцидентами» та «Процес керування запитами на обслуговування». 26.09.2024 продемонстровано Портал самообслуговування та інтерфейс «Аналітика для роботи з системою «HELP DESK». 30.09.2024 розпочато функціональне тестування цієї системи. Наказ від 14.04.2025 №341-розпочато дослідну експлуатацію системи «HELP DESK», затверджено Тимчасовий регламент її функціонування. Реалізація проєкту EU4PFM шляхом закупівлі (перезапуск процедури) Апаратно-програмного комплексу Контакт-центру системи «HELP DESK» та послуг з його налаштування.
 В рамках реалізації контакт-центру відповідні ІТ продукти розгорнуті та доступні для подальших налаштувань і перевірок. Віджет чат-бота розміщено на тестовому стенді, запропонований візуал оновлено. На сьогодні триває узгодження укладення договору щодо створення веб-додатку для інтеграції Contact Center та Ivanti Neurons for ITSM, його тестування та розгортання у промисловому середовищі з гарантійною підтримкою упродовж 12 місяців з моменту старту експлуатації. Отримано та налаштовано Viber-акаунт Контакт-центру. Тестовий чат-бот доступний у Viber та веб-чат віджеті на стенді. Передано архів веб-чат віджету та інструкцію з інсталяції для подальшого розміщення на веб-сайті.
-Відповідно до інформації наданої за 1 квартал 2026 року: 07.01.2026 підписано договір щодо розробки й інтеграції веб-додатка для Contact Center та Ivanti Neurons for ITSM (з 12-місячною гарантією). Підписано акти приймання системи HELP DESK (триває обмін оригіналами).
+07.01.2026 підписано договір щодо розробки й інтеграції веб-додатка для Contact Center та Ivanti Neurons for ITSM (з 12-місячною гарантією). Підписано акти приймання системи HELP DESK (триває обмін оригіналами).
+Відповідно до інформації, наданої за 2 квартал 2026 року: опрацьовано проєкт договору щодо налаштування Бази знань, звітності та ролей доступу в системі «HELP DESK» і направлено його до CPVA для проведення закупівлі. Отримано комерційні пропозиції щодо впровадження інтелектуального пошуку та AI-рішень, триває їх аналіз. За результатами першого етапу пілотного проєкту Контакт-центру сформовано пропозиції щодо подальшого розвитку системи.
 АСМО «ЦЕНТР»: наказами від 23.07.2024 № 892, від 02.08.2024 № 929 оновлено робочі групи з управління ІТ-проектами «Електронна система управління гарантіями» та модуля «Митні перевірки», від 14.08.2024 № 983 введено в експлуатацію модуль «Ведення обліку підписувачів–представників митного органу», від 23.08.2024 № 1009 та від 23.08.2024 №1010 - утворено робочі групи модуля «Журнал пункту пропуску», «ПІК «Менеджер профілів ризику». Розроблено Керівництво користувача модуля «Журнал пункту пропуску». Наказом від 14.10.2024 №1171 утворено проектну групу з управління ІТ-проектом «Паспорт суб’єкта ЗЕД». Розроблено та затверджено ТЕО, ТЗ на створення ПІК «Менеджер профілів ризику». Наказом від 20.12.2024 №1348 розпочато тестові випробування функціонального модуля «Журнал пункту пропуску» для морського сполучення. Розроблено Керівництво користувача ПІК «Митне оформлення міжнародних поштових та експрес-відправлень» ver. 0.3 від 25.12.2024. Наказом Держмитслужби від 24.02.2025 №163 внесено зміни до структури та формату електронних повідомлень для обміну даними між вантажовласником та Держмитслужбою про операції з дорученнями на навантаження, для забезпечення роботи функціонального модуля «ЖПП» АСМО «Центр» (через «Єдине вікно»). Наказ від 14.04.2025 №338-введено роль «Розширений пошук в журналі пункту пропуску» для розширення функціональних можливостей модуля «ЖПП» АСМО «Центр», наказ від 03.04.2025 №316-затверджено Специфікацію структури та формату електронних повідомлень для обміну даними між Держмитслужбою та портовими операторами про доручення на навантаження та статуси доручення на навантаження. Внесено зміни до нормативних документів і проведено тестові випробування модуля «Журнал пункту пропуску» для автомобільного та пішохідного сполучення. У модулі «Електронна система управління гарантіями» оновлено специфікацію обміну даними, розширено можливості API, реалізовано формування вимог про сплату митних платежів і ведення реєстру податкових повідомлень.
 Держмитслужбою отримано Свідоцтво про реєстрацію авторського права № 140300 від 27.10.2025 на автоматизовану систему митного оформлення «Центр» Єдиної автоматизованої інформаційної системи митних органів (АСМО «Центр»). Затверджено технічні вимоги та завдання на створення і розвиток модулів АСМО «Центр», розширено функціонал митного оформлення, гарантій, авторизацій, митних перевірок та інформаційної взаємодії. Упроваджено оновлений функціонал щодо формування рішень з митної вартості та класифікації товарів.
-Відповідно до інформації наданої за 1 квартал 2026 року: затверджено ТЗ та специфікацію модуля «ЖПП» (наказ №137, протокол №11). Після приймальних випробувань (наказ № 421, протокол № 7/17-пк) з 31.03.2026 модуль введено в дослідну експлуатацію (протокол № 1/5-ІТ). Розпочато тестування «ЖПП» для залізниці (наказ № 1360). Впроваджено модуль «Повідомлення про злочин» (наказ № 1305, № 420; протоколи № 2, № 11, № 4/20-пк) та роль для перегляду іноземних декларацій (наказ № 739). Оновлено специфікацію обміну даними (наказ № 639) та склад робочої групи (наказ № 1278). Розроблено керівництво користувача щодо сплати платежів. Створено проєктну групу для ПІК «МПВ та МЕВ» (наказ № 422).
+Затверджено ТЗ та специфікацію модуля «ЖПП» (наказ №137, протокол №11). Після приймальних випробувань (наказ № 421, протокол № 7/17-пк) з 31.03.2026 модуль введено в дослідну експлуатацію (протокол № 1/5-ІТ). Розпочато тестування «ЖПП» для залізниці (наказ № 1360). Впроваджено модуль «Повідомлення про злочин» (наказ № 1305, № 420; протоколи № 2, № 11, № 4/20-пк) та роль для перегляду іноземних декларацій (наказ № 739). Оновлено специфікацію обміну даними (наказ № 639) та склад робочої групи (наказ № 1278). Розроблено керівництво користувача щодо сплати платежів. Створено проєктну групу для ПІК «МПВ та МЕВ» (наказ № 422).
+Відповідно до інформації, наданої за 2 квартал 2026 року: введено в дослідну експлуатацію модулі «Журнал пункту пропуску» та «Повідомлення про злочин». Розширено тестування модуля «ЖПП» на морське і залізничне сполучення, доопрацьовано функціонал застосування технічних засобів митного контролю та надіслано користувачам відповідні інструкції. Удосконалено оформлення сертифікатів EUR.1/EUR-MED, розширено можливості модуля «Реєстр податкових повідомлень-рішень», затверджено технічне завдання модуля «Паспорт суб’єкта ЗЕД». Укладено договір на оцінку майнових прав на АСМО «Центр». Розробляється ПІК «МПВ та МЕВ», строк його дослідної експлуатації продовжено до 31.12.2026; підготовлено керівництво користувача ПІК «РЗІ».
 КІБЕРЗАХИСТ: Укладено Договір від 26.09.2024 №15909/24 на поставку Ліцензій на продовження права користування програмним забезпеченням для обладнання захисту електронної пошти (Cisco Secure Email Essential Inbound Malware Defense andANYL), (ESA McAfee Anti-Malware License); адміністрування поштових карантинів (Сentralized Email Management Reporting License). Укладено Договори від 28.10.2024 №17632/24 про закупівлю послуг із постачання програмного забезпечення Системи запобігання витоку інформації та контролю даних (DLP) та послуги з його впровадження, від 26.09.2024 №15909/24 на поставку Ліцензій на продовження права користування програмним забезпеченням для обладнання захисту електронної пошти (Cisco Secure Email Essential Inbound Malware Defense andANYL), (ESA McAfee Anti-Malware License), адміністрування поштових карантинів (Сentralized Email Management Reporting License). Укладено договори від 17.01.2025 №573/25 та №689/25 по забезпеченню ЦОДів Держмитслужби захищеним доступом до мережі Інтернет та операторське і технічне супроводження доступу до мережі Інтернет. Укладено договори від 24.04.2025 №7886/25 із постачання програмного забезпечення (програмної продукції) на право користування програмним забезпеченням Системи контролю привілейованих користувачів Privileged Access Management, від 08.04.2025 №3667/25 із постачання пакетів програмного забезпечення для захисту від вірусів. Укладено договір від 20.06.2025 №11483/25 по закупівлі програмного забезпечення програмного комплексу криптографічного захисту мережевих TLS-з’єднань «Шифр-WEB» та «Шифр-VPN», послуг з їх встановлення та налаштування. За договором від 20.06.2025 №11483/25 впроваджено програмне забезпечення для захисту ІТ-інфраструктури. Підготовлено технічні вимоги до закупівель систем IDS/IPS, NAC і програм для захисту корпоративної електронної пошти.
 Укладено 12 договорів для підвищення стійкості та захищеності інформаційних систем, погоджено проєкти інформатизації з Держспецзв’язком і Мінцифрою, здійснюється підготовка технічних вимог для закупівлі та впровадження засобів інформаційної безпеки.
-Відповідно до інформації наданої за 1 квартал 2026 року: укладено договори на послуги захищеного доступу до мережі Інтернет; розпочато закупівлю ПЗ ESET PROTECT Enterprise (12 350 об’єктів) та погодження закупівлю ліцензій Privileged Access Management (проєкти погоджено з Держспецзв’язком та Мінцифрою).
+Відповідно до інформації наданої за 2 квартал 2026 року: укладено договори на продовження використання системи Fudo PAM Enterprise та програмної продукції ESET PROTECT Enterprise On-prem для захисту 12 350 об’єктів; закупівлі погоджено з Держспецзв’язком і Мінцифрою.
 CDS.UA: наказами від 23.07.2024 №893-внесено зміни до Складу робочої групи з управління IT-проектом «Система по роботі з рішеннями митних органів», від 06.09.2024 №1050-проведено 09.09.2024-12.09.2024 функціональне тестування ПІК «Система по роботі з рішеннями митних органів». 30.09.2024 за результатами тестування на засіданні Комісії з питань впровадження та розвитку інформаційно-комунікаційних та цифрових технологій у митній справі ухвалено рішення про введення системи в дослідну експлуатацію. Наказом від 11.10.2024 № 1165 введено в дослідну експлуатацію ПІК «Система по роботі з рішеннями митних органів» у частині авторизації АЕО та авторизації на застосування транзитних спрощень, забезпечено можливість подачі підприємствами заяв про надання авторизації на єдиному державному веб-порталі «Єдине вікно для міжнародної торгівлі». Наказ від 19.06.2025 №548-доопрацьовано функціонал ПІК «CDS.UA» в частині надання авторизації на провадження митної брокерської діяльності, надання авторизації авторизованого економічного оператора та застосування спрощень. У зв’язку з набранням чинності Законом №3926-ІХ та постановою КМУ №454 доопрацьовано функціонал системи CDS-UA щодо авторизації митних брокерів, АЕО та застосування спрощень. Забезпечено можливість подання заяв через портал «Єдине вікно».
 Відповідно до інформації наданої за 1 квартал 2026 року: оновлено розділ «Моніторинг відповідності» для контролю умов авторизації підприємств на митні режими та продовжено роботу з урахуванням пропозицій підрозділів. У межах модифікації ПІК CDS надано зауваження щодо форм заяв та забезпечено внесення даних про склади (МС та СТЗ).
+Відповідно до інформації, наданої за 2 квартал 2026 року: опрацьовано пропозиції щодо реалізації функціоналу моніторингу відповідності та можливості його використання для моніторингу МБТ.
 ЄВМТ: «Єдине вікна для міжнародної торгівлі»: реалізовано можливість подання запитів через оновлений розділ «Мої заяви», забезпечено запуск нового цифрового сервісу для бізнесу — автоматизований доступ до власних митних декларацій через API. Наказ від 16.06.2025 № 539-внесення зміни до Специфікації структури та формату електронних повідомлень для обміну даними між Держмитслужбою та гарантами про операції з гарантіями. Продовжено вдосконалення функціоналу «Єдиного вікна». На 01.10.2025 забезпечено обмін електронними дозвільними документами понад 10 відомств, розширено сервіси для бізнесу й громадян, зокрема можливість подання авторизації АЕО, митних брокерів, електронних декларацій М-16 та інтеграцію із системою гарантій (GMS).
 Доопрацьовано функціонал «Єдиного вікна для міжнародної торгівлі», розширено сервіси особистого кабінету, бота та функціонал пошуку, затверджено технічні вимоги на створення єдиного державного вебпорталу та подано заявку на реєстрацію авторського права.
 Підготовлено документи та подано заяву на державну реєстрацію авторського права на твір.
 Відповідно до інформації наданої за 1 квартал 2026 року: зареєстровано авторські права на вебпортал «Єдине вікно» (Свідоцтво № 141637). Додано перегляд рішень щодо класифікації та вартості товарів. Оновлено специфікацію електронного обміну (наказ № 639). У модулі «ЖПП» вдосконалено формування доручень на навантаження. У чат-боті реалізовано сповіщення про видачу або відмову в сертифікатах EUR.1/EUR-MED, доставку вантажів та статуси оформлення/переміщення декларацій у системі NCTS.
-За результатами аналізу календарного плану MASP-C (Додаток 1 до Довгострокового національного стратегічного плану цифрового розвитку, цифрових трансформацій і цифровізації Державної митної служби України та її територіальних підрозділів на основі Багаторічного стратегічного плану електронної митниці ЄС (Multi-annual strategic plan for electronic customs, MASP-C))та інформації, наданої Держмитслужбою, встановлено, що частина заходів MASP-C, строк завершення яких припадає на період дії ДАП (до 31.12.2025), дійсно виконана у встановлені строки, зокрема впровадження CDS.UA, HELP DESK, АСМО «Центр» та розвиток «Єдиного вікна для міжнародної торгівлі».
-[...5 lines deleted...]
-    <t>Виконано частково</t>
+Відповідно до інформації, наданої за 2 квартал 2026 року: реалізовано електронне подання заяви на повернення коштів з ЄКР, сервіс повернення невикористаних залишків, щоденний дайджест у чат-боті та перегляд тарифної квоти на експорт металобрухту до ОАЕ.
+За результатами аналізу календарного плану MASP-C (Додаток 1 до Довгострокового національного стратегічного плану цифрового розвитку, цифрових трансформацій і цифровізації Державної митної служби України та її територіальних підрозділів на основі Багаторічного стратегічного плану електронної митниці ЄС (Multi-annual strategic plan for electronic customs, MASP-C))та інформації, наданої Держмитслужбою, встановлено, що частина заходів MASP-C, строк завершення яких припадає на період дії ДАП (до 31.12.2025), дійсно виконана у встановлені строки, зокрема впровадження CDS.UA, HELP DESK, АСМО «Центр» та розвиток «Єдиного вікна для міжнародної торгівлі». Зокрема, за актуальною інформацією (станом на 2 квартал 2026 року) Держмитслужби, з 22.06.2026 Україна перейшла на застосування модернізованої електронної транзитної системи, сумісної з NCTS Phase 6, що є позитивною динамікою.
+Крім того, відповідно до інформації, наданої Державною митною службою України за 2 квартал 2026 року, реалізація заходів довгострокового національного стратегічного плану цифрового розвитку, цифрових трансформацій і цифровізації Державної митної служби та її територіальних підрозділів на основі MASP-С триває відповідно до строків, визначених у плані. 06.07.2026 на засіданні Комітету з питань управління інформаційними технологіями в системі управління державними фінансами було прийнято рішення щодо прийняття оновленого Стратегічного плану, наразі тривають заходи щодо введення згаданого рішення в дію наказом Мінфіну.
+З огляду на передбачені MASP-C строки реалізації відповідних заходів та фактично проведену роботу, зокрема завершення переходу України на NCTS Phase 6 у червні 2026 року, можна констатувати досягнення передбачених заходом результатів. Водночас їх досягнення відбулося після встановлених первинних строків виконання. Отже, захід 2.3.1.4.2 слід вважати виконаним повністю, але невчасно.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -747,51 +749,51 @@
       <c r="H4" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>27</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M4" s="2" t="s">
         <v>29</v>
       </c>
       <c r="N4" s="2" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="2" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="2" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="Q4" s="2" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A2:Q4"/>
   <mergeCells>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="Q3:Q4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>