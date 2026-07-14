--- v0 (2026-05-12)
+++ v1 (2026-07-14)
@@ -160,112 +160,141 @@
     <t>Антикорупційна програма Державної митної служби України на 2023 – 2025 роки затверджена наказом Держмитслужби від 31.05.2023 № 236 та розміщена на офіційному веб-порталі Держмитслужби в розділі «Запобігання проявам корупції».
 З метою забезпечення дотримання принципів прозорості і доступності,  вивчення та врахування громадської думки Державна митна служба України 05.05.2023 провела громадське обговорення проекту Антикорупційної програми на 2023 – 2025 роки  у формі засідання, в якому в тому числі брали участь представники громадської ради при Державній митній службі України.</t>
   </si>
   <si>
     <t>2.3.1.5.3</t>
   </si>
   <si>
     <t xml:space="preserve">Здійснення заходів, передбачених антикорупційною програмою, зазначеною у 
 підпункті 2.3.1.5.2, а також інших заходів із запобігання корупції у митних органах з обов’язковим залученням громадськості, зокрема бізнес-асоціацій та громадської ради при Держмитслужбі
 </t>
   </si>
   <si>
     <t>01.05.2023</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>антикорупційну програму виконано</t>
   </si>
   <si>
     <t>Відповідно до пункту 2.1 наказу Держмитслужби від 31.05.2023 № 236 працівники апарату Держмитслужби та її територіальних органів ознайомлені із положеннями Антикорупційної програми Держмитслужби на 2023 -2025 роки. Окремо передбачено вивчення її положень під час проведення професійних навчань. В рамках виконання Антикорупційної програми визначені виконавці та конкретні строки виконання.
 До розробки Антикорупційної програми Держмитслужби на 2023-2025 роки залучались представники Громадської ради при Держмитслужбі, експерти міжнародних організацій, а також всі охочі шляхом розміщення на офіційному веб-порталі відповідного запрошення. Підрозділи з питань запобігання та виявлення корупції забезпечують координацію виконання передбачених Антикорупційною програмою заходів, а також організацію звітування. Здійснено моніторинг виконання у ІІ півріччі 2024 року та у І півріччі 2025 року Антикорупційної програми Державної митної служби України на 2023-2025 роки, затвердженої та введеної в дію наказом Держмитслужби від 31.05.2023 № 236. Звіт доведено до керівництва Держмитслужби та розміщено в розділі «Запобігання проявам корупції» офіційного вебсайту Держмитслужби.
 Інформація про заходи з виконання антикорупційної програми за ІІ півріччя 2024 року подана до НАЗК у формі звіту через Кабінет уповноваженого на Порталі доброчесності. Інформація про виконання Антикорупційної програми Державної митної служби України на 2023–2025 роки у І півріччі 2025 року надіслана до Національного агентства з питань запобігання корупції від 14.08.2025 № 09/09-01/8.12/506. Інформація про заходи з виконання антикорупційної програми за ІІ півріччя 2025 року буде надіслано до Національного агентства з питань запобігання корупції у визначений строк.
 Звіт за ІІ півріччя 2025 року розміщено на офіційному вебсайті Держмитслужби у розділі «Запобігання проявам корупції» за посиланням: https://customs.gov.ua/zapobigannia-proiavam-koruptsiyi-1#.
-Відповідно, заходом передбачалося здійснення інших заходів із запобігання корупції у митних органах з обов’язковим залученням громадськості, зокрема бізнес-асоціацій та громадської ради при Держмитслужбі. Оскільки настала дата завершення виконання заходу і відповідна інформація від Держмитслужби не надходила, захід є таким, що виконано частково.</t>
+Інформація за 1 квартал 2026 року.
+Державна митна служба України повідомляє: в рамках Антикорупційної програми Державної митної служби України на 2023 – 2025 роки проводились заходи у сфері запобігання корупції, розбудови доброчесності в митних органах. За результатами проведених заходів, із залученням міжнародних експертів:
+внесено зміни до Антикорупційної програми Держмитслужби на 2023-2025 роки в частині зменшення кількості можливих корупційних ризиків і визначення ключових показників ефективності діяльності Держмитслужби на 2023–2025 роки;
+ініційовано та забезпечено розробку і поетапний запуск комплексної інформаційної кампанії, спрямованої на формування культури доброчесності та підвищення рівня обізнаності щодо антикорупційних інструментів, цільовою аудиторією визначено посадових осіб митних органів, бізнес, громадян;
+розроблено інформаційні матеріали (роз’яснення, інфографіка, публікації, відеоматеріали) щодо механізмів запобігання корупції, каналів повідомлення про правопорушення, захисту викривачів;
+забезпечено системне висвітлення антикорупційної діяльності через офіційний вебсайт Держмитслужби, соціальні мережі та внутрішні комунікаційні ресурси;
+розроблено технічне завдання для створення мобільного антикорупційного центру, метою якого є оперативне реагування, виявлення, документування та запобігання корупційним прявам у пунктах митного оформлення, зокрема в морських портах, аеропортах, на сухопутних кордонах, триває робота над розробленням програмного продукту для підписання і подання декларацій доброчесності посадовими особами митних органів.
+Також неодноразово проводилист зустрічі з міжнародними партнерами щодо обміну досвідом з питань роботи з Антикорупційною програмою. Під час зустрічей обговорювались шляхи підвищення ефективності антикорупційних заходів у Держмитслужбі в контексті наближення вступу України до Європейського Союзу (далі – ЄС) та відповідно до етапу приведення у відповідність митного законодавства України до актів права ЄС, долучення до цифрових баз даних ЄС.
+В межах завершення Антикорупційної програми Державної митної служби України на 2023 – 2025 роки та початком підготовки Антикорупційної програми Державної митної служби України на 2026 – 2028 роки було затверджено оновлений склад Робочої, до якого увійшли, в тому числі, представники Громадської ради при Держмитслужбі та експерт Програми з протидії корупції та сприяння доброчесності у митній сфері Всесвітньої митної організації.
+Заходом передбачалося здійснення «інших заходів із запобігання корупції у митних органах з обов'язковим залученням громадськості, зокрема бізнес-асоціацій та Громадської ради при Держмитслужбі». Незважаючи на надану інформацію, Державна митна служба України не надала підтверджень фактичного здійснення таких заходів із залученням відповідних суб'єктів. Зокрема, щодо інформаційної кампанії, спрямованої на формування культури доброчесності, зазначено лише про її ініціювання та поетапний запуск, тоді як підтверджень здійснення конкретних заходів за участі бізнес-асоціацій чи громадськості не надано. З огляду на викладене, захід є таким, що станом на 1 квартал 2026 року залишається виконаним частково.</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
     <t>2.3.1.5.4</t>
   </si>
   <si>
     <t>Щорічне оприлюднення інформації про результати залучення антикорупційних громадських організацій та представників бізнесу</t>
   </si>
   <si>
     <t>перелік врахованих та не врахованих з обґрунтуванням причин пропозицій громадськості до антикорупційної програми та перелік і результати заходів під час впровадження антикорупційної програми, які були здійснені за участю громадськості та представників бізнесу, оприлюднено</t>
   </si>
   <si>
     <t>Державна митна служба України повідомляє.
 05.05.2023 проведено публічне обговорення проєкту Антикорупційної програми Державної митної служби України на 2023 – 2025 роки, що включає в себе реєстр оцінених корупційних ризиків, у якому прийняли участь зокрема представники Громадської ради при Держмитслужбі та Асоціації міжнародних експедиторів України. Пропозиції, надані Громадською радою при Держмитслужбі та Асоціацією міжнародних експедиторів України під час публічного обговорення, враховані при остаточному затвердженні Антикорупційної програми Держмитслужби на 2023 – 2025 роки.
 В рамках діючої Антикорупційної програми Державної митної служби України на 2023 – 2025 роки, Держмитслужба на постійній основі комунікує з міжнародними експертами, зокрема ВМО в рамках Програми А-СІР та EU4PFM.
 Представники Держмитслужби неодноразово брали участь у координаційних зустрічах з експертами EU4PFM щодо обміну досвідом з питань реалізації Антикорупційної програми Держмитслужби. У результаті проведених заходів внесено зміни до Антикорупційної програми Держмитслужби.
 Держмитслужбою продовжено співробітництво з Програмою Всесвітньої митної організації з протидії корупції та сприяння доброчесності для митних органів (далі – Програма A-CIP) з метою реалізації положень Програми A-CIP.
 Так, в період з 15 по 30 вересня 2025 року відбулося друге опитування «Оцінка сприйняття доброчесності в Державній митній службі України» з метою отримання об’єктивної оцінки стану доброчесності в митній сфері, виявлення проблемних питань та напрацювання пропозицій щодо вдосконалення діяльності митних органів.
 Результати дослідження CIPS будуть також враховані при розробці нової Антикорупційної програми Держмитслужби на 2026-2028 роки.
 Також до розробки нової Антикорупційної програми Держмитслужби на 2026-2028 роки будуть залучені представники Громадської ради при Держмитслужбі, експерти міжнародних організацій, а також всі охочі, шляхом розміщення на офіційному веб-порталі відповідного запрошення.
-Водночас інформація про опублікування окремих переліків врахованих та не врахованих з обґрунтуванням причин пропозицій громадськості до антикорупційної програми та перелік і результати заходів під час впровадження антикорупційної програми, які були здійснені за участю громадськості та представників бізнесу, відсутня. Крім того, враховуючи дату початку виконання заходу, Держмитслужбою не було опубліковано таку інформацію за 2023, 2024 та 2025 роки.
-З огляду на те, що а) настала дата завершення виконання заходу; б) перелік врахованих та не врахованих з обґрунтуванням причин пропозицій громадськості до антикорупційної програми та перелік і результати заходів під час впровадження антикорупційної програми, які були здійснені за участю громадськості та представників бізнесу не оприлюднено, захід 2.3.1.5.4. не виконано.</t>
+Інформація за 1 квартал 2026 року.
+Державна митна служба України повідомляє, що відповідно до статті 19 Закону України «Про запобігання корупції», та Методології управління корупційними ризиками, затвердженої наказом Національного агентства з питань запобігання корупції від 28 грудня 2021 року
+№ 830/21, зареєстрованим у Міністерстві юстиції України 17 лютого 2022 року за № 219/37555 (далі – Методологія) на підставі наказу Державної митної служби України від 14.11.2025 № 1506 «Про проведення оцінювання корупційних ризиків у діяльності Державної митної служби України» у Держмитслужбі розпочато процедуру оцінювання корупційних ризиків, з метою підготовки проєкту Антикорупційної програми Державної митної служби України на 2026 – 2028 роки (далі - проєкт Антикорупційної програми).
+На виконання підпунктів 1 – 5 підрозділу 2 «Процедура прийняття антикорупційної програми» розділу V «Підготовка антикорупційної програми» Методології 16.03.2026 на засіданні Робочої групи з оцінювання корупційних ризиків в Держмитслужбі (далі – Робоча група) прийнято рішення про винесення на публічне обговорення проєкту Антикорупційної програми (Протокол засідання робочої групи з оцінювання корупційних ризиків у діяльності Держмитслужби від 16.03.2025 № 5).
+16.03.2025 на офіційному вебсайті Держмитслужби у розділі «Запобігання корупції» підрозділі «Антикорупційна програма» було опубліковане інформаційне повідомлення про проведення публічного обговорення проєкту Антикорупційної програми з метою отримання пропозицій і зауважень, за посиланням: https://customs.gov.ua/zapobigannia-proiavam-koruptsiyi-1#scrollTop=0.
+Пропозиції, зауваження та кандидатури для участі приймалися до 27.03.2026 року.
+Водночас, з метою отримання експертної оцінки міжнародних фахівців, 19–20 березня 2026 року у м. Варшава (Республіка Польща) представники Управління з питань запобігання та виявлення корупції презентували експертам міжнародної організації EU4PFM проєкт Антикорупційної програми та провели його обговорення. Інформація про даний захід відображена на сторінці Facebook міжнародної організації EU4PFM у дописі за посиланням: https://www.facebook.com/share/p/1JbVd51h18/?mibextid=wwXIfr.
+Звіт за результатами організації публічного обговорення проєкту Антикорупційної програми Державної митної служби України на 2026 – 2028 роки за посиланням: https://customs.gov.ua/zapobigannia-proiavam-koruptsiyi-1#scrollTop=0.
+Заходом передбачалося щорічне оприлюднення інформації про результати залучення антикорупційних громадських організацій та представників бізнесу, а показником його виконання визначено оприлюднення переліку врахованих та не врахованих з обґрунтуванням причин пропозицій громадськості до антикорупційної програми, а також переліку і результатів заходів під час впровадження антикорупційної програми, які були здійснені за участю громадськості та представників бізнесу.
+З огляду на строки виконання заходу (01.03.2023 – 31.12.2025) та його щорічний характер, зазначена інформація мала бути оприлюднена за 2023, 2024 та 2025 роки. Як було встановлено раніше, така інформація оприлюднена не була.
+Інформація, надана Держмитслужбою за 1 квартал 2026 року, стосується виключно підготовки нової Антикорупційної програми на 2026–2028 роки та проведення публічного обговорення її проєкту. Звіт за результатами публічного обговорення, а також таблиця узгоджених позицій, що розміщені на офіційному вебсайті Держмитслужби, містять пропозиції лише від Програми ЄС із підтримки управління державними фінансами в Україні (Проєкт EU4PFM), яка не є антикорупційною громадською організацією та не відноситься до представників бізнесу. Таким чином, вимоги щодо залучення громадськості та представників бізнесу, визначені показником виконання заходу, не підтверджені.
+З огляду на те, що а) настала дата завершення виконання заходу; б) перелік врахованих та не врахованих з обґрунтуванням причин пропозицій громадськості до антикорупційної програми та перелік і результати заходів під час впровадження антикорупційної програми, які були здійснені за участю громадськості та представників бізнесу не оприлюднено, захід станом на 1 квартал 2026 року залишається не виконаним.</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>2.3.1.5.5</t>
   </si>
   <si>
     <t>Забезпечення щорічного проведення громадською радою при Держмитслужбі незалежного анонімного опитування посадових осіб митних органів щодо ефективності роботи митних органів, проблемних аспектів, що виникають у процесі їх роботи, а також шляхів розв’язання наявних проблем</t>
   </si>
   <si>
     <t>01.01.2024</t>
   </si>
   <si>
     <t xml:space="preserve">щорічне опитування проведено та його результати оприлюднено </t>
   </si>
   <si>
     <t>З метою реалізації визначених заходів Відділом прес-служби та взаємодії з громадськістю Держмитслужби було направлено лист на адресу Громадської ради при Держмитслужбі з пропозицією проведення такого опитування у 2025 році.
 Громадська рада при Держмитслужбі розробила форму для незалежного анонімного опитування посадових осіб митних органів щодо ефективності роботи митних органів, проблемних аспектів, що виникають у процесі їх роботи, а також шляхів розв’язання наявних проблем.
 Як повідомляє Держмитслужба, опитування буде проведено до кінця року.
 У 4 кварталі 2025 року Держмитслужба повідомляє.
 Держмитслужбою з 22 вересня 2025 року по 05 жовтня 2025 було проведено щорічне пульс-опитування з окремих аспектів залученості персоналу Держмитслужби та її територіальних органів з урахуванням особливостей функціонування митних органів в умовах воєнного стану. Результати дослідження стануть підґрунтям для розробки заходів з покращення кадрової політики та підвищення ефективності діяльності митних органів у 2026 році.
-З огляду на те, що а) настала дата завершення виконання заходу; б) щорічне опитування у 2024 році не проводилося; в) як повідомляється Держмитслужбою, опитування проводилося самою ж Держмитслужбою, а не громадською радою при Держмитслужбі; г) результати щорічного опитування за 2025 рік не були оприлюднені; ґ) опитування за 2025 рік проводилося серед персоналу та не в повній мірі охопило питання щодо ефективності роботи митних органів, проблемних аспектів, що виникають у процесі їх роботи, та шляхів розв’язання наявних проблем, а стосувалося лише окремих аспектів залученості персоналу Держмитслужби та її територіальних органів з урахуванням особливостей функціонування митних органів в умовах воєнного стану, захід є таким, що не виконано.</t>
+Інформація за 1 квартал 2026 року.
+У межах реалізації заходу Держмитслужбою ініційовано взаємодію з Громадською радою при Держмитслужбі щодо проведення незалежного анонімного опитування посадових осіб митних органів.
+Водночас Громадська рада при Держмитслужбі є консультативно-дорадчим органом, який діє на підставі Положення, затвердженого наказом Держмитслужби від 18.02.2021 № 110, що розроблене на основі Типового положення про громадську раду, затвердженого Постановою КМУ від 03.11.2010 № 996, та функціонує на громадських засадах. Відповідно, Громадська рада самостійно визначає напрями своєї діяльності та перелік заходів, що реалізуються у межах її компетенції, а Держмитслужба зі свого боку не наділена повноваженнями впливати на прийняття Громадською радою рішень щодо проведення конкретних заходів, у тому числі опитувань.
+Разом із тим, з метою забезпечення зворотного зв’язку та вивчення проблемних питань у діяльності митних органів, у 2024 та 2025 роках Держмитслужба долучалася до проведення опитувань (CIPS), що реалізуються спільно з Всесвітньою митною організацією. Опитування є незалежним, анонімним та добровільним і спрямоване на отримання об’єктивної оцінки стану доброчесності в митній сфері, виявлення проблемних питань та напрацювання пропозицій щодо вдосконалення діяльності митних органів з боку посадових осіб. Результати опитувань оприлюднено та використано як аналітичну основу для удосконалення кадрової політики та підвищення ефективності діяльності митних органів.
+Таким чином, у Держмитслужбі забезпечено функціонування механізму регулярного збору та аналізу зворотного зв’язку від посадових осіб митних органів, що відповідає меті зазначеного заходу.
+Надана Держмитслужбою інформація не спростовує раніше встановлених підстав для висновку про невиконання заходу. Опитування CIPS, проведене спільно з Всесвітньою митною організацією, не може вважатися належним виконанням заходу, оскільки захід прямо передбачає проведення опитування громадською радою при Держмитслужбі, а не іншими суб'єктами. Крім того, результати щорічного опитування за відповідні роки на офіційному вебсайті Держмитслужби оприлюднені не були, що є самостійною підставою для констатації невиконання показника виконання заходу. 
+З огляду на те, що а) настала дата завершення виконання заходу; б) щорічне опитування у 2024 році не проводилося; в) як повідомляється Держмитслужбою, опитування проводилося самою ж Держмитслужбою, а не громадською радою при Держмитслужбі; г) результати щорічного опитування за 2025 рік не були оприлюднені; ґ) опитування за 2025 рік проводилося серед персоналу та не в повній мірі охопило питання щодо ефективності роботи митних органів, проблемних аспектів, що виникають у процесі їх роботи, та шляхів розв’язання наявних проблем, а стосувалося лише окремих аспектів залученості персоналу Держмитслужби та її територіальних органів з урахуванням особливостей функціонування митних органів в умовах воєнного стану, захід станом на 1 квартал 2026 рік залишається не виконаним.</t>
   </si>
   <si>
     <t>2.3.1.5.6</t>
   </si>
   <si>
     <t xml:space="preserve">Забезпечення щорічного опитування суб’єктів господарювання  громадською радою при Держмитслужбі та бізнес-асоціаціями, в якому досліджується ефективність їх співпраці з митними органами, проблеми, що виникають в процесі взаємодії, та шляхи їх розв’язання </t>
   </si>
   <si>
     <t>З метою реалізації визначених заходів Відділом прес-служби та взаємодії з громадськістю Держмитслужби було направлено лист на адресу Громадської ради при Держмитслужбі з пропозицією проведення такого опитування у 2025 році.
 Для забезпечення щорічного опитування суб’єктів господарювання Громадською радою при Держмитслужбі розроблено форму опитування, яка включає запитання, що допоможуть визначити проблемні питання у взаємодії з митними органами і дослідити пропоновані бізнесом шляхи їх вирішення.
 Як повідомляє Держмитслужба, опитування буде проведено до кінця року.
 У 4 кварталі 2025 року Держмитслужба повідомляє.
 Громадською радою при Держмитслужбі з 08 по 18 грудня 2025 року було проведено опитування бізнесу «Митниця зсередини: оцініть та запропонуйте» щодо якості митних послуг та ефективності митних формальностей у 2025 році. Результати опитування були презентовані під час підсумкового засідання Громадської ради та стануть підґрунтям для визначення основних напрямів роботи Громадської ради у 2026 році.
-З огляду на те, що а) настала дата завершення виконання заходу; б) щорічне опитування у 2024 році не проводилося; в) результати щорічного опитування за 2025 рік були оприлюднені, захід 2.3.1.5.6. виконаний частково.</t>
+Інформація за 1 квартал 2026 року.
+У 2024 та 2025 роках Держмитслужба спільно з Всесвітньою митною організацією забезпечила проведення незалежного анонімного онлайн-опитування CIPS, яке охоплювало представників бізнесу та громадськості. Представники Громадської ради при Держмитслужбі активно брали участь у цьому опитуванні, а також були присутні під час презентації результатів опитування. Результати опитування використано для оцінки ефективності антикорупційних заходів та формування подальших управлінських рішень.
+Таким чином, у Держмитслужбі забезпечено взаємодію з громадськістю та бізнес-спільнотою, а також регулярний моніторинг роботи митних органів шляхом проведення опитувань, що відповідає меті заходу.
+Однак опитування CIPS у 2024 році проводилося спільно з Всесвітньою митною організацією, а не громадською радою при Держмитслужбі, як того вимагає захід.
+З огляду на те, що а) настала дата завершення виконання заходу; б) щорічне опитування у 2024 році не проводилося; в) результати щорічного опитування за 2025 рік були оприлюднені, захід 2.3.1.5.6. станом на 1 квартал 2026 року залишається виконаним частково.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>