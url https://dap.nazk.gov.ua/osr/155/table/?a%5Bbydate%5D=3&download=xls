--- v1 (2026-07-14)
+++ v2 (2026-09-12)
@@ -169,132 +169,141 @@
 </t>
   </si>
   <si>
     <t>01.05.2023</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>антикорупційну програму виконано</t>
   </si>
   <si>
     <t>Відповідно до пункту 2.1 наказу Держмитслужби від 31.05.2023 № 236 працівники апарату Держмитслужби та її територіальних органів ознайомлені із положеннями Антикорупційної програми Держмитслужби на 2023 -2025 роки. Окремо передбачено вивчення її положень під час проведення професійних навчань. В рамках виконання Антикорупційної програми визначені виконавці та конкретні строки виконання.
 До розробки Антикорупційної програми Держмитслужби на 2023-2025 роки залучались представники Громадської ради при Держмитслужбі, експерти міжнародних організацій, а також всі охочі шляхом розміщення на офіційному веб-порталі відповідного запрошення. Підрозділи з питань запобігання та виявлення корупції забезпечують координацію виконання передбачених Антикорупційною програмою заходів, а також організацію звітування. Здійснено моніторинг виконання у ІІ півріччі 2024 року та у І півріччі 2025 року Антикорупційної програми Державної митної служби України на 2023-2025 роки, затвердженої та введеної в дію наказом Держмитслужби від 31.05.2023 № 236. Звіт доведено до керівництва Держмитслужби та розміщено в розділі «Запобігання проявам корупції» офіційного вебсайту Держмитслужби.
 Інформація про заходи з виконання антикорупційної програми за ІІ півріччя 2024 року подана до НАЗК у формі звіту через Кабінет уповноваженого на Порталі доброчесності. Інформація про виконання Антикорупційної програми Державної митної служби України на 2023–2025 роки у І півріччі 2025 року надіслана до Національного агентства з питань запобігання корупції від 14.08.2025 № 09/09-01/8.12/506. Інформація про заходи з виконання антикорупційної програми за ІІ півріччя 2025 року буде надіслано до Національного агентства з питань запобігання корупції у визначений строк.
 Звіт за ІІ півріччя 2025 року розміщено на офіційному вебсайті Держмитслужби у розділі «Запобігання проявам корупції» за посиланням: https://customs.gov.ua/zapobigannia-proiavam-koruptsiyi-1#.
 Інформація за 1 квартал 2026 року.
 Державна митна служба України повідомляє: в рамках Антикорупційної програми Державної митної служби України на 2023 – 2025 роки проводились заходи у сфері запобігання корупції, розбудови доброчесності в митних органах. За результатами проведених заходів, із залученням міжнародних експертів:
 внесено зміни до Антикорупційної програми Держмитслужби на 2023-2025 роки в частині зменшення кількості можливих корупційних ризиків і визначення ключових показників ефективності діяльності Держмитслужби на 2023–2025 роки;
 ініційовано та забезпечено розробку і поетапний запуск комплексної інформаційної кампанії, спрямованої на формування культури доброчесності та підвищення рівня обізнаності щодо антикорупційних інструментів, цільовою аудиторією визначено посадових осіб митних органів, бізнес, громадян;
 розроблено інформаційні матеріали (роз’яснення, інфографіка, публікації, відеоматеріали) щодо механізмів запобігання корупції, каналів повідомлення про правопорушення, захисту викривачів;
 забезпечено системне висвітлення антикорупційної діяльності через офіційний вебсайт Держмитслужби, соціальні мережі та внутрішні комунікаційні ресурси;
 розроблено технічне завдання для створення мобільного антикорупційного центру, метою якого є оперативне реагування, виявлення, документування та запобігання корупційним прявам у пунктах митного оформлення, зокрема в морських портах, аеропортах, на сухопутних кордонах, триває робота над розробленням програмного продукту для підписання і подання декларацій доброчесності посадовими особами митних органів.
 Також неодноразово проводилист зустрічі з міжнародними партнерами щодо обміну досвідом з питань роботи з Антикорупційною програмою. Під час зустрічей обговорювались шляхи підвищення ефективності антикорупційних заходів у Держмитслужбі в контексті наближення вступу України до Європейського Союзу (далі – ЄС) та відповідно до етапу приведення у відповідність митного законодавства України до актів права ЄС, долучення до цифрових баз даних ЄС.
 В межах завершення Антикорупційної програми Державної митної служби України на 2023 – 2025 роки та початком підготовки Антикорупційної програми Державної митної служби України на 2026 – 2028 роки було затверджено оновлений склад Робочої, до якого увійшли, в тому числі, представники Громадської ради при Держмитслужбі та експерт Програми з протидії корупції та сприяння доброчесності у митній сфері Всесвітньої митної організації.
-Заходом передбачалося здійснення «інших заходів із запобігання корупції у митних органах з обов'язковим залученням громадськості, зокрема бізнес-асоціацій та Громадської ради при Держмитслужбі». Незважаючи на надану інформацію, Державна митна служба України не надала підтверджень фактичного здійснення таких заходів із залученням відповідних суб'єктів. Зокрема, щодо інформаційної кампанії, спрямованої на формування культури доброчесності, зазначено лише про її ініціювання та поетапний запуск, тоді як підтверджень здійснення конкретних заходів за участі бізнес-асоціацій чи громадськості не надано. З огляду на викладене, захід є таким, що станом на 1 квартал 2026 року залишається виконаним частково.</t>
+Водночас за інформацією, наданою за ІІ квартал 2026 року, Держмитслужба повідомила про проведення у квітні та червні 2026 року за підтримки Всесвітньої митної організації онлайн-семінарів на теми «Поняття етики та доброчесності та практичної імплементації принципів Оновленої Декларації Аруша» та «Розвиток партнерських відносин між митницею та бізнесом, доброчесності у митній сфері та впровадження сучасних етичних стандартів».
+Метою заходів було підвищення обізнаності представників бізнесу щодо ініціатив Держмитслужби у сфері доброчесності, а також їх активне залучення до формування прозорих та відповідальних відносин між митницею та приватним сектором.
+Під час семінарів було обговорено питання ролі бізнесу у формуванні доброчесного митного середовища, посилення взаємної довіри, а також впровадження спільних стандартів етичної поведінки у взаємодії між митними органами та суб’єктами зовнішньоекономічної діяльності.
+Окрему увагу приділено розвитку ефективного діалогу між митницею та бізнес-спільнотою як важливому інструменту запобігання корупційним проявам та підвищення прозорості митних процедур.
+Заходом передбачалося здійснення «інших заходів із запобігання корупції у митних органах з обов'язковим залученням громадськості, зокрема бізнес-асоціацій та Громадської ради при Держмитслужбі». Незважаючи на надану інформацію, Державна митна служба України не надала підтверджень фактичного здійснення таких заходів із залученням відповідних суб'єктів. Зокрема, щодо інформаційної кампанії, спрямованої на формування культури доброчесності, зазначено лише про її ініціювання та поетапний запуск, тоді як підтверджень здійснення конкретних заходів за участі бізнес-асоціацій чи громадськості не надано. 
+У зв’язку з цим просимо надати підтвердження проведення зазначених заходів та інформацію про фактичну участь у них відповідних представників, зокрема бізнес-асоціацій, громадськості та Громадської ради при Держмитслужбі. Зазначена інформація необхідна для підтвердження фактичного здійснення заходу та оцінки його виконання у повному обсязі. З огляду на викладене, за відсутності відповідних підтверджень захід не може бути визнаний виконаним у повному обсязі.
+З огляду на викладене, захід є таким, що станом на 2 квартал 2026 року залишається виконаним частково.</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
     <t>2.3.1.5.4</t>
   </si>
   <si>
     <t>Щорічне оприлюднення інформації про результати залучення антикорупційних громадських організацій та представників бізнесу</t>
   </si>
   <si>
     <t>перелік врахованих та не врахованих з обґрунтуванням причин пропозицій громадськості до антикорупційної програми та перелік і результати заходів під час впровадження антикорупційної програми, які були здійснені за участю громадськості та представників бізнесу, оприлюднено</t>
   </si>
   <si>
     <t>Державна митна служба України повідомляє.
 05.05.2023 проведено публічне обговорення проєкту Антикорупційної програми Державної митної служби України на 2023 – 2025 роки, що включає в себе реєстр оцінених корупційних ризиків, у якому прийняли участь зокрема представники Громадської ради при Держмитслужбі та Асоціації міжнародних експедиторів України. Пропозиції, надані Громадською радою при Держмитслужбі та Асоціацією міжнародних експедиторів України під час публічного обговорення, враховані при остаточному затвердженні Антикорупційної програми Держмитслужби на 2023 – 2025 роки.
 В рамках діючої Антикорупційної програми Державної митної служби України на 2023 – 2025 роки, Держмитслужба на постійній основі комунікує з міжнародними експертами, зокрема ВМО в рамках Програми А-СІР та EU4PFM.
 Представники Держмитслужби неодноразово брали участь у координаційних зустрічах з експертами EU4PFM щодо обміну досвідом з питань реалізації Антикорупційної програми Держмитслужби. У результаті проведених заходів внесено зміни до Антикорупційної програми Держмитслужби.
 Держмитслужбою продовжено співробітництво з Програмою Всесвітньої митної організації з протидії корупції та сприяння доброчесності для митних органів (далі – Програма A-CIP) з метою реалізації положень Програми A-CIP.
 Так, в період з 15 по 30 вересня 2025 року відбулося друге опитування «Оцінка сприйняття доброчесності в Державній митній службі України» з метою отримання об’єктивної оцінки стану доброчесності в митній сфері, виявлення проблемних питань та напрацювання пропозицій щодо вдосконалення діяльності митних органів.
 Результати дослідження CIPS будуть також враховані при розробці нової Антикорупційної програми Держмитслужби на 2026-2028 роки.
 Також до розробки нової Антикорупційної програми Держмитслужби на 2026-2028 роки будуть залучені представники Громадської ради при Держмитслужбі, експерти міжнародних організацій, а також всі охочі, шляхом розміщення на офіційному веб-порталі відповідного запрошення.
 Інформація за 1 квартал 2026 року.
 Державна митна служба України повідомляє, що відповідно до статті 19 Закону України «Про запобігання корупції», та Методології управління корупційними ризиками, затвердженої наказом Національного агентства з питань запобігання корупції від 28 грудня 2021 року
 № 830/21, зареєстрованим у Міністерстві юстиції України 17 лютого 2022 року за № 219/37555 (далі – Методологія) на підставі наказу Державної митної служби України від 14.11.2025 № 1506 «Про проведення оцінювання корупційних ризиків у діяльності Державної митної служби України» у Держмитслужбі розпочато процедуру оцінювання корупційних ризиків, з метою підготовки проєкту Антикорупційної програми Державної митної служби України на 2026 – 2028 роки (далі - проєкт Антикорупційної програми).
 На виконання підпунктів 1 – 5 підрозділу 2 «Процедура прийняття антикорупційної програми» розділу V «Підготовка антикорупційної програми» Методології 16.03.2026 на засіданні Робочої групи з оцінювання корупційних ризиків в Держмитслужбі (далі – Робоча група) прийнято рішення про винесення на публічне обговорення проєкту Антикорупційної програми (Протокол засідання робочої групи з оцінювання корупційних ризиків у діяльності Держмитслужби від 16.03.2025 № 5).
 16.03.2025 на офіційному вебсайті Держмитслужби у розділі «Запобігання корупції» підрозділі «Антикорупційна програма» було опубліковане інформаційне повідомлення про проведення публічного обговорення проєкту Антикорупційної програми з метою отримання пропозицій і зауважень, за посиланням: https://customs.gov.ua/zapobigannia-proiavam-koruptsiyi-1#scrollTop=0.
 Пропозиції, зауваження та кандидатури для участі приймалися до 27.03.2026 року.
 Водночас, з метою отримання експертної оцінки міжнародних фахівців, 19–20 березня 2026 року у м. Варшава (Республіка Польща) представники Управління з питань запобігання та виявлення корупції презентували експертам міжнародної організації EU4PFM проєкт Антикорупційної програми та провели його обговорення. Інформація про даний захід відображена на сторінці Facebook міжнародної організації EU4PFM у дописі за посиланням: https://www.facebook.com/share/p/1JbVd51h18/?mibextid=wwXIfr.
 Звіт за результатами організації публічного обговорення проєкту Антикорупційної програми Державної митної служби України на 2026 – 2028 роки за посиланням: https://customs.gov.ua/zapobigannia-proiavam-koruptsiyi-1#scrollTop=0.
 Заходом передбачалося щорічне оприлюднення інформації про результати залучення антикорупційних громадських організацій та представників бізнесу, а показником його виконання визначено оприлюднення переліку врахованих та не врахованих з обґрунтуванням причин пропозицій громадськості до антикорупційної програми, а також переліку і результатів заходів під час впровадження антикорупційної програми, які були здійснені за участю громадськості та представників бізнесу.
 З огляду на строки виконання заходу (01.03.2023 – 31.12.2025) та його щорічний характер, зазначена інформація мала бути оприлюднена за 2023, 2024 та 2025 роки. Як було встановлено раніше, така інформація оприлюднена не була.
 Інформація, надана Держмитслужбою за 1 квартал 2026 року, стосується виключно підготовки нової Антикорупційної програми на 2026–2028 роки та проведення публічного обговорення її проєкту. Звіт за результатами публічного обговорення, а також таблиця узгоджених позицій, що розміщені на офіційному вебсайті Держмитслужби, містять пропозиції лише від Програми ЄС із підтримки управління державними фінансами в Україні (Проєкт EU4PFM), яка не є антикорупційною громадською організацією та не відноситься до представників бізнесу. Таким чином, вимоги щодо залучення громадськості та представників бізнесу, визначені показником виконання заходу, не підтверджені.
-З огляду на те, що а) настала дата завершення виконання заходу; б) перелік врахованих та не врахованих з обґрунтуванням причин пропозицій громадськості до антикорупційної програми та перелік і результати заходів під час впровадження антикорупційної програми, які були здійснені за участю громадськості та представників бізнесу не оприлюднено, захід станом на 1 квартал 2026 року залишається не виконаним.</t>
+Інформація за 2 квартал 2026 року не містить нових відомостей щодо виконання заходу та відповідає інформації, наданій за 1 квартал 2026 року.
+З огляду на те, що а) настала дата завершення виконання заходу; б) перелік врахованих та не врахованих з обґрунтуванням причин пропозицій громадськості до антикорупційної програми та перелік і результати заходів під час впровадження антикорупційної програми, які були здійснені за участю громадськості та представників бізнесу не оприлюднено, захід станом на 2 квартал 2026 року залишається не виконаним.</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>2.3.1.5.5</t>
   </si>
   <si>
     <t>Забезпечення щорічного проведення громадською радою при Держмитслужбі незалежного анонімного опитування посадових осіб митних органів щодо ефективності роботи митних органів, проблемних аспектів, що виникають у процесі їх роботи, а також шляхів розв’язання наявних проблем</t>
   </si>
   <si>
     <t>01.01.2024</t>
   </si>
   <si>
     <t xml:space="preserve">щорічне опитування проведено та його результати оприлюднено </t>
   </si>
   <si>
     <t>З метою реалізації визначених заходів Відділом прес-служби та взаємодії з громадськістю Держмитслужби було направлено лист на адресу Громадської ради при Держмитслужбі з пропозицією проведення такого опитування у 2025 році.
 Громадська рада при Держмитслужбі розробила форму для незалежного анонімного опитування посадових осіб митних органів щодо ефективності роботи митних органів, проблемних аспектів, що виникають у процесі їх роботи, а також шляхів розв’язання наявних проблем.
 Як повідомляє Держмитслужба, опитування буде проведено до кінця року.
 У 4 кварталі 2025 року Держмитслужба повідомляє.
 Держмитслужбою з 22 вересня 2025 року по 05 жовтня 2025 було проведено щорічне пульс-опитування з окремих аспектів залученості персоналу Держмитслужби та її територіальних органів з урахуванням особливостей функціонування митних органів в умовах воєнного стану. Результати дослідження стануть підґрунтям для розробки заходів з покращення кадрової політики та підвищення ефективності діяльності митних органів у 2026 році.
 Інформація за 1 квартал 2026 року.
 У межах реалізації заходу Держмитслужбою ініційовано взаємодію з Громадською радою при Держмитслужбі щодо проведення незалежного анонімного опитування посадових осіб митних органів.
 Водночас Громадська рада при Держмитслужбі є консультативно-дорадчим органом, який діє на підставі Положення, затвердженого наказом Держмитслужби від 18.02.2021 № 110, що розроблене на основі Типового положення про громадську раду, затвердженого Постановою КМУ від 03.11.2010 № 996, та функціонує на громадських засадах. Відповідно, Громадська рада самостійно визначає напрями своєї діяльності та перелік заходів, що реалізуються у межах її компетенції, а Держмитслужба зі свого боку не наділена повноваженнями впливати на прийняття Громадською радою рішень щодо проведення конкретних заходів, у тому числі опитувань.
 Разом із тим, з метою забезпечення зворотного зв’язку та вивчення проблемних питань у діяльності митних органів, у 2024 та 2025 роках Держмитслужба долучалася до проведення опитувань (CIPS), що реалізуються спільно з Всесвітньою митною організацією. Опитування є незалежним, анонімним та добровільним і спрямоване на отримання об’єктивної оцінки стану доброчесності в митній сфері, виявлення проблемних питань та напрацювання пропозицій щодо вдосконалення діяльності митних органів з боку посадових осіб. Результати опитувань оприлюднено та використано як аналітичну основу для удосконалення кадрової політики та підвищення ефективності діяльності митних органів.
 Таким чином, у Держмитслужбі забезпечено функціонування механізму регулярного збору та аналізу зворотного зв’язку від посадових осіб митних органів, що відповідає меті зазначеного заходу.
-Надана Держмитслужбою інформація не спростовує раніше встановлених підстав для висновку про невиконання заходу. Опитування CIPS, проведене спільно з Всесвітньою митною організацією, не може вважатися належним виконанням заходу, оскільки захід прямо передбачає проведення опитування громадською радою при Держмитслужбі, а не іншими суб'єктами. Крім того, результати щорічного опитування за відповідні роки на офіційному вебсайті Держмитслужби оприлюднені не були, що є самостійною підставою для констатації невиконання показника виконання заходу. 
-З огляду на те, що а) настала дата завершення виконання заходу; б) щорічне опитування у 2024 році не проводилося; в) як повідомляється Держмитслужбою, опитування проводилося самою ж Держмитслужбою, а не громадською радою при Держмитслужбі; г) результати щорічного опитування за 2025 рік не були оприлюднені; ґ) опитування за 2025 рік проводилося серед персоналу та не в повній мірі охопило питання щодо ефективності роботи митних органів, проблемних аспектів, що виникають у процесі їх роботи, та шляхів розв’язання наявних проблем, а стосувалося лише окремих аспектів залученості персоналу Держмитслужби та її територіальних органів з урахуванням особливостей функціонування митних органів в умовах воєнного стану, захід станом на 1 квартал 2026 рік залишається не виконаним.</t>
+Надана Держмитслужбою інформація не спростовує раніше встановлених підстав для висновку про невиконання заходу. Опитування CIPS, проведене спільно з Всесвітньою митною організацією, не може вважатися належним виконанням заходу, оскільки захід прямо передбачає проведення опитування громадською радою при Держмитслужбі, а не іншими суб'єктами. Крім того, результати щорічного опитування за відповідні роки на офіційному вебсайті Держмитслужби оприлюднені не були, що є самостійною підставою для констатації невиконання показника виконання заходу.
+Інформація за 2 квартал 2026 року не містить нових відомостей щодо виконання заходу та відповідає інформації, наданій за 1 квартал 2026 року.
+З огляду на те, що а) настала дата завершення виконання заходу; б) щорічне опитування у 2024 році не проводилося; в) як повідомляється Держмитслужбою, опитування проводилося самою ж Держмитслужбою, а не громадською радою при Держмитслужбі; г) результати щорічного опитування за 2025 рік не були оприлюднені; ґ) опитування за 2025 рік проводилося серед персоналу та не в повній мірі охопило питання щодо ефективності роботи митних органів, проблемних аспектів, що виникають у процесі їх роботи, та шляхів розв’язання наявних проблем, а стосувалося лише окремих аспектів залученості персоналу Держмитслужби та її територіальних органів з урахуванням особливостей функціонування митних органів в умовах воєнного стану, захід станом на 2 квартал 2026 рік залишається не виконаним.</t>
   </si>
   <si>
     <t>2.3.1.5.6</t>
   </si>
   <si>
     <t xml:space="preserve">Забезпечення щорічного опитування суб’єктів господарювання  громадською радою при Держмитслужбі та бізнес-асоціаціями, в якому досліджується ефективність їх співпраці з митними органами, проблеми, що виникають в процесі взаємодії, та шляхи їх розв’язання </t>
   </si>
   <si>
     <t>З метою реалізації визначених заходів Відділом прес-служби та взаємодії з громадськістю Держмитслужби було направлено лист на адресу Громадської ради при Держмитслужбі з пропозицією проведення такого опитування у 2025 році.
 Для забезпечення щорічного опитування суб’єктів господарювання Громадською радою при Держмитслужбі розроблено форму опитування, яка включає запитання, що допоможуть визначити проблемні питання у взаємодії з митними органами і дослідити пропоновані бізнесом шляхи їх вирішення.
 Як повідомляє Держмитслужба, опитування буде проведено до кінця року.
 У 4 кварталі 2025 року Держмитслужба повідомляє.
 Громадською радою при Держмитслужбі з 08 по 18 грудня 2025 року було проведено опитування бізнесу «Митниця зсередини: оцініть та запропонуйте» щодо якості митних послуг та ефективності митних формальностей у 2025 році. Результати опитування були презентовані під час підсумкового засідання Громадської ради та стануть підґрунтям для визначення основних напрямів роботи Громадської ради у 2026 році.
 Інформація за 1 квартал 2026 року.
 У 2024 та 2025 роках Держмитслужба спільно з Всесвітньою митною організацією забезпечила проведення незалежного анонімного онлайн-опитування CIPS, яке охоплювало представників бізнесу та громадськості. Представники Громадської ради при Держмитслужбі активно брали участь у цьому опитуванні, а також були присутні під час презентації результатів опитування. Результати опитування використано для оцінки ефективності антикорупційних заходів та формування подальших управлінських рішень.
 Таким чином, у Держмитслужбі забезпечено взаємодію з громадськістю та бізнес-спільнотою, а також регулярний моніторинг роботи митних органів шляхом проведення опитувань, що відповідає меті заходу.
 Однак опитування CIPS у 2024 році проводилося спільно з Всесвітньою митною організацією, а не громадською радою при Держмитслужбі, як того вимагає захід.
-З огляду на те, що а) настала дата завершення виконання заходу; б) щорічне опитування у 2024 році не проводилося; в) результати щорічного опитування за 2025 рік були оприлюднені, захід 2.3.1.5.6. станом на 1 квартал 2026 року залишається виконаним частково.</t>
+Інформація за 2 квартал 2026 року не містить нових відомостей щодо виконання заходу та відповідає інформації, наданій за 1 квартал 2026 року.
+З огляду на те, що а) настала дата завершення виконання заходу; б) щорічне опитування у 2024 році не проводилося; в) результати щорічного опитування за 2025 рік були оприлюднені, захід 2.3.1.5.6. станом на 2 квартал 2026 року залишається виконаним частково.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>