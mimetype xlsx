--- v0 (2026-06-02)
+++ v1 (2026-09-10)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Заходи" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$Q$6</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>№ Напрямку</t>
   </si>
   <si>
     <t>Напрямок</t>
   </si>
   <si>
     <t>Проблема</t>
   </si>
   <si>
     <t>№ ОСР</t>
   </si>
   <si>
     <t>Назва ОСР</t>
   </si>
   <si>
     <t>№ Заходу</t>
   </si>
   <si>
     <t>Назва заходу</t>
   </si>
   <si>
     <t>Дата початку</t>
   </si>
   <si>
@@ -124,113 +124,116 @@
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік</t>
   </si>
   <si>
     <t>звіт за результатами щорічного моніторингу оприлюднено</t>
   </si>
   <si>
     <t>Загалом за 2023 рік здійснено більше 42,5 тис. переміщень товарів під процедурою спільного транзиту. За цей період у країнах-учасницях Конвенції про процедуру спільного транзиту було успішно завершено більше 33,6 тис. переміщень, розпочатих митними органами України. В той же час в Україні було успішно завершено майже 9 тис. переміщень, розпочатих в інших країнах-учасницях Конвенції.
 Держмитслужба, як Центральний офіс з питань застосування міжнародної транзитної системи, на постійній основі здійснює системний моніторинг переміщень товарів під процедурою спільного транзиту, надання адміністративної допомоги відповідно до вимог Конвенції та ініціювання у разі потреби запитів інформації (розслідування) щодо товарів, поміщених під процедуру спільного транзиту. Так, за 2023 рік Держмитслужба опрацювала понад 390 запитів, надісланих митними адміністраціями іноземних країн у формі повідомлення про запит інформації за встановленою формою, та з використанням модуля МСС електронної транзитної системи (NCTS) щодо запитів інформації, а також 44 звернення щодо завірення копій митних декларацій як альтернативних доказів завершення транзитних процедур. Ініційовано більше 380 запитів інформації щодо належного завершення процедури спільного транзиту до митних адміністрацій іноземних країн.
 За 2024 рік оформлено більше 94 тис. ( у т.ч. майже 60 тис. із застосуванням NCTS Фаза 5) транзитних декларацій, з яких понад 73 тис. на виїзд з України та більше 21 тис. на в’їзд до України. В системі управління гарантіями NCTS Держмитслужбою зареєстровано 109 загальних та 10 151 індивідуальних гарантій. На кінець звітного періоду діючими є 89 загальних та 5 901 індивідуальна гарантія, загальна сума гарантування яких складає близько 759,5 млн. євро.
 Протягом 2024 року Держмитслужбою в рамках адміністративної допомоги відповідно до Конвенції про процедуру спільного транзиту (далі - Конвенція) опрацьовано 965 запитів, які надійшли від митних адміністрацій іноземних країн - учасниць Конвенції. Одночасно, ініційовано 789 запитів інформації щодо належного завершення процедури спільного транзиту до митних адміністрацій іноземних країн - учасниць Конвенції.
 Прийнято участь у 194, 195 та 196 засіданнях Робочої групи EU – CTC з питань спільного транзиту та спрощення формальностей у торгівлі товарами.
 Протягом І півріччя 2025 року забезпечено функціонування електронної транзитної системи, за допомогою якої було здійснено 59,7 тис. переміщень із застосуванням процедури спільного транзиту. У 41,7 тис. випадках Україна виступала митницею відправлення, а в 18 тис. випадках транзитне переміщення завершувалось в Україні.
 В системі управління гарантіями NCTS Держмитслужбою зареєстровано 8,4 тис. індивідуальних гарантій та 44 загальних гарантій.
 Одночасно, Держмитслужбою забезпечено системний моніторинг переміщень товарів під процедурою спільного транзиту та ініціюються, у разі потреби, запити на інформацію для встановлення фактів виникнення митного боргу щодо товарів, поміщених під процедуру спільного транзиту.
 Так у звітному періоді Держмитслужбою в рамках адміністративної допомоги відповідно до Конвенції про процедуру спільного транзиту забезпечено опрацювання 481 запитів від митних адміністрацій іноземних країн, які надійшли до України, та направлено 510 запити до митних адміністрацій країн-учасниць Конвенції.
 Протягом ІІI кварталу 2025 року забезпечено функціонування електронної транзитної системи, за допомогою якої було здійснено 35,7 тис. переміщень із застосуванням процедури спільного транзиту. У 24,4 тис. випадках Україна виступала митницею відправлення, а в 11,3 тис. випадках транзитне переміщення завершувалось в Україні.
 В системі управління гарантіями NCTS Держмитслужбою зареєстровано 6,7 тис. індивідуальних та 20 загальних гарантій.
 Одночасно, Держмитслужбою забезпечено системний моніторинг переміщень товарів під процедурою спільного транзиту та ініціюються, у разі потреби, запити на інформацію для встановлення фактів виникнення митного боргу щодо товарів, поміщених під процедуру спільного транзиту.
 Так, у звітному періоді Держмитслужбою в рамках адміністративної допомоги відповідно до Конвенції про процедуру спільного транзиту забезпечено опрацювання 339 запитів від митних адміністрацій іноземних країн, які надійшли до України, та направлено 281 запит до митних адміністрацій країн-учасниць Конвенції.
 Протягом ІV кварталу 2025 року забезпечено функціонування електронної транзитної системи, за допомогою якої було здійснено 46,5 тис. переміщень із застосуванням процедури спільного транзиту. У 30,3 тис. випадках Україна виступала митницею відправлення, а в 16,2 тис. випадках транзитне переміщення завершувалось в Україні.
 В системі управління гарантіями NCTS Держмитслужбою зареєстровано 7,5 тис. індивідуальних та 23 загальні гарантії.
 Одночасно, Держмитслужбою забезпечено системний моніторинг переміщень товарів під процедурою спільного транзиту та ініціюються, у разі потреби, запити на інформацію для встановлення фактів виникнення митного боргу щодо товарів, поміщених під процедуру спільного транзиту.
 Так, у звітному періоді Держмитслужбою в рамках адміністративної допомоги відповідно до Конвенції про процедуру спільного транзиту забезпечено опрацювання 336 запитів від митних адміністрацій іноземних країн, які надійшли до України, та направлено 331 запит до митних адміністрацій країн- учасниць Конвенції.
-Протягом І кварталу 2026 року забезпечено функціонування електронної транзитної системи та з використанням процедури спільного транзиту здійснено 46,3 тис. переміщень товарів. Україна виступала митницею відправлення у 30,1 тис. транзитних деклараціях, а за 16,2 тис. деклараціях транзитне переміщення завершувалось в Україні. Також, при переміщенні товарів внутрішнім транзитом з використанням електронної транзитної системи завершено 8,7 тис. переміщень товарів. У звітному періоді в Україні, як в країні відправлення, застосовано загальних гарантій у 32,2 тис. випадках та індивідуальних гарантій - майже 6 тис. випадків.Держмитслужбою забезпечено системний моніторинг переміщень товарів під процедурою спільного транзиту. В рамках адміністративної допомоги при процедурі спільного транзиту забезпечено опрацювання 286 запитів від митних адміністрацій іноземних країн – учасниць Конвенції та направлено 340 запитів до уповноважених митних адміністрацій іноземних країн з метою завершення транзитної операції або встановлення факту виникнення боргу. 8 січня 2026 року на офіційному сайті Держмитслужби України опубліковано інформацію щодо застосування процедури спільного транзиту у 2025 році: «Митний безвіз» 2025: рекордний рік системи спільного транзиту (NCTS)» за посиланням: https://customs.gov.ua/news/ncts-26/post/mitnii-bezviz-2025-rekordnii-rik-sistemi-spilnogo-tranzitu-ncts-2596.
-[...4 lines deleted...]
-    <t>Виконано частково</t>
+Протягом І кварталу 2026 року забезпечено функціонування електронної транзитної системи та з використанням процедури спільного транзиту здійснено 46,3 тис. переміщень товарів. Україна виступала митницею відправлення у 30,1 тис. транзитних деклараціях, а за 16,2 тис. деклараціях транзитне переміщення завершувалось в Україні. Також, при переміщенні товарів внутрішнім транзитом з використанням електронної транзитної системи завершено 8,7 тис. переміщень товарів. У звітному періоді в Україні, як в країні відправлення, застосовано загальних гарантій у 32,2 тис. випадках та індивідуальних гарантій - майже 6 тис. випадків. Держмитслужбою забезпечено системний моніторинг переміщень товарів під процедурою спільного транзиту. В рамках адміністративної допомоги при процедурі спільного транзиту забезпечено опрацювання 286 запитів від митних адміністрацій іноземних країн – учасниць Конвенції та направлено 340 запитів до уповноважених митних адміністрацій іноземних країн з метою завершення транзитної операції або встановлення факту виникнення боргу. 8 січня 2026 року на офіційному сайті Держмитслужби України опубліковано інформацію щодо застосування процедури спільного транзиту у 2025 році: «Митний безвіз» 2025: рекордний рік системи спільного транзиту (NCTS)» за посиланням: https://customs.gov.ua/news/ncts-26/post/mitnii-bezviz-2025-rekordnii-rik-sistemi-spilnogo-tranzitu-ncts-2596.
+Надана Держмитслужбою інформація підтверджує, що моніторинг застосування міжнародної комп’ютеризованої системи транзиту NCTS здійснювався упродовж усього строку дії заходу. За результатами проведеного моніторингу інформацію про застосування процедури спільного транзиту та відповідні результати за 2023 та 2024 роки оприлюднено у складі щорічних звітів про виконання Плану роботи Держмитслужби, зокрема у «Звіті про виконання Плану роботи Держмитслужби за 2023 рік» та «Звіті про виконання Плану роботи Держмитслужби за 2024 рік». Крім того, 8 січня 2026 року на офіційному вебсайті Держмитслужби оприлюднено інформацію щодо застосування процедури спільного транзиту у 2025 році. Таким чином, забезпечено як проведення щорічного моніторингу застосування міжнародної комп’ютеризованої системи транзиту, так і оприлюднення його результатів за кожен рік у межах строку виконання заходу. З огляду на те, що дата завершення виконання заходу настала, моніторинг здійснювався, а результати його проведення за 2023, 2024 та 2025 роки оприлюднено, захід 2.3.2.1.1 є виконаним.</t>
+  </si>
+  <si>
+    <t>Виконано</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.3.2.1.2</t>
   </si>
   <si>
     <t>Забезпечення розроблення та розгортання NCTS (фаза 5)</t>
   </si>
   <si>
     <t>29.02.2024</t>
   </si>
   <si>
     <t>NCTS (фаза 5) застосовується</t>
   </si>
   <si>
     <t>Держмитслужба перейшла на оновлену версію ІТ системи, яка лежить в основі Конвенції про процедуру спільного транзиту. Застосування NCTS Фаза 5 розпочалось з 22.04.2024.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Виконано</t>
   </si>
   <si>
     <t>2.3.2.1.3</t>
   </si>
   <si>
     <t>Забезпечення розроблення та розгортання NCTS (фаза 6)</t>
   </si>
   <si>
     <t>01.02.2025</t>
   </si>
   <si>
     <t>01.06.2026</t>
   </si>
   <si>
     <t>NCTS (фаза 6) застосовується</t>
   </si>
   <si>
     <t>Держмитслужбою у межах реалізації Проєкту EU4PFM у І кварталі 2025 року розпочато проведення заходів із розроблення і розгортання NCTS Фаза 6.
 В рамках переходу проводяться перемовини з провайдером послуг щодо подальшої модернізації програмного забезпечення ERMIS до NCTS Фаза 6, зокрема проведена зустріч з представниками компанії Netcompany-Intrasoft S.A. щодо підписання угоди на технічну підтримку та контракту на впровадження NCTS Фаза 6.
 Забезпечено роботу групи з управління ІТ-проєктом «Технічна підтримка електронної транзитної системи фази 5 (NCTS Р5) та її доопрацювання до специфікацій фази 6 (NCTS Р6) на основі опції Opt-In», відповідно до наказу Держмитслужби від 08.10.2024 № 1149.
 Взято участь у міжнародній зустрічі користувачів програмного забезпечення ERMIS, на якій, зокрема обговорювались терміни запровадження NCTS Фаза 6, а також було детально представлено зміни, які очікуються при переході на NCTS Фаза 6, перелік нових повідомлень між митницями, правил валідації та опції Opt-Іn (з інтеграцією до ICS2).
 Держмитслужбою у межах реалізації Проєкту EU4PFM у ІІ кварталі 2025 року продовжено роботу із розроблення і розгортання NCTS Фаза 6.
 В рамках переходу здійснюються перемовини з провайдером послуг щодо подальшої модернізації програмного забезпечення ERMIS до NCTS Фаза 6.
 Держмитслужбою у ІІІ кварталі 2025 року продовжено роботу з підготовки до переходу на NCTS Фаза 6 в межах реалізації Проєкту EU4PFM.
 У липні 2025 року між Державною митною службою України, СРМА та постачальником послуг NETCOMPANY S.A. укладено договір про надання послуг для Держмитслужби з розробки ІТ-рішення, сумісного з NCTS Фаза 6.
 У вересні 2025 року проведено засідання Наглядової ради з питань впровадження та забезпечення функціонування електронної транзитної системи (NCTS) та системи «HELP DESK» у межах реалізації Проєкту EU4PFM щодо впровадження NCTS Фаза 6.
 Представники Держмитслужби прийняли учать у вебінарі, який проводився DG TAXUD з питань переходу на NCTS Фаза 6 та ІСS2.
 У ІV кварталі 2025 року Держмитслужбою проведено три засідання Наглядової ради з питань впровадження та забезпечення функціонування ЕТС та системи «HELP DESK» у межах реалізації EU4PFM щодо впровадження NCTS Фаза 6.
 На засіданнях Наглядової ради проведено обговорення та схвалено оновлений План управління проєктом (Project Management Plan, PMP) щодо розробки ІТ-рішення, сумісного з NCTS Фаза 6, підготовленого NETCOMPANY S.A. (версія NCTS6 - UA Customs Implementation Plan_v.0.30).
 У І кварталі 2026 року Держмитслужбою здійснювались організаційні заходи щодо підготовки до переходу на NCTS Фаза 6, зокрема:
 проведено два засідання Наглядової ради з питань впровадження та забезпечення функціонування ЕТС та системи «HELP DESK» у межах реалізації проєкту EU4PFM щодо впровадження NCTS Фаза 6;
 узгоджено з провайдером подальші дії щодо модернізації програмного забезпечення, сумісного з NCTS Р5 (ERMIS) до застосування на NCTS Фаза 6;
 забезпечено безперервну підтримку системи до переходу на NCTS Фаза 6, розробку договору на продовження технічної підтримки до червня 2026 року, опрацьовано та надано пропозиції до Правил управління запитами, що є невід'ємною частиною даної угоди;
 направлено до DG TAXUD Національного плану заходів (NPP Р6) щодо впровадження в Україні NCTS Фаза 6 з урахуванням термінів, передбачених Сервіс провайдером;
 здійснено переклад та актуалізацію довідкових даних у зв’язку з оновленням класифікаторів в рамках підготови до переходу на NCTS Фаза 6.
-Відповідно до інформації, наданої за 1 квартал 2026 року, роботи тривають, однак фактичне розгортання та повноцінне введення в експлуатацію NCTS Фази 6 не завершено. З огляду на викладене, захід залишається виконаним частково.</t>
+У ІІ кварталі 2026 року Держмитслужбою здійснювались організаційні заходи щодо підготовки до переходу на NCTS Фаза 6, зокрема:
+проведено п’ять засідань Наглядової ради з питань впровадження та забезпечення функціонування ЕТС та системи «HELP DESK» у межах реалізації проєкту EU4PFM щодо впровадження NCTS Фаза 6;
+здійснено тестування (випробування) ІТ-рішення, сумісного з NCTS Фаза 6;
+складено Фінальний звіт (Протокол) про результати тестування (випробувань) ІТ-рішення, сумісного з NCTS Фаза 6;
+здійснено переклад та актуалізацію довідкових даних, що використовуються у зв’язку з оновленням класифікаторів в рамках підготови до переходу на NCTS Фаза 6 (загалом більше 40 тис. позицій) та оновлення актуалізованих даних в системі CS/RD2 PROD.
+За результатами проведеної роботи 22.06.2026 року Україна перейшла на застосування NCTS Фаза 6.
+Держмитслужба у своєму повідомленні від 26 серпня 2025 року зазначила, що DG TAXUD дозволив країнам-учасницям Конвенції про процедуру спільного транзиту подати офіційний запит на продовження перехідного періоду щодо впровадження NCTS Фаза 6 до 1 червня 2026 року та прямо повідомила, що Україна вже подала відповідний запит (офіційний сайт Держмитслужби). Водночас сама Держмитслужба повідомила, що фактичне застосування Україною NCTS Фаза 6 розпочалося лише 22 червня 2026 року. Отже, захід у частині передбаченого результату виконано повністю, однак із порушенням визначеного строку виконання  (після 1 червня 2026 року).
+З урахуванням зазначеного, захід є таким, що виконано невчасно та повністю.</t>
   </si>
   <si>
     <t>2.3.2.1.4</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту закону, відповідно до якого положення Митного кодексу України в редакції Закону України від 15 серпня 2022 р. № 2510-ІХ “Про внесення змін до Митного кодексу України та інших законів України щодо деяких питань виконання глави 5 розділу IV Угоди про асоціацію між Україною, з однієї сторони, та Європейським Союзом, Європейським співтовариством з атомної енергії і їхніми державами-членами, з іншої сторони”, що стосуються використання електронної транзитної системи, електронної системи управління гарантіями та їх складових, доповнені положеннями щодо запровадження систем контролю імпорту та експорту, сумісних з тими, що використовуються в ЄС</t>
   </si>
   <si>
     <t>01.01.2024</t>
   </si>
   <si>
     <t>31.08.2024</t>
   </si>
   <si>
     <t>Міністерство фінансів України</t>
   </si>
   <si>
     <t>проект закону подано до Верховної Ради України</t>
   </si>
   <si>
     <t>Роботу, передбачену цим заходом, щодо внесення змін до Митного кодексу України, що стосуються запровадження використання систем контролю імпорту та експорту, сумісних з тими, що використовуються в ЄС, проведено в межах супроводження у Верховній Раді України законопроекту «Про внесення змін до Митного кодексу України щодо імплементації деяких положень Митного кодексу Європейського Союзу» (реєстраційний № 10411 від 16 січня 2024 року), який в процесі обговорення пропозицій і поправок до другого читання доповнено окремими положеннями щодо можливості використання систем контролю імпорту та експорту, сумісних з тими, що використовуються в ЄС. Відповідні положення наявні у прийнятому Верховною Радою України Законі України від 22.08.2024 № 3926-IX «Про внесення змін до Митного кодексу України щодо імплементації деяких положень Митного кодексу Європейського Союзу».</t>
   </si>
 </sst>
 </file>
 
@@ -787,155 +790,155 @@
         <v>34</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>35</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K4" s="2"/>
       <c r="L4" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M4" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N4" s="2" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="2" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="2" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="Q4" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F5" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="G5" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="G5" s="2" t="s">
+      <c r="H5" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="H5" s="2" t="s">
+      <c r="I5" s="2" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="J5" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K5" s="2"/>
       <c r="L5" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M5" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N5" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="O5" s="2" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="P5" s="2" t="s">
         <v>31</v>
       </c>
       <c r="Q5" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="G6" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="G6" s="2" t="s">
+      <c r="H6" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="H6" s="2" t="s">
+      <c r="I6" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="I6" s="2" t="s">
+      <c r="J6" s="2" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="K6" s="2" t="s">
         <v>26</v>
       </c>
       <c r="L6" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M6" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N6" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="O6" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="O6" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="2" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="Q6" s="2" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A2:Q6"/>
   <mergeCells>
     <mergeCell ref="A3:A6"/>
     <mergeCell ref="B3:B6"/>
     <mergeCell ref="C3:C6"/>
     <mergeCell ref="D3:D6"/>
     <mergeCell ref="E3:E6"/>
     <mergeCell ref="Q3:Q6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>