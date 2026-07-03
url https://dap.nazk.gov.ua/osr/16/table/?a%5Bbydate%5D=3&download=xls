--- v0 (2026-04-29)
+++ v1 (2026-07-03)
@@ -157,54 +157,54 @@
     <t>державний бюджет</t>
   </si>
   <si>
     <t>Положення затверджено</t>
   </si>
   <si>
     <t>Національне агентство з питань запобігання корупції затвердило наказ від 28.06.2023 № 134/23 «Про затвердження Положення про інформаційну систему моніторингу реалізації державної антикорупційної політики», зареєстрований у Міністерстві юстиції України  28.06.2023 за № 134/23 (із змінами (наказ Національного агентства від 11.07.2023 №143/23, зареєстрований у Міністерстві юстиції України  13.07.2023 за № 1191/40247)). У п. 1 розділу ІV цього Положення встановлено обов’язок усіх виконавців ДАП щокварталу (не пізніше 15 днів з дня завершення звітного кварталу) подавати до Національного агентства інформацію про стан виконання передбачених нею заходів шляхом внесення такої інформації до внутрішньої частини інформаційної системи моніторингу реалізації державної антикорупційної політики.</t>
   </si>
   <si>
     <t>1.1.1.4.3</t>
   </si>
   <si>
     <t>Забезпечення наповнення інформаційної системи моніторингу інформацією, зазначеною у частині першій статті 18-4 Закону</t>
   </si>
   <si>
     <t>01.10.2023</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t xml:space="preserve">інформаційну систему моніторингу наповнено інформацією, зазначеною у частині першій статті 18-4 Закону
 </t>
   </si>
   <si>
-    <t>1) Відповідно до частини першої статті 18-4 Закону України «Про запобігання корупції» публічна частина Інформаційної системи моніторингу реалізації державної антикорупційної політики станом на 31.12.2025 забезпечує відкритий цілодобовий доступ через офіційний вебсайт Національного агентства до наявної в Національного агентства інформації про результати щоквартального моніторингу стану виконання заходів, передбачених Державною антикорупційною програмою на 2023–2025 роки (останній оприлюднений моніторинг відображає стан виконання заходів програми станом на 30.09.2025); 
+    <t>1) Відповідно до частини першої статті 18-4 Закону України «Про запобігання корупції» публічна частина Інформаційної системи моніторингу реалізації державної антикорупційної політики станом на 31.03.2026 забезпечує відкритий цілодобовий доступ через офіційний вебсайт Національного агентства до наявної в Національного агентства інформації про результати щоквартального моніторингу стану виконання заходів, передбачених Державною антикорупційною програмою на 2023–2025 роки (останній оприлюднений моніторинг відображає стан виконання заходів програми станом на 31.12.2025);  
 2) Статистичні дані про результати роботи спеціально уповноважених суб’єктів у сфері протидії корупції за 2023 рік, відповідно до Порядку надання спеціально уповноваженими суб’єктами у сфері протидії корупції та виконавцями державної антикорупційної програми з виконання Антикорупційної стратегії статистичних даних та іншої інформації, пов’язаної з реалізацією державної антикорупційної політики, затвердженого наказом Національного агентства від 31.05.2023 № 115/23, зібрані, узагальнені та оприлюднені 15.04.2024 в окремому розділі публічної частини Інформаційної системи моніторингу реалізації державної антикорупційної політики.
 Статистичні дані про результати роботи спеціально уповноважених суб’єктів у сфері протидії корупції за 2024 рік, відповідно до зазначеного Порядку (зі змінами), зібрані, узагальнені та оприлюднені 28.03.2025 в окремому розділі публічної частини Інформаційної системи моніторингу реалізації державної антикорупційної політики.
-Відповідні статистичні дані за 2025 рік планується зібрати, узагальнити та візуалізувати у І кварталі 2026 року, а також оприлюднити у квітні 2026 року в окремому розділі Інформаційної системи моніторингу реалізації державної антикорупційної політики.</t>
+Статистичні дані про результати роботи спеціально уповноважених суб’єктів у сфері протидії корупції за 2025 рік зібрані, узагальнені та оприлюднені 01.04.2026 в окремому розділі публічної частини Інформаційної системи моніторингу реалізації державної антикорупційної політики.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>