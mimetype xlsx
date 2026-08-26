--- v1 (2026-07-03)
+++ v2 (2026-08-26)
@@ -157,51 +157,51 @@
     <t>державний бюджет</t>
   </si>
   <si>
     <t>Положення затверджено</t>
   </si>
   <si>
     <t>Національне агентство з питань запобігання корупції затвердило наказ від 28.06.2023 № 134/23 «Про затвердження Положення про інформаційну систему моніторингу реалізації державної антикорупційної політики», зареєстрований у Міністерстві юстиції України  28.06.2023 за № 134/23 (із змінами (наказ Національного агентства від 11.07.2023 №143/23, зареєстрований у Міністерстві юстиції України  13.07.2023 за № 1191/40247)). У п. 1 розділу ІV цього Положення встановлено обов’язок усіх виконавців ДАП щокварталу (не пізніше 15 днів з дня завершення звітного кварталу) подавати до Національного агентства інформацію про стан виконання передбачених нею заходів шляхом внесення такої інформації до внутрішньої частини інформаційної системи моніторингу реалізації державної антикорупційної політики.</t>
   </si>
   <si>
     <t>1.1.1.4.3</t>
   </si>
   <si>
     <t>Забезпечення наповнення інформаційної системи моніторингу інформацією, зазначеною у частині першій статті 18-4 Закону</t>
   </si>
   <si>
     <t>01.10.2023</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t xml:space="preserve">інформаційну систему моніторингу наповнено інформацією, зазначеною у частині першій статті 18-4 Закону
 </t>
   </si>
   <si>
-    <t>1) Відповідно до частини першої статті 18-4 Закону України «Про запобігання корупції» публічна частина Інформаційної системи моніторингу реалізації державної антикорупційної політики станом на 31.03.2026 забезпечує відкритий цілодобовий доступ через офіційний вебсайт Національного агентства до наявної в Національного агентства інформації про результати щоквартального моніторингу стану виконання заходів, передбачених Державною антикорупційною програмою на 2023–2025 роки (останній оприлюднений моніторинг відображає стан виконання заходів програми станом на 31.12.2025);  
+    <t>1) Відповідно до частини першої статті 18-4 Закону України «Про запобігання корупції» публічна частина Інформаційної системи моніторингу реалізації державної антикорупційної політики станом на 30.06.2026 забезпечує відкритий цілодобовий доступ через офіційний вебсайт Національного агентства до наявної в Національного агентства інформації про результати щоквартального моніторингу стану виконання заходів, передбачених Державною антикорупційною програмою на 2023–2025 роки (останній оприлюднений моніторинг відображає стан виконання заходів програми станом на 31.03.2026). 
 2) Статистичні дані про результати роботи спеціально уповноважених суб’єктів у сфері протидії корупції за 2023 рік, відповідно до Порядку надання спеціально уповноваженими суб’єктами у сфері протидії корупції та виконавцями державної антикорупційної програми з виконання Антикорупційної стратегії статистичних даних та іншої інформації, пов’язаної з реалізацією державної антикорупційної політики, затвердженого наказом Національного агентства від 31.05.2023 № 115/23, зібрані, узагальнені та оприлюднені 15.04.2024 в окремому розділі публічної частини Інформаційної системи моніторингу реалізації державної антикорупційної політики.
 Статистичні дані про результати роботи спеціально уповноважених суб’єктів у сфері протидії корупції за 2024 рік, відповідно до зазначеного Порядку (зі змінами), зібрані, узагальнені та оприлюднені 28.03.2025 в окремому розділі публічної частини Інформаційної системи моніторингу реалізації державної антикорупційної політики.
 Статистичні дані про результати роботи спеціально уповноважених суб’єктів у сфері протидії корупції за 2025 рік зібрані, узагальнені та оприлюднені 01.04.2026 в окремому розділі публічної частини Інформаційної системи моніторингу реалізації державної антикорупційної політики.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>