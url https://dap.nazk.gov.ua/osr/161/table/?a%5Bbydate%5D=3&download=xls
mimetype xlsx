--- v0 (2026-05-12)
+++ v1 (2026-09-12)
@@ -119,50 +119,53 @@
   <si>
     <t>30.04.2023</t>
   </si>
   <si>
     <t>Міністерство фінансів України</t>
   </si>
   <si>
     <t>Державна податкова служба України</t>
   </si>
   <si>
     <t>державний бюджет</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік</t>
   </si>
   <si>
     <t>проект наказу розроблено та оприлюднено для проведення громадського обговорення</t>
   </si>
   <si>
     <t>Станом на 30.04.2023 Міністерством фінансів України повідомлено, що розроблено проєкт Наказу «Про внесення змін у додаток 5 до Порядку функціонування Електронного кабінету», який охоплює положення підпунтку "а" заходу 2.3.5.1.1. В свою чергу Наказом Міністерства фінансів України від 18.03.2021 № 159 "Про затвердження Змін до Порядку функціонування Електронного кабінету" передбачено положення підпункту "б" заходу 2.3.5.1.1. Водночас одним із показників виконання зазначеного заходу є оприлюднення зазначеного наказу для проведення громадського обговорення. При цьому інформації щодо оприлюднення відповідного наказу для проведення громадського обговорення надано не було. З огляду на це за наслідками моніторингу цьому заходу присвоєно статус "Виконано частково".
 Водночас станом на І квартал 2024 року Міністерством фінансів України повідомлено, що проєкт наказу обговорювався на робочих групах, а також те, що відповідні зміни до наказу щодо Порядку функціонування Електронного кабінету було внесено за пропозицією представників громадськості, бізнес-асоціацій та експертів з питань оподаткування. Крім того, відповідно до листа Державної регуляторної служби України від 03.02.2023 № 9087 проєкт наказу не містить норм регуляторного характеру, а його прийняття не потребує реалізації процедур, передбачених Законом України «Про засади державної регуляторної політики у сфері господарської діяльності», що свідить про виконання заходу в повній мірі.
 В межах звітування за ІІ квартал 2024 року Міністерством фінансів додатково повідомлено, що відповідно до пояснювальної записки до проєкту наказу його розроблено відповідно до Податкового кодексу України, Закону України від 30.11.2021 № 1914-ІХ «Про внесення змін до Податкового кодексу України та інших законодавчих актів України щодо забезпечення збалансованості бюджетних надходжень». Відповідно до пункту 5 розділу II "Прикінцеві положення" цього Закону до порядку підготовки та прийняття нормативно-правових актів, що приймаються на виконання вимог цього Закону, не застосовуються вимоги Закону України "Про засади державної регуляторної політики у сфері господарської діяльності". Враховуючи це, оприлюднення з метою громадського обговорення проєкту наказу не здійснювалось. Аналогічна за змістом інформація надана під час звітування за ІІІ-IV квартали 2024 року, І-ІІІ квартали 2025 року.
 Однак під час оцінювання виконання заходу 2.3.5.1.1 слід враховувати таке:
 - одним із показників виконання зазначеного заходу є саме оприлюднення проєкту зазначеного наказу для проведення громадського обговорення. Проте Виконавцем не надано інформації ані щодо оприлюднення відповідного наказу для проведення громадського обговорення, ані проведення самого громадського обговорення;
 - лист Державної регуляторної служби носить інформаційний характер та не є нормативно-правовим актом, відтак не створює юридичних наслідків. Водночас положення щодо оприлюднення проєкту Наказу «Про внесення змін у додаток 5 до Порядку функціонування Електронного кабінету» для проведення громадського обговорення передбачено положеннями Державної антикорупційної програми на 2023-2025 роки, затвердженою постановою Кабінету Міністрів України від 04.03.2023 № 220, яка підлягає виконанню відповідальними органами.
+Міністерство фінансів України зазначає: «Згідно з пояснювальною запискою до проєкту наказу його розроблено відповідно до Податкового кодексу України, Закону України від 30 листопада 2021 року № 1914-ІХ «Про внесення змін до Податкового кодексу України та інших законодавчих актів України щодо забезпечення збалансованості бюджетних надходжень». Відповідно до пункту 5 розділу II "Прикінцеві положення" загаданого Закону установлено, що до порядку підготовки та прийняття нормативно-правових актів, що приймаються на виконання вимог цього Закону, не застосовуються вимоги Закону України "Про засади державної регуляторної політики у сфері господарської діяльності" З огляду на зазначене оприлюднення з метою громадського обговорення проєкту наказу не здійснювалось». 
+Звертаємо увагу, що Державна антикорупційна програма на 2023–2025 роки безпосередньо передбачила оприлюднення проекту наказу для проведення громадського обговорення як показник виконання заходу 2.3.5.1.1. Отже, посилання на незастосування регуляторних процедур саме по собі не спростовує необхідності виконання встановленого ДАП показника.
+Інформація за 2 квартал 2026 року не містить нових відомостей щодо виконання заходу та відповідає інформації, наданій за 1 квартал 2026 року.
 Враховуючи те, що проєкт наказу розроблено, однак його не оприлюднено для проведення громадського обговорення, то показник виконання заходу 2.3.5.1.1. не досягнутий у повній мірі. З огляду на це захід є виконаним вчасно, проте частково.</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.3.5.1.2</t>
   </si>
   <si>
     <t>Погодження проекту наказу, зазначеного у підпункті 2.3.5.1.1, із заінтересованими органами та забезпечення його доопрацювання (у разі потреби)</t>
   </si>
   <si>
     <t>01.05.2023</t>
   </si>
   <si>
     <t>30.06.2023</t>
   </si>
   <si>
     <t>громадське обговорення проведено та оприлюднено його результати</t>
   </si>
   <si>
     <t>Станом на 30.06.2023 Міністерством фінансів України повідомлено, що проект Наказу «Про внесення змін у додаток 5 до Порядку функціонування Електронного кабінету» погоджено із Міністерством цифрової трансформації України, Державною службою спеціального зв'язку та захисту інформації України та Державною податковою службою України. Водночас показником виконання цього заходу є проведення громадського обговорення та оприлюднення його результатів, проте інформації щодо цього надано не було.