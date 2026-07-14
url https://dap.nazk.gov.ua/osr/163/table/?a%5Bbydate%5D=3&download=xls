--- v0 (2026-05-12)
+++ v1 (2026-07-14)
@@ -166,74 +166,74 @@
   </si>
   <si>
     <t>Бюро економічної безпеки підготовлено аналітичний звіт щодо підвищення його інституційної спроможності. 
 Під час підготовки звіт направлявся до Консультативної місії Європейського Союзу в Україні (лист від 06.06.2023 № 11/20/13716-23) з метою отримання пропозицій щодо врахування досвіду провідних держав – членів Європейського Союзу.</t>
   </si>
   <si>
     <t>Виконано</t>
   </si>
   <si>
     <t>2.3.6.1.3</t>
   </si>
   <si>
     <t>Проведення обговорення висновків та рекомендацій, наведених в аналітичному звіті, зазначеному у підпункті 2.3.6.1.2, за участі представників органів державної влади, інших державних органів, органів місцевого самоврядування, неурядових організацій, міжнародних організацій, наукової спільноти</t>
   </si>
   <si>
     <t>01.07.2023</t>
   </si>
   <si>
     <t>31.07.2023</t>
   </si>
   <si>
     <t>обговорення звіту відбулось</t>
   </si>
   <si>
     <t>31.07.2023 року відбулася робоча зустріч з експертного обговорення проекту звіту щодо підвищення інституційної спроможності Бюро економічної безпеки України (далі - БЕБ) та наданих рекомендацій із Консультативною місією Європейського Союзу в Україні (КМЄС). Під час зустрічі представниками БЕБ та КМЄС обговорено цифровізацію аналітичної роботи, механізми розслідування економічних злочинів з урахуванням міжнародних стандартів та шляхи підвищення інституційної спроможності БЕБ. Усі пропозиції, висловлені КМЄС під час наради, узято в роботу та буде в подальшому враховано під час розроблення законодавчих і нормативно-правових актів щодо підвищення інституційної спроможності БЕБ.
-Водночас у змісті заходу також передбачено обговорення висновків та рекомендацій, викладених у звіті, із представниками органів державної влади, інших державних органів, органів місцевого самоврядування, неурядових організацій, наукової спільноти. Проте після опублікування інформації про проведення обговорення звіту будь-які інші зауваження та пропозиції від зазначених суб'єктів не надходили, відповідно, обговорення із ними проведено не було. Враховуючи наведене, захід 2.3.6.1.1 виконано вчасно, однак частково.</t>
+Водночас у змісті заходу також передбачено обговорення висновків та рекомендацій, викладених у звіті, із представниками органів державної влади, інших державних органів, органів місцевого самоврядування, неурядових організацій, наукової спільноти. Проте після опублікування інформації про проведення обговорення звіту будь-які інші зауваження та пропозиції від зазначених суб'єктів не надходили, відповідно, обговорення із ними проведено не було. Враховуючи наведене, захід 2.3.6.1.3. виконано вчасно, однак частково.</t>
   </si>
   <si>
     <t>2.3.6.1.4</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту закону, спрямованого на удосконалення правового регулювання питань підвищення інституційної спроможності БЕБ з урахуванням висновків аналітичного звіту, зазначеного у підпункті 2.3.6.1.2</t>
   </si>
   <si>
     <t>01.08.2023</t>
   </si>
   <si>
     <t>31.10.2024</t>
   </si>
   <si>
     <t>На виконання висновків у аналітичного звіту, зазначеного у підпункті 2.3.6.1.2, здійснено таке:
 -  проект Закону України «Про внесення змін до Кримінального процесуального кодексу України» (скасування максимального порогу завданої шкоди під час визначення підслідності правопорушень детективам БЕБ за статтею 191 КК України). За наслідками додаткових досліджень та опрацювання зазначеного проекту закону встановлено доцільність внесення відповідних змін до статті 216 Кримінального процесуального кодексу України. У зв'язку із цим розроблено проект Закону України «Про внесення зміни до статті 216 Кримінального процесуального кодексу України щодо визначення підслідності кримінальних правопорушень, пов’язаних із привласненням, розтратою майна або заволодінням ним шляхом зловживання службовим становищем», який надіслано на погодження до заінтересованих органів. Станом на ІІІ квартал 2025 року законодавчі пропозиції БЕБ, викладені у розроблену БЕБ проекті Закону України «Про внесення зміни до статті 216 Кримінального процесуального кодексу України щодо визначення підслідності кримінальних правопорушень, пов’язаних із привласненням, розтратою майна або заволодінням ним шляхом зловживання службовим становищем» в подальшому враховані в проекті Закону України «Про внесення змін до Кодексу України про адміністративні правопорушення, Кримінального кодексу України, Кримінального процесуального кодексу України та інших законодавчих актів України щодо підвищення відповідальності за корупційні або пов’язані з корупцією правопорушення» (реєстр. 13271-1 від 23.05.2025), який 17.06.2025 прийнято Верховною Радою України та 23.06.2025 направлено на підпис Президенту України;
 - проект Закону України «Про внесення змін до статті 43 Закону України «Про електронні комунікації» щодо удосконалення протидії правопорушенням, що посягають на функціонування економіки держави» (включення БЕБ до переліку спеціальних користувачів радіочастотного спектра з метою удосконалення здійснення підрозділами БЕБ оперативно-розшукової діяльності та досудового розслідування). 24.06.2024 законопроект внесено на розгляд Верховної Ради України (реєстр. № 11380 від 24.06.2024). Станом на ІІІ квартал 2025 року законопроект знято з розгляду. За повідомленням Бюро економічної безпеки, здійснюється його повторне погодження із заінтересованими органами.
 У межах звітування за IV квартал 2025 року проект Закону України «Про внесення змін до статті 43 Закону України "Про електронні комунікації" щодо вдосконалення правових засад протидії правопорушенням, що посягають на функціонування економіки держави» подано до ВРУ 12.01.2026 (реєстраційний номер 14369);
 - проект Закону України «Про внесення змін до Кримінального кодексу України щодо відповідальності за незаконні дії з коштами або активами бюджетів Європейського Союзу» (встановлення кримінальної відповідальності за кримінальні правопорушення проти фінансових інтересів ЄС шляхом імплементації Директиви (ЄС) 2017/1371) та проект Закону України «Про внесення змін до Кримінального процесуального кодексу України щодо відповідальності за незаконні дії з коштами або активами бюджетів Європейського Союзу» (визначення підслідності кримінальних правопорушень проти фінансових інтересів ЄС). Станом на ІІІ квартал 2025 року відповідні законопроекти надалі перебувають на погодженні із представниками Європейського Союзу на предмет відповідності директивам. Крім того, за повідомленням Бюро, у відповідності до вимог пункту 2 § 40 Регламенту Кабінету Міністрів України з огляду на прийняття Постанови ВРУ від 17.07.25 № 4550-IX «Про формування складу КМУ та звільнення з посад членів КМУ, який перебуває у відставці», здійснюється повторне погодження законопроектів із заінтересованими органами;
 - проект Закону України "Про внесення змін до Закону України "Про Бюро економічної безпеки України" щодо удосконалення засад діяльності Бюро. 29.01.2024 Кабінетом Міністрів України подано до Верховної Ради України зазначений законопроект (реєстр. № 10439). 20.06.2024 Верховною Радою України прийнято Закон України № 3840-IX «Про внесення змін до деяких законодавчих актів України щодо удосконалення роботи Бюро економічної безпеки України» (реєстр. № 10439 від 29.01.2024), який набрав чинності 30.06.2024;
 - разом з тим, Кабінетом Міністрів України на виконання Меморандуму про економічну та фінансову політику розроблено та внесено на розгляд до Верховної Ради України проект Закону України «Про внесення змін до Кримінального процесуального кодексу України та інших законодавчих актів щодо удосконалення роботи Бюро економічної безпеки України» (реєстр. № 10440 від 29.01.2024), яким пропонується врегулювати окремі питання здійснення досудового розслідування у кримінальних провадженнях за підслідними БЕБ кримінальними правопорушеннями. Станом на ІІІ квартал 2025 року, за інформацією, розміщеною на офіційному веб сайті Верховної Ради, законопроект відкликано.
 За наслідками опрацювання наданої інформації про виконання заходу 2.3.6.1.4. вбачається, що захід виконаний вчасно та частково з урахуванням такого.
-Зазначений захід ваємопов'язаний із заходом 2.3.6.1.2., у якому передбачено підготовку аналітичного звіту щодо підвищення інституційної спроможності БЕБ з урахуванням досвіду провідних держав-членів Європейського Союзу. У відповідному звіті передбачено доцільність у розробці 5 законопроектів, про які згадано вище, а також додатково після підготовки аналітичного звіту виявлено доцільність у розробці ще одного законопроекту - «Про внесення змін до Кримінального процесуального кодексу України та інших законодавчих актів щодо удосконалення роботи Бюро економічної безпеки України» (реєстр. № 10440 від 29.01.2024). Станом на дату завершення строку виконання заходу 2.3.6.1.4. вбачалося, що 3 законопроекти перебувають на стадії погодження, 1 законопроект прийнято Верховною Радою України та ще 2 законопроекти подані до Верховної Ради України та перебувають на розгляді. Станом на IV квартал 2025 року 3 законопроекти перебувають на стадії узгодження, 2 законопроекти прийняті Верховною Радою України, 1 законопроект відкликано. Проект Закону України «Про внесення змін до статті 43 Закону України "Про електронні комунікації" щодо вдосконалення правових засад протидії правопорушенням, що посягають на функціонування економіки держави» подано до ВРУ 12.01.2026 (реєстраційний номер 14369), тобто вже за межами розгляду IV кварталу 2025 року. 
+Зазначений захід ваємопов'язаний із заходом 2.3.6.1.2., у якому передбачено підготовку аналітичного звіту щодо підвищення інституційної спроможності БЕБ з урахуванням досвіду провідних держав-членів Європейського Союзу. У відповідному звіті передбачено доцільність у розробці 5 законопроектів, про які згадано вище, а також додатково після підготовки аналітичного звіту виявлено доцільність у розробці ще одного законопроекту - «Про внесення змін до Кримінального процесуального кодексу України та інших законодавчих актів щодо удосконалення роботи Бюро економічної безпеки України» (реєстр. № 10440 від 29.01.2024). Станом на дату завершення строку виконання заходу 2.3.6.1.4. вбачалося, що 3 законопроекти перебувають на стадії погодження, 1 законопроект прийнято Верховною Радою України та ще 2 законопроекти подані до Верховної Ради України та перебувають на розгляді. Станом на IV квартал 2025 року 3 законопроекти перебувають на стадії узгодження, 2 законопроекти прийняті Верховною Радою України, 1 законопроект відкликано. Проект Закону України «Про внесення змін до статті 43 Закону України "Про електронні комунікації" щодо вдосконалення правових засад протидії правопорушенням, що посягають на функціонування економіки держави» подано до ВРУ 12.01.2026 (реєстраційний номер 14369), тобто вже за межами розгляду IV кварталу 2025 року.
 Показником виконання цього заходу є подання відповідних проектів законів до Верховної Ради України, проте наразі не всі законопроекти подано до парламенту. Враховуючи це, захід 2.3.6.1.4. є таким, що виконаний частково, оскільки показник його виконання не досягнуто повною мірою.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>