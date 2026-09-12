--- v1 (2026-07-14)
+++ v2 (2026-09-12)
@@ -122,51 +122,52 @@
   <si>
     <t>30.11.2023</t>
   </si>
   <si>
     <t>Бюро економічної безпеки України</t>
   </si>
   <si>
     <t>державний бюджет</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік</t>
   </si>
   <si>
     <t>проект закону подано до Верховної Ради України</t>
   </si>
   <si>
     <t>Відповідно до інформації, розміщеної на офіційному вебсайті Верховної Ради України, 29.01.2024 Кабінетом Міністрів України подано до Верховної Ради України проект Закону "Про внесення змін до Закону України "Про Бюро економічної безпеки України" (реєстр. № 10439) щодо удосконалення роботи Бюро, 20.06.2024 зазначений законопроект прийнято Верховною Радою України, 30.06.2024 закон набрав чинності.
 Звітуючи про виконання заходів у ІІІ кварталі 2025 року, Бюро повідомило, що відповідно до статті 15 Закону України «Про бюро економічної безпеки України» (в редакції Закону № 3840-IX від 20.06.2024), за оновленою процедурою був проведений Конкурс на зайняття посади Директора Бюро економічної безпеки України. Всі етапи проведення конкурсу оприлюднені на Єдиному веб-порталі органів виконавчої влади України. Згідно з розпорядженням Кабінету Міністрів України від 6 серпня 2025 р. № 821 «Про призначення Цивінського О. І. Директором Бюро економічної безпеки України» Цивінського Олександра Ігоровича призначено Директором Бюро економічної безпеки України строком на п’ять років.
 Водночас заходу присвоєно статус виконаного частково та невчасно з огляду на таке:
 1) в частині часткового виконання заходу.
 Положення закону повною мірою не охоплюють зміст Державної антикорупційної програми (далі - Програма). Зокрема, законом не повною мірою охоплено такі положення Програми:
 - пункт 2 заходу 2.3.6.1.1. Згаданим пунктом передбачається врегулювання законом послідовності етапів проведення конкурсу та умови про допуск до наступного етапу у разі успішного проходження попереднього. Водночас у Законі не визначено чіткої послідовності етапів, передбачених заходом;
 - підпункт "б" пункту 2 заходу 2.3.6.1.1. Цим підпунктом передбачається встановлення права переважного голосу членів комісії – представників міжнародних та іноземних організацій, які відповідно до міжнародних або міждержавних угод протягом останніх трьох років надавали Україні міжнародну технічну допомогу у сфері запобігання і протидії корупції у разі рівного розподілу голосів членів комісії під час перевірки критеріям доброчесності кандидата. Водночас в Законі не передбачено голосування членів комісії за результатами перевірки відповідності критеріям доброчесності. Відкрите голосування з встановленим права переважного голосу членів комісії – представників міжнародних та іноземних організацій, які відповідно до міжнародних або міждержавних угод протягом останніх трьох років надавали Україні міжнародну технічну допомогу у сфері запобігання і протидії корупції, відповідно до ч. 5 ст. 15 Закону передбачено лише як підсумковий етап конкурсу.
 - пункт 3 заходу 2.3.6.1.1. Цим пунктом передбачається, оцінювання під час співбесіди за бальною системою кожним членом журі ступеня володіння кандидатом кожною з переліку необхідних компетенцій. У Законі відповідне положення про оцінювання за бальною системою відсутнє;
 - пункт 4 заходу 2.3.6.1.1. Цим підпунктом передбачається, що у Законі України "Про Бюро економічної безпеки України" має бути передбачено формулу складення рейтингу кандидатів, проте відповідні положення відсутні;
-2) В частині невчасного виконання заходу. Відповідно до Програми строком завершення виконання заходу 2.3.6.1.1 визначено 30.11.2023. З огляду на те, що показником виконання цього заходу є подання проекту до Верховної Ради України, а відповідно до наявної інформації відповідний законопроект подано до парламенту 29.01.2024. Такі обставини свідчать про невчасне виконання заходу.</t>
+2) В частині невчасного виконання заходу. Відповідно до Програми строком завершення виконання заходу 2.3.6.1.1 визначено 30.11.2023. З огляду на те, що показником виконання цього заходу є подання проекту до Верховної Ради України, а відповідно до наявної інформації відповідний законопроект подано до парламенту 29.01.2024. Такі обставини свідчать про невчасне виконання заходу.
+Інформація за 2 квартал 2026 року не містить нових відомостей щодо виконання заходу та відповідає інформації, наданій за 1 квартал 2026 року.</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.3.6.1.2</t>
   </si>
   <si>
     <t>Підготовка аналітичного звіту щодо підвищення інституційної спроможності БЕБ з урахуванням досвіду провідних держав – членів Європейського Союзу</t>
   </si>
   <si>
     <t>30.06.2023</t>
   </si>
   <si>
     <t>аналітичний звіт підготовлено та оприлюднено</t>
   </si>
   <si>
     <t>Бюро економічної безпеки підготовлено аналітичний звіт щодо підвищення його інституційної спроможності. 
 Під час підготовки звіт направлявся до Консультативної місії Європейського Союзу в Україні (лист від 06.06.2023 № 11/20/13716-23) з метою отримання пропозицій щодо врахування досвіду провідних держав – членів Європейського Союзу.</t>
   </si>
   <si>
     <t>Виконано</t>