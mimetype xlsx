--- v0 (2026-06-23)
+++ v1 (2026-08-23)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Заходи" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$Q$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <t>№ Напрямку</t>
   </si>
   <si>
     <t>Напрямок</t>
   </si>
   <si>
     <t>Проблема</t>
   </si>
   <si>
     <t>№ ОСР</t>
   </si>
   <si>
     <t>Назва ОСР</t>
   </si>
   <si>
     <t>№ Заходу</t>
   </si>
   <si>
     <t>Назва заходу</t>
   </si>
   <si>
     <t>Дата початку</t>
   </si>
   <si>
@@ -162,55 +162,53 @@
   </si>
   <si>
     <t>державний бюджет та/або кошти міжнародної технічної допомоги.</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік чи обсягу міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>запроваджено можливість подання річної декларації про майновий стан та доходи на Єдиному  державному вебпорталі електронних послуг</t>
   </si>
   <si>
     <t>У межах звітування за ІІІ квартал 2024 року Мінстерство цифрової трансформації України повідомило, що можливість подачі щорічної декларації про майновий стан та доходи через Єдиний державний вебпортал електронних послуг знаходиться на аналітичному етапі. Міністерство здійснювало аналіз існуючого механізму подачі декларації через кабінет платника податків та чинне нормативно-правове регулювання.
 Станом на дату звершення виконання заходу можливість подання річної декларації про майновий стан та доходи на Єдиному державному вебпорталі електронних послуг не була запроваджена.
 Станом на ІІІ квартал 2025 року, за повідомленням Мінцифри, відповідно до умов Рамкового договору, укладеного між Мінцифри, Фондом Східна Європа та Державним підприємством "ДІЯ", 04 серпня 2025 року було підписано Замовлення на розробку комп’ютерної програми для модернізації Єдиного державного веб порталу електронних послуг з метою розширення функціоналу електронних публічних послуг, пов'язаних із поданням Податкової декларації про майновий стан і доходи фізичних осіб.
 На поточний момент завершено етап напрацювання технічного завдання, здійснено опрацювання текстового наповнення, а також розпочато реалізацію функціоналу в рамках послуги.
 Запуск планується з 1 січня 2026 року, оскільки за інформацією Державної податкової служби змінюються форми декларації про майновий стан і доходи з 01.01.2026.
 Оновлені форми декларацій були отримані заздалегідь та враховані при формуванні технічного завдання і подальшій реалізації відповідного функціоналу.
 У межах звітування за IV квартал 2024 року Мінстерство цифрової трансформації України повідомило, що залишаються незначні доопрацювання реалізації функціоналу в рамках послуги.
 Відкритим залишається питання оптимізації процесу підписання файлів. Спільно з партнерами здійснюється робота з метою його врегулювання. Також очікується підписання договору про інформаційну взаємодію з Державною податковою службою. Партнери реєструють задіяні методи у послузі у Системі електронної взаємодії «Трембіта».
 Тестування функціоналу планується з 1 лютого 2026 року у зв’язку з доопрацюванням сервісів Державною податковою службою на своїй стороні, а також з урахуванням продовження замовлення від 17 грудня 2025 року.
 Інформація за 1 квартал 2026 року.
 У межах виконання Замовлення № 2 від «04» серпня 2025 року до Рамкового договору № EGAP/F/5-1/02-25 від «20» лютого 2025 року було здійснено розробку функціональної можливості подання податкової декларації про майновий стан і доходи фізичних осіб.
 Технічну реалізацію функціоналу завершено 29 січня 2026 року.
 У лютому 2026 року ініційовано публічний збір тестувальників, у межах якого зареєструвалося понад 500 користувачів.
 Станом на 23.04.2026 року триває тестування послуги, доступ до якої забезпечено тестувальникам за посиланням: https://my.diia.gov.ua/tasks/create/39710/39710001.
-Показником виконання заходу визначено запровадження можливості подання річної декларації про майновий стан та доходи на Єдиному державному вебпорталі електронних послуг. 
-[...3 lines deleted...]
-    <t>Виконано частково</t>
+Показником виконання заходу визначено запровадження можливості подання річної декларації про майновий стан та доходи на Єдиному державному вебпорталі електронних послуг.
+Станом на 2 квартал 2026 року запроваджено можливість подання річної декларації про майновий стан та доходи на Єдиному державному вебпорталі електронних послуг. Послуга доступна за посиланням: https://my.diia.gov.ua/tasks/create/39710/39710001. Детальніше: https://tax.gov.ua/diyalnist-/bezbarernist/povidomlennya/1012659.html?utm_source.
+З огляду на зазначену інформацію, а також те, що датою завершення виконаня заходу визначено 31 грудня 2024 року, захід є таким, що виконаний невчасно та повністю.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -750,51 +748,51 @@
       <c r="H4" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>38</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>39</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>40</v>
       </c>
       <c r="M4" s="2" t="s">
         <v>41</v>
       </c>
       <c r="N4" s="2" t="s">
         <v>42</v>
       </c>
       <c r="O4" s="2" t="s">
         <v>43</v>
       </c>
       <c r="P4" s="2" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="Q4" s="2" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A2:Q4"/>
   <mergeCells>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="Q3:Q4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>