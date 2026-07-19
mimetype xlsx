--- v0 (2026-05-12)
+++ v1 (2026-07-19)
@@ -116,51 +116,56 @@
     <t>31.12.2025</t>
   </si>
   <si>
     <t>Міністерство фінансів України</t>
   </si>
   <si>
     <t>Державна податкова служба України</t>
   </si>
   <si>
     <t>державний бюджет</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік</t>
   </si>
   <si>
     <t>12 узагальнюючих податкових консультацій затверджено наказами Мінфіну</t>
   </si>
   <si>
     <t>У період з 01.01.2023 по 31.12.2023 засідання Експертної ради з питань підготовки узагальнюючих податкових консультацій при Міністерстві фінансів України не проводились.
 Водночас у розрізі звітування за IV квартал 2023 року Мінфіном повідомлено, що з метою підвищення ефективності роботи та у зв’язку із кадровими змінами Наказом Мінфіну від 29.12.2023 № 738 оновлено склад Експертної ради з питань підготовки узагальнюючих податкових консультацій при Міністерстві фінансів України. Крім того актуалізовано перелік питань, по яких будуть розроблені узагальнюючі податкові консультації.
 У межах звітування за І квартал 2024 року Виконавцем повідомлено, що 21.03.2024 року на засіданні Експертної ради з питань підготовки узагальнюючих податкових консультацій при Міністерстві фінансів України розглянуто питання застосування режиму звільнення від оподаткування податком на додану вартість, що був встановлений пунктом 38-1 підрозділу 2 розділу ХХ «Перехідні положення» Податкового кодексу України. Відповідну узагальнюючу податкову консультацію затверджено наказом Мінфіну від 27.03.2024 № 154.
 У межах звітування за ІІ квартал 2024 року міністерством повідомлено про підготовку двох проектів узагальнюючих податкових консультацій, які будуть розглянуті на черговому засіданні Експертної ради з питань підготовки узагальнюючих податкових консультацій при Міністерстві фінансів України.
 У межах звітування за ІІІ квартал 2024 року міністерстом повідомлено, що на засіданні 06.08.2024 Експертна рада з питань підготовки узагальнюючих податкових консультацій при Міністерстві фінансів України розглянула питання щодо окремих питань застосування режиму звільнення від оподаткування податком на додану вартість, встановленого пунктом 197.15 статті 197 Податкового кодексу України. Відповідну узагальнюючу податкову консультацію затверджено наказом Мінфіну від 09.08.2024 № 397. Також повідомлено, що на черговому засіданні Експертної ради з питань підготовки узагальнюючих податкових консультацій при Міністерстві фінансів України планується розгляд щонайменше двох проектів узагальнюючих податкових консультацій.
 Під час звітування за IV квартал 2024 року міністерством повідомлено, що підготовлено два проекти узагальнюючих податкових консультацій, які будуть розглянуті на черговому засіданні Експертної ради з питань підготовки узагальнюючих податкових консультацій при Міністерстві фінансів України.
 Аналогічна інформація надана в І, ІІ, ІІІ, IV кварталах 2025 року. Наведене свідчить про відсутність прогресу виконання заходу.
-З огляду на те, що а) настала дата завершення виконання заходу; б) 2 узагальнюючі податкові консультації затверджено наказами Мінфіну; в) заходом передбачається розроблення не менше 12 узагальнюючих податкових консультацій, захід 2.2.3.5.6. можна вважати виконаним частково.</t>
+Інформація за 1 квартал 2026 року.
+За результатами проведеного 25.02.2026 засідання Експертної ради з питань підготовки узагальнюючих податкових консультацій при Міністерстві фінансів України:
+наказом Міністерства фінансів України від 04.03.2026 № 132 затверджено Узагальнюючу податкову консультацію щодо питання, пов’язаного з утриманням податку на доходи нерезидента з джерелом їх походження з України;
+наказом Міністерства фінансів України від 04.03.2026 № 133 затверджено Узагальнюючу податкову консультацію щодо особливостей оподаткування податком на додану вартість операцій, пов’язаних із комп’ютерними програмами, цифровим контентом, а також прийнято рішення про доцільність підготовки трьох проєктів узагальнюючих податкових консультацій.
+З'явився реальний прогрес у 1 кварталі 2026 року: проведено засідання 25.02.2026 та затверджено ще 2 узагальнюючі податкові консультації (накази № 132 та № 133 від 04.03.2026). Таким чином загальна кількість затверджених консультацій становить 4.
+З огляду на те, що а) настала дата завершення виконання заходу; б) 4 узагальнюючі податкові консультації затверджено наказами Мінфіну; в) заходом передбачається розроблення не менше 12 узагальнюючих податкових консультацій, захід 2.3.6.3.1. залишається станом на 1 квартал 2026 року виконаним частково.</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.3.6.3.2</t>
   </si>
   <si>
     <t>Розроблення проекту наказу про внесення змін до Положення про Експертну раду з питань підготовки узагальнюючих податкових консультацій при Міністерстві фінансів України, затвердженого наказом Мінфіну від 20 листопада 2017 р. № 948, якими буде створено умови для онлайн способу отримання інформації від громадян та бізнесу про обставини, що свідчать про неоднозначність окремих норм податкового та іншого законодавства, контроль за дотриманням якого покладено на контролюючі органи</t>
   </si>
   <si>
     <t>30.04.2023</t>
   </si>
   <si>
     <t xml:space="preserve">проект наказу оприлюднено </t>
   </si>
   <si>
     <t xml:space="preserve">Міністерством фінансів України розроблено Наказ від 28.04.2023 № 223 «Про внесення змін до пункту 5 Положення про Експертну раду з питань підготовки узагальнюючих податкових консультацій при Міністерстві фінансів України», яким передбачено внесення змін до Положення про Експертну раду з питань підготовки узагальнюючих податкових консультацій при Міністерстві фінансів України, затвердженого наказом Міністерства фінансів України від 20.11.2017 № 948.
 Зазначеним наказом створено умови для онлайн-способу отримання інформації від громадян та бізнесу про обставини, що свідчать про неоднозначність окремих норм податкового та іншого законодавства, контроль за дотриманням якого покладено на контролюючі органи, а саме на електронну адресу: upk@minfin.gov.ua. Відповідний наказ оприлюднено на офіційному-веб сайті Міністерства фінансів України
 </t>
   </si>
   <si>