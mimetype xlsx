--- v1 (2026-07-19)
+++ v2 (2026-09-12)
@@ -120,52 +120,54 @@
   </si>
   <si>
     <t>Державна податкова служба України</t>
   </si>
   <si>
     <t>державний бюджет</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік</t>
   </si>
   <si>
     <t>12 узагальнюючих податкових консультацій затверджено наказами Мінфіну</t>
   </si>
   <si>
     <t>У період з 01.01.2023 по 31.12.2023 засідання Експертної ради з питань підготовки узагальнюючих податкових консультацій при Міністерстві фінансів України не проводились.
 Водночас у розрізі звітування за IV квартал 2023 року Мінфіном повідомлено, що з метою підвищення ефективності роботи та у зв’язку із кадровими змінами Наказом Мінфіну від 29.12.2023 № 738 оновлено склад Експертної ради з питань підготовки узагальнюючих податкових консультацій при Міністерстві фінансів України. Крім того актуалізовано перелік питань, по яких будуть розроблені узагальнюючі податкові консультації.
 У межах звітування за І квартал 2024 року Виконавцем повідомлено, що 21.03.2024 року на засіданні Експертної ради з питань підготовки узагальнюючих податкових консультацій при Міністерстві фінансів України розглянуто питання застосування режиму звільнення від оподаткування податком на додану вартість, що був встановлений пунктом 38-1 підрозділу 2 розділу ХХ «Перехідні положення» Податкового кодексу України. Відповідну узагальнюючу податкову консультацію затверджено наказом Мінфіну від 27.03.2024 № 154.
 У межах звітування за ІІ квартал 2024 року міністерством повідомлено про підготовку двох проектів узагальнюючих податкових консультацій, які будуть розглянуті на черговому засіданні Експертної ради з питань підготовки узагальнюючих податкових консультацій при Міністерстві фінансів України.
 У межах звітування за ІІІ квартал 2024 року міністерстом повідомлено, що на засіданні 06.08.2024 Експертна рада з питань підготовки узагальнюючих податкових консультацій при Міністерстві фінансів України розглянула питання щодо окремих питань застосування режиму звільнення від оподаткування податком на додану вартість, встановленого пунктом 197.15 статті 197 Податкового кодексу України. Відповідну узагальнюючу податкову консультацію затверджено наказом Мінфіну від 09.08.2024 № 397. Також повідомлено, що на черговому засіданні Експертної ради з питань підготовки узагальнюючих податкових консультацій при Міністерстві фінансів України планується розгляд щонайменше двох проектів узагальнюючих податкових консультацій.
 Під час звітування за IV квартал 2024 року міністерством повідомлено, що підготовлено два проекти узагальнюючих податкових консультацій, які будуть розглянуті на черговому засіданні Експертної ради з питань підготовки узагальнюючих податкових консультацій при Міністерстві фінансів України.
 Аналогічна інформація надана в І, ІІ, ІІІ, IV кварталах 2025 року. Наведене свідчить про відсутність прогресу виконання заходу.
 Інформація за 1 квартал 2026 року.
 За результатами проведеного 25.02.2026 засідання Експертної ради з питань підготовки узагальнюючих податкових консультацій при Міністерстві фінансів України:
 наказом Міністерства фінансів України від 04.03.2026 № 132 затверджено Узагальнюючу податкову консультацію щодо питання, пов’язаного з утриманням податку на доходи нерезидента з джерелом їх походження з України;
 наказом Міністерства фінансів України від 04.03.2026 № 133 затверджено Узагальнюючу податкову консультацію щодо особливостей оподаткування податком на додану вартість операцій, пов’язаних із комп’ютерними програмами, цифровим контентом, а також прийнято рішення про доцільність підготовки трьох проєктів узагальнюючих податкових консультацій.
-З'явився реальний прогрес у 1 кварталі 2026 року: проведено засідання 25.02.2026 та затверджено ще 2 узагальнюючі податкові консультації (накази № 132 та № 133 від 04.03.2026). Таким чином загальна кількість затверджених консультацій становить 4.
-З огляду на те, що а) настала дата завершення виконання заходу; б) 4 узагальнюючі податкові консультації затверджено наказами Мінфіну; в) заходом передбачається розроблення не менше 12 узагальнюючих податкових консультацій, захід 2.3.6.3.1. залишається станом на 1 квартал 2026 року виконаним частково.</t>
+Інформація за 2 квартал 2026 року.
+За результатами проведеного 29.05.2026 засідання Експертної ради наказом Міністерства фінансів від 12.06.2026 № 314 затверджено Узагальнюючу податкову консультацію щодо окремих питань застосування режиму звільнення від оподаткування податком на додану вартість, встановленого пунктом 197.23 статті 197, підпунктами 4 та 5 пункту 32 підрозділу 2 розділу ХХ «Перехідні положення» Податкового кодексу України.
+З'явився реальний прогрес у 2026 році: у І кварталі проведено засідання Експертної ради 25.02.2026, за результатами якого наказами Мінфіну від 04.03.2026 № 132 та № 133 затверджено ще 2 узагальнюючі податкові консультації; у ІІ кварталі 2026 року проведено чергове засідання Експертної ради 29.05.2026, за результатами якого наказом Мінфіну від 12.06.2026 № 314 затверджено ще одну узагальнюючу податкову консультацію. Таким чином, загальна кількість затверджених консультацій становить 5.
+З огляду на те, що а) настала дата завершення виконання заходу; б) 5 узагальнюючих податкових консультацій затверджено наказами Мінфіну; в) заходом передбачається розроблення не менше 12 узагальнюючих податкових консультацій, захід 2.3.6.3.1 станом на ІІ квартал 2026 року залишається виконаним частково.</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.3.6.3.2</t>
   </si>
   <si>
     <t>Розроблення проекту наказу про внесення змін до Положення про Експертну раду з питань підготовки узагальнюючих податкових консультацій при Міністерстві фінансів України, затвердженого наказом Мінфіну від 20 листопада 2017 р. № 948, якими буде створено умови для онлайн способу отримання інформації від громадян та бізнесу про обставини, що свідчать про неоднозначність окремих норм податкового та іншого законодавства, контроль за дотриманням якого покладено на контролюючі органи</t>
   </si>
   <si>
     <t>30.04.2023</t>
   </si>
   <si>
     <t xml:space="preserve">проект наказу оприлюднено </t>
   </si>
   <si>
     <t xml:space="preserve">Міністерством фінансів України розроблено Наказ від 28.04.2023 № 223 «Про внесення змін до пункту 5 Положення про Експертну раду з питань підготовки узагальнюючих податкових консультацій при Міністерстві фінансів України», яким передбачено внесення змін до Положення про Експертну раду з питань підготовки узагальнюючих податкових консультацій при Міністерстві фінансів України, затвердженого наказом Міністерства фінансів України від 20.11.2017 № 948.
 Зазначеним наказом створено умови для онлайн-способу отримання інформації від громадян та бізнесу про обставини, що свідчать про неоднозначність окремих норм податкового та іншого законодавства, контроль за дотриманням якого покладено на контролюючі органи, а саме на електронну адресу: upk@minfin.gov.ua. Відповідний наказ оприлюднено на офіційному-веб сайті Міністерства фінансів України
 </t>
   </si>
   <si>