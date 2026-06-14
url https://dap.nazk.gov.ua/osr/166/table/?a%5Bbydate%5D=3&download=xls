--- v0 (2026-04-30)
+++ v1 (2026-06-14)
@@ -120,51 +120,51 @@
     <t>31.10.2023</t>
   </si>
   <si>
     <t>Міністерство економіки, довкілля та сільського господарства України</t>
   </si>
   <si>
     <t>державний бюджет</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік</t>
   </si>
   <si>
     <t>проект закону подано до Верховної Ради України</t>
   </si>
   <si>
     <t>22.02.2024 Верховною Радою України ухвалено Закон України "Про внесення змін до деяких законодавчих актів України щодо вдосконалення корпоративного управління" № 3587-IX (законопроект, реєстр. № 5593-д) вцілому (Закон набув чинності 08.03.2024).
 Положення ухваленого закону:
 а) передбачає ухвалення Кабінетом Міністрів України Політики державної власності (підп. 1 заходу 2.4.1.1.1);
 б) у порівнянні з редакцією законопроекту, який був ухвалений у першому читанні, ухвалений закон не містить положень щодо розробки та затвердження індивідуальних політик власності на підприємствах державної форми власності (підп. 2 заходу 2.4.1.1.1) ;
 в) у тексті ухваленого закону відсутні положення щодо вимог до змісту відповідних політик власності (зокрема, повинні містити цілі державної власності, основні завдання державних компаній, основні види господарської діяльності, показники продуктивності) (підп. 3 заходу 2.4.1.1.1).
 Разом з тим ухваленим Законом передбачено зміни до ст. 6 Закону України «Про управління об’єктами державної власності» та положення про затвердження уповноваженим органом управління на підставі Політики державної власності та після консультацій з наглядовою радою щороку листа очікувань власника, що містить коротко- та середньострокові фінансові, операційні і нефінансові цілі діяльності державного унітарного підприємства, господарського товариства, у статутному капіталі якого більше 50 відсотків акцій (часток) належать державі, що визначаються з урахуванням стратегічних планів розвитку таких підприємств, господарських товариств, та які підлягають оприлюдненню. Такий лист очікування власника потребує оприлюднення. (п. 5 ч. 1 ст. 6, ст. 11-6 ЗУ України «Про управління об’єктами державної власності»).
 29.11.2024 Уряд затвердив Політику, яка містить положення, зокрема, про затвердження листа очікувань, в якому визначаються цілі діяльності підприємства, товариства з контрольною часткою держави та цільові показники ефективності для оцінки досягнення цілей діяльності з урахуванням стратегічного плану розвитку відповідного суб’єкта господарювання.
 Відповідно Методичних рекомендацій щодо підготовки листа очікувань власника, затверджених наказом Мінекономіки від 01.10.2024 № 24098, цілі діяльності підприємства, товариства з контрольною часткою держави, визначаються з урахуванням його комерційної та некомерційної господарської діяльності та мають відповідати положенням його статуту та фактичним видам діяльності. З метою контролю за досягненням цілей діяльності підприємства, товариства з контрольною часткою держави, для кожної фінансової, операційної та нефінансової цілі рекомендовано зазначати відповідні цільові показники ефективності.
 Крім цього, передбачається затвердження стратегічного плану розвитку, річного фінансового плану, річного інвестиційного плану, інвестиційного плану на середньострокову перспективу (три - п’ять років) державних унітарних підприємств, господарських товариств, у статутному капіталі яких 100 відсотків акцій (часток) належать державі.
 Також відповідно до стратегічного плану розвитку, Політики державної власності, цілей діяльності, визначених у листі очікувань власника, керівник державного унітарного підприємства, голова виконавчого органу господарського товариства, у статутному капіталі якого більше 50 відсотків акцій (часток) належать державі, зобов’язаний складати і виконувати річний фінансовий план, річний інвестиційний план, інвестиційний план на середньострокову перспективу (три - п’ять років) відповідно до закону.
-Однак захід 2.4.1.1.1 додатка 2 до Програми вимагає врегулювання саме на законодавчому рівні окремого кола питань. Таким чином, ухвалений закон забезпечує лише часткове врегулювання питань. Щодо інших із них виконавцем заходу мав би бути розроблений законопроект.</t>
+Однак захід 2.4.1.1.1. додатка 2 до Програми вимагає врегулювання саме на законодавчому рівні окремого кола питань. Таким чином, ухвалений закон забезпечує лише часткове врегулювання питань. Щодо інших із них, виконавцем заходу мав би бути розроблений законопроект.</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.4.1.1.2</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту Політики державної власності</t>
   </si>
   <si>
     <t>09.03.2024</t>
   </si>
   <si>
     <t>09.11.2024</t>
   </si>
   <si>
     <t>Політику державної власності затверджено Кабінетом Міністрів України</t>
   </si>
   <si>
     <t>Постановою Кабінету Міністрів України від 29.11.2024 № 1369 "Деякі питання Політики державної власності" затверджено Політику державної власності.</t>
   </si>