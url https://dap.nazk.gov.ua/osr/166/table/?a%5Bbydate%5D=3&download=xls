--- v1 (2026-06-14)
+++ v2 (2026-08-16)
@@ -120,135 +120,144 @@
     <t>31.10.2023</t>
   </si>
   <si>
     <t>Міністерство економіки, довкілля та сільського господарства України</t>
   </si>
   <si>
     <t>державний бюджет</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік</t>
   </si>
   <si>
     <t>проект закону подано до Верховної Ради України</t>
   </si>
   <si>
     <t>22.02.2024 Верховною Радою України ухвалено Закон України "Про внесення змін до деяких законодавчих актів України щодо вдосконалення корпоративного управління" № 3587-IX (законопроект, реєстр. № 5593-д) вцілому (Закон набув чинності 08.03.2024).
 Положення ухваленого закону:
 а) передбачає ухвалення Кабінетом Міністрів України Політики державної власності (підп. 1 заходу 2.4.1.1.1);
 б) у порівнянні з редакцією законопроекту, який був ухвалений у першому читанні, ухвалений закон не містить положень щодо розробки та затвердження індивідуальних політик власності на підприємствах державної форми власності (підп. 2 заходу 2.4.1.1.1) ;
 в) у тексті ухваленого закону відсутні положення щодо вимог до змісту відповідних політик власності (зокрема, повинні містити цілі державної власності, основні завдання державних компаній, основні види господарської діяльності, показники продуктивності) (підп. 3 заходу 2.4.1.1.1).
 Разом з тим ухваленим Законом передбачено зміни до ст. 6 Закону України «Про управління об’єктами державної власності» та положення про затвердження уповноваженим органом управління на підставі Політики державної власності та після консультацій з наглядовою радою щороку листа очікувань власника, що містить коротко- та середньострокові фінансові, операційні і нефінансові цілі діяльності державного унітарного підприємства, господарського товариства, у статутному капіталі якого більше 50 відсотків акцій (часток) належать державі, що визначаються з урахуванням стратегічних планів розвитку таких підприємств, господарських товариств, та які підлягають оприлюдненню. Такий лист очікування власника потребує оприлюднення. (п. 5 ч. 1 ст. 6, ст. 11-6 ЗУ України «Про управління об’єктами державної власності»).
 29.11.2024 Уряд затвердив Політику, яка містить положення, зокрема, про затвердження листа очікувань, в якому визначаються цілі діяльності підприємства, товариства з контрольною часткою держави та цільові показники ефективності для оцінки досягнення цілей діяльності з урахуванням стратегічного плану розвитку відповідного суб’єкта господарювання.
 Відповідно Методичних рекомендацій щодо підготовки листа очікувань власника, затверджених наказом Мінекономіки від 01.10.2024 № 24098, цілі діяльності підприємства, товариства з контрольною часткою держави, визначаються з урахуванням його комерційної та некомерційної господарської діяльності та мають відповідати положенням його статуту та фактичним видам діяльності. З метою контролю за досягненням цілей діяльності підприємства, товариства з контрольною часткою держави, для кожної фінансової, операційної та нефінансової цілі рекомендовано зазначати відповідні цільові показники ефективності.
 Крім цього, передбачається затвердження стратегічного плану розвитку, річного фінансового плану, річного інвестиційного плану, інвестиційного плану на середньострокову перспективу (три - п’ять років) державних унітарних підприємств, господарських товариств, у статутному капіталі яких 100 відсотків акцій (часток) належать державі.
 Також відповідно до стратегічного плану розвитку, Політики державної власності, цілей діяльності, визначених у листі очікувань власника, керівник державного унітарного підприємства, голова виконавчого органу господарського товариства, у статутному капіталі якого більше 50 відсотків акцій (часток) належать державі, зобов’язаний складати і виконувати річний фінансовий план, річний інвестиційний план, інвестиційний план на середньострокову перспективу (три - п’ять років) відповідно до закону.
-Однак захід 2.4.1.1.1. додатка 2 до Програми вимагає врегулювання саме на законодавчому рівні окремого кола питань. Таким чином, ухвалений закон забезпечує лише часткове врегулювання питань. Щодо інших із них, виконавцем заходу мав би бути розроблений законопроект.</t>
+Однак захід 2.4.1.1.1. додатка 2 до Програми вимагає врегулювання саме на законодавчому рівні окремого кола питань. Таким чином, ухвалений закон забезпечує лише часткове врегулювання питань. Щодо інших із них, виконавцем заходу мав би бути розроблений законопроект.
+Інформація за 2 квартал 2026 року не містить нових відомостей щодо виконання заходу та відповідає інформації, наданій за 1 квартал 2026 року.</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.4.1.1.2</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту Політики державної власності</t>
   </si>
   <si>
     <t>09.03.2024</t>
   </si>
   <si>
     <t>09.11.2024</t>
   </si>
   <si>
     <t>Політику державної власності затверджено Кабінетом Міністрів України</t>
   </si>
   <si>
     <t>Постановою Кабінету Міністрів України від 29.11.2024 № 1369 "Деякі питання Політики державної власності" затверджено Політику державної власності.</t>
   </si>
   <si>
     <t>Виконано</t>
   </si>
   <si>
     <t>2.4.1.1.3</t>
   </si>
   <si>
     <t>Підготовка проектів індивідуальних політик власності не менше ніж для 15 найбільших (за сукупною вартістю активів) підприємств державної форми власності, що мають стратегічне значення для економіки і безпеки держави</t>
   </si>
   <si>
     <t>05.12.2024</t>
   </si>
   <si>
     <t>05.03.2025</t>
   </si>
   <si>
     <t>Уповноважені органи управління</t>
   </si>
   <si>
     <t>проекти індивідуальних політик власності розроблено</t>
   </si>
   <si>
-    <t>У ході проведення моніторингу не було надано інформації, яка б надала змогу констатувати результат виконання цього заходу.</t>
+    <t>У ході звітування за 2 квартал 2026 року Міністерство енергетики України в додатку до листа від 14.07.2026 №26/1.3-13-14944 повідомило наступне:
+«Підпунктом 1 пункту 8 розділу II «Прикінцеві та перехідні положення» Закону України «Про внесення змін до деяких законодавчих актів України щодо вдосконалення корпоративного управління» від 22.02.2024 № 3587-IX, який набрав чинності 08.03.2024, Кабінет Міністрів України зобов'язано у шестимісячний строк з дня набрання чинності цим Законом, зокрема, прийняти нормативно-правові акти, необхідні для реалізації цього Закону, включаючи Політику державної власності.
+Постановою Кабінету Міністрів України від 29.11.2024 № 1369 «Деякі питання Політики державної власності» затверджено Політику державної власності.
+Разом з тим, зазначеною Політикою державної власності не передбачається підготовка та затвердження проектів індивідуальних політик власності, зокрема не менше ніж для 15 найбільших (за сукупною вартістю активів) підприємств державної форми власності, що мають стратегічне значення для економіки і безпеки держави, а отже даний захід потребує відповідного коригування з метою приведення його у відповідність з Політикою державної власності.»
+У ході проведення моніторингу не було надано інформації, яка б надала змогу констатувати результат виконання цього заходу.</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>2.4.1.1.4</t>
   </si>
   <si>
     <t>Проведення консультацій із заінтересованими сторонами щодо проектів індивідуальних політик власності, зазначених у підпункті 2.4.1.1.3, отримання експертних висновків</t>
   </si>
   <si>
     <t>05.04.2025</t>
   </si>
   <si>
     <t>05.05.2025</t>
   </si>
   <si>
     <t>консультації із заінтересованими сторонами щодо проектів індивідуальних політик власності для підприємств державної форми власності щонайменше для 15 найбільших підприємств державної форми власності проведено, експертні висновки отримано</t>
   </si>
   <si>
+    <t>У ході звітування за 2 квартал 2026 року Міністерство енергетики України у додатку до листа від 14.07.2026 №26/1.3-13-14944 повідомило наступне:
+«Підпунктом 1 пункту 8 розділу II «Прикінцеві та перехідні положення» Закону України «Про внесення змін до деяких законодавчих актів України щодо вдосконалення корпоративного управління» від 22.02.2024 № 3587-IX, який набрав чинності 08.03.2024, Кабінет Міністрів України зобов'язано у шестимісячний строк з дня набрання чинності цим Законом, зокрема, прийняти нормативно-правові акти, необхідні для реалізації цього Закону, включаючи Політику державної власності.
+Постановою Кабінету Міністрів України від 29.11.2024 № 1369 «Деякі питання Політики державної власності» затверджено Політику державної власності.
+Разом з тим, зазначеною Політикою державної власності не передбачається підготовка та затвердження проектів індивідуальних політик власності, зокрема не менше ніж для 15 найбільших (за сукупною вартістю активів) підприємств державної форми власності, що мають стратегічне значення для економіки і безпеки держави, а отже даний захід потребує відповідного коригування з метою приведення його у відповідність з Політикою державної власності.»
+У ході проведення моніторингу не було надано інформації, яка б надала змогу констатувати результат виконання цього заходу.</t>
+  </si>
+  <si>
     <t>2.4.1.1.5</t>
   </si>
   <si>
     <t>Доопрацювання проектів індивідуальних політик власності, зазначених у підпункті 2.4.1.1.3 (у разі потреби), їх затвердження та оприлюднення</t>
   </si>
   <si>
     <t>05.06.2025</t>
   </si>
   <si>
     <t>05.07.2025</t>
   </si>
   <si>
     <t>проекти індивідуальних політик власності щонайменше для 15 найбільших підприємств державної форми власності доопрацьовано, затверджено та оприлюднено</t>
-  </si>
-[...1 lines deleted...]
-    <t>У ході проведення моніторингу не було надано інформації, яка б надала змогу констатувати початок виконання цього заходу.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -883,102 +892,102 @@
         <v>48</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>49</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>50</v>
       </c>
       <c r="I6" s="2" t="s">
         <v>51</v>
       </c>
       <c r="J6" s="2" t="s">
         <v>44</v>
       </c>
       <c r="K6" s="2"/>
       <c r="L6" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M6" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N6" s="2" t="s">
         <v>52</v>
       </c>
       <c r="O6" s="2" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="P6" s="2" t="s">
         <v>47</v>
       </c>
       <c r="Q6" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="H7" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="I7" s="2" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="J7" s="2" t="s">
         <v>44</v>
       </c>
       <c r="K7" s="2"/>
       <c r="L7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M7" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N7" s="2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="O7" s="2" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="P7" s="2" t="s">
         <v>47</v>
       </c>
       <c r="Q7" s="2" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A2:Q7"/>
   <mergeCells>
     <mergeCell ref="A3:A7"/>
     <mergeCell ref="B3:B7"/>
     <mergeCell ref="C3:C7"/>
     <mergeCell ref="D3:D7"/>
     <mergeCell ref="E3:E7"/>
     <mergeCell ref="Q3:Q7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>