--- v0 (2026-04-29)
+++ v1 (2026-06-14)
@@ -113,112 +113,112 @@
 3) національного контексту щодо діяльності суб’єктів господарювання державного сектору економіки та розмежування функцій власника, регулятора та органу, що формує політику щодо суб’єктів господарювання державного сектору економіки;
 4) можливості та доцільності створення управління централізованого органу координації власності;
 5) засад діяльності управління централізованого органу координації власності, зокрема, для запобігання здійсненню на нього політичного впливу (у разі визнання доцільності створення управління централізованого органу координації власності)
 </t>
   </si>
   <si>
     <t>01.07.2024</t>
   </si>
   <si>
     <t>31.10.2024</t>
   </si>
   <si>
     <t>Міністерство економіки, довкілля та сільського господарства України</t>
   </si>
   <si>
     <t>державний бюджет</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік</t>
   </si>
   <si>
     <t>аналітичний звіт підготовлено та оприлюднено</t>
   </si>
   <si>
     <t>Міністерство економіки, довкілля та сільського господарства України інформує.
-Робота щодо вивчення відповідних міжнародних практик та іноземного досвіду була проведена в рамках розробки проекту Політики державної власності (відповідно до Закону України від 22.02.2024 № 3587–ІХ “Про внесення змін до деяких законодавчих актів України щодо вдосконалення корпоративного управління”), що здійснювалася за участю заінтересованих органів влади та у співпраці з МВФ, Світовим банком, ЄБРР і Представництвом ЄС в Україні.
-[...3 lines deleted...]
-Кабінет Міністрів проведе консультації з міжнародними партнерами щодо узгодження концепції з найкращою міжнародною практикою та щодо переліку підприємств, корпоративних прав держави, якими керуватиме цей суб’єкт консолідованого управління.
+Робота з вивчення міжнародних практик та іноземного досвіду була здійснена під час розробки проєкту Політики державної власності відповідно до Закону України від 22.02.2024 № 3587–ІХ. За її результатами Кабінет Міністрів України ухвалив постанову від 29.11.2024 № 1369, якою затверджено Політику державної власності. Документ визначає ключові підходи до управління державними активами. Зокрема, одним із базових принципів є відокремлення функцій держави як власника, що передбачає недопущення поєднання повноважень із управління підприємствами та формування державної політики в одній сфері. Такий підхід відповідає стандартам ЄС і спрямований на запобігання конфлікту інтересів.
+Політика також передбачає створення суб’єкта консолідованого управління—керуючої компанії, яка здійснюватиме управління частиною державних підприємств і корпоративних прав держави, що залишатимуться у державній власності. Перелік таких підприємств визначатиметься за результатами їх класифікації відповідно до положень Політики. Формування цієї моделі відбуватиметься з урахуванням найкращих міжнародних практик та у взаємодії з міжнародними партнерами. Кабінет Міністрів України та Міністерство економіки мають забезпечити розроблення необхідної нормативно-правової бази для впровадження централізованої моделі управління, зокрема шляхом підготовки відповідних рішень і внесення законопроєкту до Верховної Ради України.
+На перехідний період передбачено скорочення кількості суб’єктів управління та передачу підприємств до органів, які не поєднують управлінські функції з формуванням державної політики.
 Водночас захід Державної антикорупційної програми передбачає підготовку та оприлюднення аналітичного звіту (див. показник виконання заходу), з огляду на що констатувати виконання цього заходу неможливо.</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.4.1.2.2</t>
   </si>
   <si>
     <t>Проведення обговорення звіту, зазначеного у підпункті 2.4.1.2.1, за участю представників органів державної влади, неурядових організацій, міжнародних організацій, проектів міжнародної технічної допомоги, наукової спільноти</t>
   </si>
   <si>
     <t>01.11.2024</t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>звіт обговорено</t>
   </si>
   <si>
     <t>Міністерство економіки, довкілля та сільського господарства України інформує.
-Робота щодо вивчення відповідних міжнародних практик та іноземного досвіду була проведена в рамках розробки проекту Політики державної власності (відповідно до Закону України від 22.02.2024 № 3587–ІХ “Про внесення змін до деяких законодавчих актів України щодо вдосконалення корпоративного управління”), що здійснювалася за участю заінтересованих органів влади та у співпраці з МВФ, Світовим банком, ЄБРР і Представництвом ЄС в Україні.
-[...3 lines deleted...]
-Водночас з огляду на невиконання заходу 2.4.1.2.1, зважаючи на взаємозв'язок останнього із цим заходом, констатувати виконання цього заходу неможливо.</t>
+Робота з вивчення міжнародних практик та іноземного досвіду здійснювалася під час розробки проєкту Політики державної власності відповідно до Закону України від 22.02.2024 № 3587–ІХ за участю органів влади та у співпраці з МВФ, Світовим банком, ЄБРР і Представництвом ЄС в Україні.
+Кабінет Міністрів України ухвалив постанову від 29.11.2024 № 1369, якою затверджено Політику державної власності. Вона передбачає, зокрема, відокремлення функцій держави як власника з метою недопущення поєднання повноважень з управління корпоративними правами та формування державної політики в одній сфері відповідно до стандартів ЄС.
+Також передбачено створення суб’єкта консолідованого управління — керуючої компанії, яка здійснюватиме управління частиною державних підприємств і корпоративних прав держави, що залишатимуться у державній власності. Перелік таких активів визначатиметься за результатами їх класифікації, а концепція узгоджуватиметься з міжнародними партнерами з урахуванням найкращих практик.
+Крім того, Кабінет Міністрів та Мінекономіки забезпечують підготовку рішень для формування нормативно-правової бази централізованої моделі управління та внесення відповідних змін до законодавства.
+На перехідний період передбачено скорочення кількості суб’єктів управління та передачу підприємств органам, які не поєднують управлінські функції з формуванням державної політики.
+Водночас з огляду на невиконання заходу 2.4.1.2.1. та зважаючи на взаємозв'язок останнього із досліджуваним заходом, констатувати виконання заходу 2.4.1.2.2. неможливо.</t>
   </si>
   <si>
     <t>2.4.1.2.3</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту закону, яким розмежовано функції власника, регулятора та органу, що формує політику щодо суб’єктів господарювання державного сектору економіки, з урахуванням результатів здійснення заходів, зазначених у підпунктах 2.4.1.2.1 і 2.4.1.2.2</t>
   </si>
   <si>
     <t>01.01.2025</t>
   </si>
   <si>
     <t>31.07.2025</t>
   </si>
   <si>
     <t>проект закону подано до Верховної Ради України</t>
   </si>
   <si>
     <t>Міністерство економіки, довкілля та сільського господарства України повідомляє.
 Кабінетом Міністрів прийнято постанову від 29.11.2024 № 1369, якою затверджено Політику державної власності, положеннями якої передбачено, зокрема:
 - одним із принципів реалізації прав держави як власника є відокремленість функцій – Кабінет Міністрів визначає суб’єктів управління з урахуванням мети, яка полягає у запобіганні поєднанню в одному органі державної влади повноважень власника підприємства, корпоративних прав держави та повноважень щодо формування та реалізації державної політики у сфері, в якій провадить діяльність підприємство, товариство з корпоративними правами держави, з урахуванням стандартів ЄС;
 - Кабінет Міністрів представить концепцію суб’єкта консолідованого управління підприємствами, корпоративними правами держави, відповідно до якої одна керуюча компанія здійснюватиме управління частиною підприємств і корпоративних прав держави, які відповідно до результатів розподілу підприємств та корпоративних прав держави за категоріями, визначеними цією Політикою власності, будуть залишені в державній власності та можуть бути передані в управління керуючої компанії за рішенням Кабінету Міністрів. Кабінет Міністрів проведе консультації з міжнародними партнерами щодо узгодження концепції з найкращою міжнародною практикою та щодо переліку підприємств, корпоративних прав держави, якими керуватиме цей суб’єкт консолідованого управління;
 - Кабінет Міністрів і Мінекономіки забезпечують розроблення проектів рішень, необхідних для створення нормативно-правової бази та функціонування централізованої моделі управління, а також внесення на розгляд Верховної Ради України проекту закону щодо внесення змін до законодавства з метою запровадження централізованої моделі управління. Запровадження централізованої моделі управління здійснюватиметься з урахуванням положень національного та європейського законодавства;
 - до введення в дію централізованої моделі управління Кабінет Міністрів, Мінекономіки та суб’єкти управління повинні забезпечити прийняття рішень для зменшення кількості суб’єктів управління та передачі підприємств, корпоративних прав держави в управління органам державної влади, які не виконують функції з формування та реалізації державної політики у сфері діяльності підприємств, товариств із корпоративними правами держави.
 Планом організації підготовки проектів актів та виконання інших завдань, необхідних для реалізації постанови КМУ «Деякі питання Політики державної власності», схваленим на засіданні Уряду 29.11.2024, передбачено, що Мінекономіки разом з Фондом державного майна та іншими центральними органами виконавчої влади має до 31.12.2025:
 - розробити та подати на розгляд Кабінету Міністрів проект плану заходів щодо впровадження принципу відокремленості функцій власника та повноважень щодо формування та реалізації державної політики у відповідній сфері, включаючи пропозиції щодо зміни суб’єктів управління, які здійснюють функції з управління державними унітарними підприємствами та корпоративними правами держави;
 - подати в установленому порядку на розгляд Кабінету Міністрів проєкт закону щодо внесення змін до законодавства з метою запровадження централізованої моделі управління підприємствами, корпоративними правами держави.
 З огляду на викладене, конкретні кроки щодо виконання підпункту 2.4.1.2.3 передбачено здійснити протягом 2025 року відповідно до положень Політики державної власності.
+Міністерство економіки, довкілля та сільського господарства України за 1 квартал 2026 року інформує: конкретні заходи щодо виконання підпункту 2.4.1.2.3 передбачено реалізувати у 2026 році відповідно до Політики державної власності та в межах виконання кроку 6.5 Плану України, схваленого розпорядженням Кабінету Міністрів України від 18.03.2024 № 244.
 Разом з цим, з огляду на те, що відповідний проект Закону не було розроблено, а дата завершення виконання вже настала, захід вважається невиконаним.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>