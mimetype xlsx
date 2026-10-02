--- v1 (2026-06-14)
+++ v2 (2026-10-02)
@@ -113,113 +113,120 @@
 3) національного контексту щодо діяльності суб’єктів господарювання державного сектору економіки та розмежування функцій власника, регулятора та органу, що формує політику щодо суб’єктів господарювання державного сектору економіки;
 4) можливості та доцільності створення управління централізованого органу координації власності;
 5) засад діяльності управління централізованого органу координації власності, зокрема, для запобігання здійсненню на нього політичного впливу (у разі визнання доцільності створення управління централізованого органу координації власності)
 </t>
   </si>
   <si>
     <t>01.07.2024</t>
   </si>
   <si>
     <t>31.10.2024</t>
   </si>
   <si>
     <t>Міністерство економіки, довкілля та сільського господарства України</t>
   </si>
   <si>
     <t>державний бюджет</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік</t>
   </si>
   <si>
     <t>аналітичний звіт підготовлено та оприлюднено</t>
   </si>
   <si>
     <t>Міністерство економіки, довкілля та сільського господарства України інформує.
-Робота з вивчення міжнародних практик та іноземного досвіду була здійснена під час розробки проєкту Політики державної власності відповідно до Закону України від 22.02.2024 № 3587–ІХ. За її результатами Кабінет Міністрів України ухвалив постанову від 29.11.2024 № 1369, якою затверджено Політику державної власності. Документ визначає ключові підходи до управління державними активами. Зокрема, одним із базових принципів є відокремлення функцій держави як власника, що передбачає недопущення поєднання повноважень із управління підприємствами та формування державної політики в одній сфері. Такий підхід відповідає стандартам ЄС і спрямований на запобігання конфлікту інтересів.
-Політика також передбачає створення суб’єкта консолідованого управління—керуючої компанії, яка здійснюватиме управління частиною державних підприємств і корпоративних прав держави, що залишатимуться у державній власності. Перелік таких підприємств визначатиметься за результатами їх класифікації відповідно до положень Політики. Формування цієї моделі відбуватиметься з урахуванням найкращих міжнародних практик та у взаємодії з міжнародними партнерами. Кабінет Міністрів України та Міністерство економіки мають забезпечити розроблення необхідної нормативно-правової бази для впровадження централізованої моделі управління, зокрема шляхом підготовки відповідних рішень і внесення законопроєкту до Верховної Ради України.
+Робота з вивчення міжнародних практик та іноземного досвіду була здійснена під час розробки проекту Політики державної власності відповідно до Закону України від 22.02.2024 № 3587–ІХ. За її результатами Кабінет Міністрів України ухвалив постанову від 29.11.2024 № 1369, якою затверджено Політику державної власності. Документ визначає ключові підходи до управління державними активами. Зокрема, одним із базових принципів є відокремлення функцій держави як власника, що передбачає недопущення поєднання повноважень із управління підприємствами та формування державної політики в одній сфері. Такий підхід відповідає стандартам ЄС і спрямований на запобігання конфлікту інтересів.
+Політика також передбачає створення суб’єкта консолідованого управління—керуючої компанії, яка здійснюватиме управління частиною державних підприємств і корпоративних прав держави, що залишатимуться у державній власності. Перелік таких підприємств визначатиметься за результатами їх класифікації відповідно до положень Політики. Формування цієї моделі відбуватиметься з урахуванням найкращих міжнародних практик та у взаємодії з міжнародними партнерами. Кабінет Міністрів України та Міністерство економіки мають забезпечити розроблення необхідної нормативно-правової бази для впровадження централізованої моделі управління, зокрема шляхом підготовки відповідних рішень і внесення законопроекту до Верховної Ради України.
 На перехідний період передбачено скорочення кількості суб’єктів управління та передачу підприємств до органів, які не поєднують управлінські функції з формуванням державної політики.
-Водночас захід Державної антикорупційної програми передбачає підготовку та оприлюднення аналітичного звіту (див. показник виконання заходу), з огляду на що констатувати виконання цього заходу неможливо.</t>
+Звертаємо увагу, що захід Державної антикорупційної програми передбачає підготовку та оприлюднення аналітичного звіту (див. показник виконання заходу), з огляду на що констатувати виконання цього заходу неможливо.
+Надана Міністерством інформація не містить самого аналітичного звіту або іншого документа, який би засвідчував проведення комплексного аналізу питань, визначених заходом 2.4.1.2.1. Водночас окремі результати, які можуть бути наслідком проведеного аналізу, відображено у затвердженій Політиці державної власності, однак це не підтверджує підготовки передбаченого заходом аналітичного звіту та проведення комплексного аналізу всіх питань, визначених його пунктами 1–5.
+Інформація за 2 квартал 2026 року не містить нових відомостей щодо виконання заходу та відповідає інформації, наданій за 1 квартал 2026 року.
+Факт врахування окремих результатів вивчення міжнародного досвіду під час розроблення Політики державної власності не може підміняти передбачений заходом результат та свідчити про підготовку аналітичного звіту, який має містити комплексний аналіз усіх п’яти визначених заходом питань. Отже, підстав для встановлення «Виконано частково» / «Виконано» недостатньо, оскільки наданими матеріалами не підтверджено досягнення передбаченого заходом результату — підготовку аналітичного звіту.
+Зокрема, очікуваним стратегічним результатом 2.4.1.2. є «Розмежовано функції власника, регулятора та органу, що формує політику щодо суб’єктів господарювання державного сектору економіки». Затверджена Політика державної власності лише закріплює принцип відокремленості функцій та передбачає недопущення поєднання в одному органі повноважень власника з повноваженнями щодо формування і реалізації державної політики, однак не забезпечує фактичного розмежування таких функцій між конкретними суб’єктами та не визначає завершену модель їх розподілу. Водночас захід 2.4.1.2.1 передбачає підготовку аналітичного звіту, який має визначити, зокрема, оптимальну модель розподілу функцій та доцільність створення централізованого органу координації власності, а його результати мають бути використані для реалізації наступного заходу 2.4.1.2.3. щодо розроблення законопроекту, яким безпосередньо має бути розмежовано відповідні функції.
+Таким чином, захід станом на 2 квартал 2026 року залишається невиконаним.</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.4.1.2.2</t>
   </si>
   <si>
     <t>Проведення обговорення звіту, зазначеного у підпункті 2.4.1.2.1, за участю представників органів державної влади, неурядових організацій, міжнародних організацій, проектів міжнародної технічної допомоги, наукової спільноти</t>
   </si>
   <si>
     <t>01.11.2024</t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>звіт обговорено</t>
   </si>
   <si>
     <t>Міністерство економіки, довкілля та сільського господарства України інформує.
 Робота з вивчення міжнародних практик та іноземного досвіду здійснювалася під час розробки проєкту Політики державної власності відповідно до Закону України від 22.02.2024 № 3587–ІХ за участю органів влади та у співпраці з МВФ, Світовим банком, ЄБРР і Представництвом ЄС в Україні.
 Кабінет Міністрів України ухвалив постанову від 29.11.2024 № 1369, якою затверджено Політику державної власності. Вона передбачає, зокрема, відокремлення функцій держави як власника з метою недопущення поєднання повноважень з управління корпоративними правами та формування державної політики в одній сфері відповідно до стандартів ЄС.
 Також передбачено створення суб’єкта консолідованого управління — керуючої компанії, яка здійснюватиме управління частиною державних підприємств і корпоративних прав держави, що залишатимуться у державній власності. Перелік таких активів визначатиметься за результатами їх класифікації, а концепція узгоджуватиметься з міжнародними партнерами з урахуванням найкращих практик.
 Крім того, Кабінет Міністрів та Мінекономіки забезпечують підготовку рішень для формування нормативно-правової бази централізованої моделі управління та внесення відповідних змін до законодавства.
 На перехідний період передбачено скорочення кількості суб’єктів управління та передачу підприємств органам, які не поєднують управлінські функції з формуванням державної політики.
-Водночас з огляду на невиконання заходу 2.4.1.2.1. та зважаючи на взаємозв'язок останнього із досліджуваним заходом, констатувати виконання заходу 2.4.1.2.2. неможливо.</t>
+Водночас з огляду на невиконання заходу 2.4.1.2.1. та зважаючи на взаємозв'язок останнього із досліджуваним заходом, констатувати виконання заходу 2.4.1.2.2. неможливо.
+Інформація, надана за ІІ квартал 2026 року, відтворює інформацію, надану за І квартал 2026 року. Відтак наведене не змінює попереднього висновку щодо неможливості констатувати виконання заходу 2.4.1.2.2.</t>
   </si>
   <si>
     <t>2.4.1.2.3</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту закону, яким розмежовано функції власника, регулятора та органу, що формує політику щодо суб’єктів господарювання державного сектору економіки, з урахуванням результатів здійснення заходів, зазначених у підпунктах 2.4.1.2.1 і 2.4.1.2.2</t>
   </si>
   <si>
     <t>01.01.2025</t>
   </si>
   <si>
     <t>31.07.2025</t>
   </si>
   <si>
     <t>проект закону подано до Верховної Ради України</t>
   </si>
   <si>
     <t>Міністерство економіки, довкілля та сільського господарства України повідомляє.
 Кабінетом Міністрів прийнято постанову від 29.11.2024 № 1369, якою затверджено Політику державної власності, положеннями якої передбачено, зокрема:
 - одним із принципів реалізації прав держави як власника є відокремленість функцій – Кабінет Міністрів визначає суб’єктів управління з урахуванням мети, яка полягає у запобіганні поєднанню в одному органі державної влади повноважень власника підприємства, корпоративних прав держави та повноважень щодо формування та реалізації державної політики у сфері, в якій провадить діяльність підприємство, товариство з корпоративними правами держави, з урахуванням стандартів ЄС;
 - Кабінет Міністрів представить концепцію суб’єкта консолідованого управління підприємствами, корпоративними правами держави, відповідно до якої одна керуюча компанія здійснюватиме управління частиною підприємств і корпоративних прав держави, які відповідно до результатів розподілу підприємств та корпоративних прав держави за категоріями, визначеними цією Політикою власності, будуть залишені в державній власності та можуть бути передані в управління керуючої компанії за рішенням Кабінету Міністрів. Кабінет Міністрів проведе консультації з міжнародними партнерами щодо узгодження концепції з найкращою міжнародною практикою та щодо переліку підприємств, корпоративних прав держави, якими керуватиме цей суб’єкт консолідованого управління;
 - Кабінет Міністрів і Мінекономіки забезпечують розроблення проектів рішень, необхідних для створення нормативно-правової бази та функціонування централізованої моделі управління, а також внесення на розгляд Верховної Ради України проекту закону щодо внесення змін до законодавства з метою запровадження централізованої моделі управління. Запровадження централізованої моделі управління здійснюватиметься з урахуванням положень національного та європейського законодавства;
 - до введення в дію централізованої моделі управління Кабінет Міністрів, Мінекономіки та суб’єкти управління повинні забезпечити прийняття рішень для зменшення кількості суб’єктів управління та передачі підприємств, корпоративних прав держави в управління органам державної влади, які не виконують функції з формування та реалізації державної політики у сфері діяльності підприємств, товариств із корпоративними правами держави.
 Планом організації підготовки проектів актів та виконання інших завдань, необхідних для реалізації постанови КМУ «Деякі питання Політики державної власності», схваленим на засіданні Уряду 29.11.2024, передбачено, що Мінекономіки разом з Фондом державного майна та іншими центральними органами виконавчої влади має до 31.12.2025:
 - розробити та подати на розгляд Кабінету Міністрів проект плану заходів щодо впровадження принципу відокремленості функцій власника та повноважень щодо формування та реалізації державної політики у відповідній сфері, включаючи пропозиції щодо зміни суб’єктів управління, які здійснюють функції з управління державними унітарними підприємствами та корпоративними правами держави;
 - подати в установленому порядку на розгляд Кабінету Міністрів проєкт закону щодо внесення змін до законодавства з метою запровадження централізованої моделі управління підприємствами, корпоративними правами держави.
 З огляду на викладене, конкретні кроки щодо виконання підпункту 2.4.1.2.3 передбачено здійснити протягом 2025 року відповідно до положень Політики державної власності.
 Міністерство економіки, довкілля та сільського господарства України за 1 квартал 2026 року інформує: конкретні заходи щодо виконання підпункту 2.4.1.2.3 передбачено реалізувати у 2026 році відповідно до Політики державної власності та в межах виконання кроку 6.5 Плану України, схваленого розпорядженням Кабінету Міністрів України від 18.03.2024 № 244.
-Разом з цим, з огляду на те, що відповідний проект Закону не було розроблено, а дата завершення виконання вже настала, захід вважається невиконаним.</t>
+Разом з цим, з огляду на те, що відповідний проект Закону не було розроблено, а дата завершення виконання вже настала, захід вважається невиконаним.
+Інформація, надана за ІІ квартал 2026 року, відтворює інформацію, надану за І квартал 2026 року. Відтак наведене не змінює попереднього висновку щодо неможливості констатувати виконання заходу 2.4.1.2.3.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>