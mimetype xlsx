--- v0 (2026-06-14)
+++ v1 (2026-09-25)
@@ -134,55 +134,55 @@
 Враховуючи те, що звіт був підготовлений у ІІ кварталі, а відповідно до назви заходу, аналітичний мав би бути підготовлений протягом І кварталу року, в якому здійснюється підготовка такого звіту, захід є виконаним невчасно, але повністю.</t>
   </si>
   <si>
     <t>Виконано</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.4.1.3.5</t>
   </si>
   <si>
     <t>Проведення обговорення (протягом ІІ кварталу року, у якому здійснюється підготовка звіту), зазначеного у підпункті 2.4.1.3.4, за участю представників органів державної влади, неурядових організацій, міжнародних організацій, проектів міжнародної технічної допомоги, наукової спільноти</t>
   </si>
   <si>
     <t>18.06.2025</t>
   </si>
   <si>
     <t>звіт обговорено</t>
   </si>
   <si>
     <t>Міністерство економіки, довкілля та сільського господарства України повідомляє.
 З метою проведення обговорення підготовленого на виконання заходу 2.4.1.3.4. аналітичний звіт щодо обґрунтованого визначення критеріїв для обов'язкового утворення у підприємствах державної форми власності незалежних наглядових рад оприлюднено 18.06.2025 на вебсайті Мінекономіки.
 Станом на 30.06.2025 до опублікованого 18.06.2024 на вебсайті Мінекономіки аналітичного звіту щодо обґрунтованого визначення критеріїв для обов’язкового утворення у підприємствах державної форми власності незалежних наглядових рад надано лише відгуки щодо його підтримки та не підтримки. Водночас жодного коментаря по суті звіту не надано.
 Крім того Мінекономіки зазначає, що питання щодо визначення умов, при яких утворення наглядової ради є обов’язковим на підприємствах, у товариствах з контрольною часткою держави, було обговорено з Європейським банком реконструкції та розвитку, Секретаріатом Організації економічного співробітництва та розвитку, Міжнародним валютним фондом, Світовим банком, із залученням консультантів - товариства з обмеженою відповідальністю «Ернст енд Янг», адвокатського об’єднання «Юридична фірма «Василь Кісіль і Партнери», проєкта USAID/UKaid «Реформування Державних Підприємств в Україні» (SOERA), товариства з обмеженою відповідальністю «Делойт Консалтинг Оверсіз Проджектс», а також із заінтересованими органами під час розробки постанови Кабінету Міністрів України від 29.11.2024 № 1369 «Про затвердження Політики державної власності», зокрема пункту 103 вищевказаної постанови.
-Разом з тим, звертаємо увагу, що захід передбачає проведення обговорення саме звіту, підготовленого на виконання заходу 2.4.1.3.4, а не окремих питань, які ним охоплюються, за участю представників органів державної влади, неурядових організацій, міжнародних організацій, проектів міжнародної технічної допомоги, наукової спільноти, що здійснено не було.
-[...3 lines deleted...]
-    <t>Не виконано</t>
+Надана Мінекономіки інформація дає підстави вважати, що публічне обговорення аналітичного звіту фактично відбулося (публічне обговорення аналітичного звіту було проведено у формі подання відгуків), зокрема звіт було оприлюднено 18.06.2025, розміщено повідомлення про його обговорення та за результатами обговорення отримано 129 відгуків. Водночас захід 2.4.1.3.5 передбачає проведення обговорення за участю конкретно визначених категорій учасників — представників органів державної влади, неурядових організацій, міжнародних організацій, проєктів міжнародної технічної допомоги та наукової спільноти. Надана інформація не містить відомостей, які б дали змогу підтвердити участь у проведеному обговоренні представників усіх зазначених категорій. Наведена Мінекономіки інформація про окреме обговорення відповідних питань з міжнародними організаціями, консультантами та заінтересованими органами також не підтверджує участі зазначених представників саме в обговоренні аналітичного звіту, як того вимагає захід. Таким чином, проведення публічного обговорення звіту може вважатися підтвердженим, однак виконання заходу в частині забезпечення участі визначеного ним кола представників не підтверджено, що дає підстави оцінити захід як виконаний частково.
+Оскільки аналітичний звіт було оприлюднено 18.06.2025, а за інформацією Мінекономіки процедура його публічного обговорення тривала 30 календарних днів, обговорення було завершено вже у ІІІ кварталі 2025 року, тоді як відповідно до заходу 2.4.1.3.5 його проведення мало відбутися протягом ІІ кварталу 2025 року, у зв’язку з чим захід слід вважати виконаним невчасно.</t>
+  </si>
+  <si>
+    <t>Виконано частково</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>