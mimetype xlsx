--- v0 (2026-06-02)
+++ v1 (2026-07-24)
@@ -190,53 +190,53 @@
     <t>31.12.2024</t>
   </si>
   <si>
     <t>Фонд державного майна України</t>
   </si>
   <si>
     <t xml:space="preserve">у межах встановлених бюджетних призначень на відповідний рік </t>
   </si>
   <si>
     <t>фінансово-економічні розрахунки потреб проведено</t>
   </si>
   <si>
     <t>Фонд державного майна України визначено головним виконавцем заходів 2.4.3.1.7, 2.4.3.1.9, 2.4.3.1.10 щодо яких потребується проведення фінансово-економічних розрахунків потреб.
 Фондом повідомлено, що стосовно заходу 2.4.3.1.7 підготовлено техніко-економічне обґрунтування стосовно розробки/модифікації, впровадження та супроводження, програмно-технічного комплексу «Єдиний реєстр об’єктів державної власності», включно з інформаційним ресурсом щодо суб’єктів господарювання державного та комунального сектору економіки на 2024 рік, яке направлено Міністерству цифрової трансформації України (лист Фонду від 26.04.2023 № 10-15-10306).
 Щодо заходу 2.4.3.1.9 Мінстерством економіки України, як співвиконавцем заходу листом, було надано Фонду державного майна України, зокрема, інформацію, отриману в робочому порядку від ТОВ «Інтелект-Софт», якому належать виключні майнові права на твір «Комп’ютерна програма «БЕСТ ЗВІТ ORACLE», щодо орієнтовної суми вартості послуг на 2024 – 2025 роки, необхідних для забезпечення можливості інтеграції даних і технічної можливості взаємодії між Єдиним реєстром об’єктів державної власності та КП «Автоматизована система електронного документообігу «Бест Звіт Oracle».
 Щодо заходу 2.4.3.1.10 Антимонопольним комітетом України розроблено технічне завдання щодо функціонування реєстру забезпечення обміну даними і технічної можливості взаємодії між Єдиним реєстром об'єктів державної власності та реєстром державної допомоги суб'єкам господарювання, проведено фінансово-економічні розрахунки потреб необхідних для здійснення заходів, запланованих на 2024 і 2025 роки. Разом з тим, Комітетом проаналізовано та визначено орієнтовну вартість надання послуг щодо функціонування реєстру забезпечення обміну даними і технічної можливості взаємодії між Єдиним реєстром об'єктів державної власності та реєстром державної допомоги суб'єктам господарювання відповідно до заходу 1.1.1.5.4.(21) станом на 2023 рік, яку було включено до бюджетного запиту Антимонопольного комітету України на 2024-2026 роки з орієнтованою вартістю 360 000 (триста шістдесят тисяч гривень) відповідно до комерційної пропозиції.</t>
   </si>
   <si>
     <t>1.1.1.5.4 (20)</t>
   </si>
   <si>
     <t>Державне агентство України з розвитку меліорації, рибного господарства та продовольчих програм</t>
   </si>
   <si>
     <t>Державне агентство України з розвитку меліорації, рибного господарства та продовольчих програм є співвиконавцем заходу 2.2.2.4.8, який потребує проведення фінансово-економічних розрахунків для його подальшого здійснення.
-Державним агентством України з розвитку меліорації, рибного господарства та продовольчих програм проведено фінансово-економічні розрахунки потреб, необхідних для здійснення заходів протягом 2025 і 2026 років та визначено, що фінансування проекту здійснюватиметься за кошти міжнародної технічної допомоги. 
-[...1 lines deleted...]
-Систему еРиба розроблено Міністерством аграрної політики та продовольства України та Державним агентством України з розвитку меліорації, рибного господарства та продовольчих програм у співпраці з Міністерством цифрової трансформації України за підтримки USAID/UK Аid проєкту «Прозорість та підзвітність у державному управлінні та послугах/TAPAS» та Офісу ефективного регулювання BRDO.</t>
+Державним агентством України з розвитку меліорації, рибного господарства та продовольчих програм проведено фінансово-економічні розрахунки потреб, необхідних для здійснення заходів протягом 2025 і 2026 років та визначено, що фінансування проекту здійснюватиметься за кошти міжнародної технічної допомоги.
+Як наслідок, розроблено та прийнято в експлуатацію компоненти Єдиної державної електронної системи управління галуззю рибного господарства «еРиба» («еРибальство»): «еДекларування», «еДозвіл», «еБирка», «еЖурнал», «еДоговір», «Ліміти та квоти». Функціонал системи «еРиба» надає можливість, в тому числі подання заяви про отримання документів дозвільного характеру, її погодження та видання таких документи. Цей функціонал системи реалізується через її компонент під назвою «еДозвіл», який був запущений 5 липня 2024 року.
+Систему «еРиба» розроблено Міністерством аграрної політики та продовольства України та Державним агентством України з розвитку меліорації, рибного господарства та продовольчих програм у співпраці з Міністерством цифрової трансформації України за підтримки USAID/UK Аid проєкту «Прозорість та підзвітність у державному управлінні та послугах/TAPAS» та Офісу ефективного регулювання BRDO.</t>
   </si>
   <si>
     <t>1.1.1.5.4 (23)</t>
   </si>
   <si>
     <t>Національна комісія з цінних паперів та фондового ринку</t>
   </si>
   <si>
     <t>Національна комісія з цінних паперів та фондового ринку є співвиконавцем заходу 2.4.3.1.7. З метою виконання заходу 2.4.3.1.7, головним виконавцем якого є Фонд державного майна України, здійснено необхідні фінансово-економічні розрахунки, зокрема  підготовлено техніко-економічне обґрунтування стосовно розробки/модифікації, впровадження та супроводження, програмно-технічного комплексу «Єдиний реєстр об’єктів державної власності», включно з інформаційним ресурсом щодо суб’єктів господарювання державного та комунального сектору економіки на 2024 рік, яке направлено Міністерству цифрової трансформації України (лист ФДМУ від 26.04.2023 № 10-15-10306).</t>
   </si>
   <si>
     <t>1.1.1.5.4 (22)</t>
   </si>
   <si>
     <t>Державне агентство відновлення та розвитку інфраструктури України</t>
   </si>
   <si>
     <t>Державне агентство відновлення та розвитку інфраструктури України є співвиконавце заходу 2.5.10.3.2, який потребує проведення фінансово-економічних розрахунків для його подальшого здійснення. Єдина цифрова інтегрована інформаційно-аналітична система управління процесом відбудови об’єктів нерухомого майна, будівництва та інфраструктури прийнята на баланс Міністерства розвитку громад та територій України.
 Екосистема DREAM модернізована в частині моніторингу пріоритетних програм та проектів в рамках роботи Багатосторонньої координаційної платформи донорів для України, а також управління фінансовими програмами, у тому числі із наданням гарантійної підтримки, Водночас іністерства розвитку громад та територій України розроблено техніко-економічне обґрунтування завдання, проекту, робіт з інформатизації на 2025 рік в частині модернізації реєстрів. Фінансування здійснюється з коштів міжнародної технічної допомоги.</t>
   </si>
   <si>
     <t>1.1.1.5.4 (21)</t>
   </si>
   <si>
     <t>Державна регуляторна служба України</t>