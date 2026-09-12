--- v1 (2026-07-24)
+++ v2 (2026-09-12)
@@ -7,599 +7,54 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Заходи" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$Q$36</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$Q$37</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
-</file>
-[...543 lines deleted...]
-</sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
@@ -937,55 +392,55 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q36"/>
+  <dimension ref="A1:Q37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A3" sqref="A3:Q36"/>
+      <selection pane="bottomLeft" activeCell="A3" sqref="A3:Q37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="10" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="13" customWidth="true" style="0"/>
     <col min="7" max="7" width="60" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="22" customWidth="true" style="0"/>
     <col min="13" max="13" width="20" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="60" customWidth="true" style="0"/>
     <col min="16" max="16" width="15" customWidth="true" style="0"/>
     <col min="17" max="17" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17">
       <c r="A1" s="1" t="s">
@@ -2496,336 +1951,387 @@
       <c r="B31" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>131</v>
       </c>
       <c r="G31" s="2" t="s">
         <v>115</v>
       </c>
       <c r="H31" s="2" t="s">
         <v>132</v>
       </c>
       <c r="I31" s="2" t="s">
         <v>133</v>
       </c>
       <c r="J31" s="2" t="s">
-        <v>134</v>
+        <v>62</v>
       </c>
       <c r="K31" s="2"/>
       <c r="L31" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M31" s="2" t="s">
         <v>49</v>
       </c>
       <c r="N31" s="2" t="s">
         <v>50</v>
       </c>
       <c r="O31" s="2" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="P31" s="2" t="s">
         <v>120</v>
       </c>
       <c r="Q31" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="32" spans="1:17">
       <c r="A32" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D32" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="G32" s="2" t="s">
         <v>115</v>
       </c>
       <c r="H32" s="2" t="s">
         <v>132</v>
       </c>
       <c r="I32" s="2" t="s">
         <v>133</v>
       </c>
       <c r="J32" s="2" t="s">
-        <v>53</v>
+        <v>136</v>
       </c>
       <c r="K32" s="2"/>
       <c r="L32" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M32" s="2" t="s">
         <v>49</v>
       </c>
       <c r="N32" s="2" t="s">
         <v>50</v>
       </c>
       <c r="O32" s="2" t="s">
         <v>137</v>
       </c>
       <c r="P32" s="2" t="s">
         <v>120</v>
       </c>
       <c r="Q32" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="33" spans="1:17">
       <c r="A33" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D33" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>138</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>115</v>
       </c>
       <c r="H33" s="2" t="s">
-        <v>139</v>
+        <v>132</v>
       </c>
       <c r="I33" s="2" t="s">
-        <v>140</v>
+        <v>133</v>
       </c>
       <c r="J33" s="2" t="s">
-        <v>141</v>
+        <v>53</v>
       </c>
       <c r="K33" s="2"/>
       <c r="L33" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M33" s="2" t="s">
         <v>49</v>
       </c>
       <c r="N33" s="2" t="s">
         <v>50</v>
       </c>
       <c r="O33" s="2" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="P33" s="2" t="s">
-        <v>31</v>
+        <v>120</v>
       </c>
       <c r="Q33" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="34" spans="1:17">
       <c r="A34" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D34" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="G34" s="2" t="s">
         <v>115</v>
       </c>
       <c r="H34" s="2" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="I34" s="2" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="J34" s="2" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="K34" s="2"/>
       <c r="L34" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M34" s="2" t="s">
         <v>49</v>
       </c>
       <c r="N34" s="2" t="s">
         <v>50</v>
       </c>
       <c r="O34" s="2" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="P34" s="2" t="s">
         <v>31</v>
       </c>
       <c r="Q34" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="35" spans="1:17">
       <c r="A35" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D35" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="G35" s="2" t="s">
         <v>115</v>
       </c>
       <c r="H35" s="2" t="s">
-        <v>116</v>
+        <v>146</v>
       </c>
       <c r="I35" s="2" t="s">
-        <v>117</v>
+        <v>147</v>
       </c>
       <c r="J35" s="2" t="s">
-        <v>96</v>
+        <v>148</v>
       </c>
       <c r="K35" s="2"/>
       <c r="L35" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M35" s="2" t="s">
         <v>49</v>
       </c>
       <c r="N35" s="2" t="s">
         <v>50</v>
       </c>
       <c r="O35" s="2" t="s">
         <v>149</v>
       </c>
       <c r="P35" s="2" t="s">
-        <v>120</v>
+        <v>31</v>
       </c>
       <c r="Q35" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="36" spans="1:17">
       <c r="A36" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D36" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>150</v>
       </c>
       <c r="G36" s="2" t="s">
         <v>115</v>
       </c>
       <c r="H36" s="2" t="s">
-        <v>132</v>
+        <v>116</v>
       </c>
       <c r="I36" s="2" t="s">
-        <v>133</v>
+        <v>117</v>
       </c>
       <c r="J36" s="2" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="K36" s="2"/>
       <c r="L36" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M36" s="2" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="N36" s="2" t="s">
         <v>50</v>
       </c>
       <c r="O36" s="2" t="s">
         <v>151</v>
       </c>
       <c r="P36" s="2" t="s">
         <v>120</v>
       </c>
       <c r="Q36" s="2" t="s">
         <v>32</v>
       </c>
     </row>
+    <row r="37" spans="1:17">
+      <c r="A37" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="D37" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="G37" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="H37" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="I37" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="J37" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="K37" s="2"/>
+      <c r="L37" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="M37" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="N37" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="O37" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="P37" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="Q37" s="2" t="s">
+        <v>32</v>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A2:Q36"/>
+  <autoFilter ref="A2:Q37"/>
   <mergeCells>
-    <mergeCell ref="A3:A36"/>
-[...4 lines deleted...]
-    <mergeCell ref="Q3:Q36"/>
+    <mergeCell ref="A3:A37"/>
+    <mergeCell ref="B3:B37"/>
+    <mergeCell ref="C3:C37"/>
+    <mergeCell ref="D3:D37"/>
+    <mergeCell ref="E3:E37"/>
+    <mergeCell ref="Q3:Q37"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>