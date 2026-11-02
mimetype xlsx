--- v2 (2026-09-12)
+++ v3 (2026-11-02)
@@ -11,50 +11,608 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Заходи" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$Q$37</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
+</file>
+
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="154">
+  <si>
+    <t>№ Напрямку</t>
+  </si>
+  <si>
+    <t>Напрямок</t>
+  </si>
+  <si>
+    <t>Проблема</t>
+  </si>
+  <si>
+    <t>№ ОСР</t>
+  </si>
+  <si>
+    <t>Назва ОСР</t>
+  </si>
+  <si>
+    <t>№ Заходу</t>
+  </si>
+  <si>
+    <t>Назва заходу</t>
+  </si>
+  <si>
+    <t>Дата початку</t>
+  </si>
+  <si>
+    <t>Дата завершення</t>
+  </si>
+  <si>
+    <t>Головний виконавець</t>
+  </si>
+  <si>
+    <t>Співвиконавці</t>
+  </si>
+  <si>
+    <t>Джерела фінансування</t>
+  </si>
+  <si>
+    <t>Обсяги фінансування, тис.грн.</t>
+  </si>
+  <si>
+    <t>Показник (індикатор) виконання</t>
+  </si>
+  <si>
+    <t>Стан виконання</t>
+  </si>
+  <si>
+    <t>Статус виконання</t>
+  </si>
+  <si>
+    <t>Оцінка досягнення ОСР</t>
+  </si>
+  <si>
+    <t>1.1</t>
+  </si>
+  <si>
+    <t>Формування та реалізація державної антикорупційної політики</t>
+  </si>
+  <si>
+    <t>1.1.1 Державна антикорупційна політика не завжди ґрунтується на повних, об’єктивних та достовірних даних; зусилля різних органів державної влади, органів місцевого самоврядування та громадськості недостатньо скоординовані</t>
+  </si>
+  <si>
+    <t>1.1.1.5</t>
+  </si>
+  <si>
+    <t>На потреби формування та реалізації антикорупційної політики виділяються достатні фінансові ресурси та інші необхідні ресурси</t>
+  </si>
+  <si>
+    <t>1.1.1.5.1</t>
+  </si>
+  <si>
+    <t>Щорічне формування результативних показників бюджетної програми 6331030 “Реалізація антикорупційних стратегій”, спрямованих на виконання заходів Програми</t>
+  </si>
+  <si>
+    <t>01.03.2023</t>
+  </si>
+  <si>
+    <t>30.09.2024</t>
+  </si>
+  <si>
+    <t>Національне агентство з питань запобігання корупції</t>
+  </si>
+  <si>
+    <t>державний бюджет</t>
+  </si>
+  <si>
+    <t>у межах встановлених бюджетних призначень на відповідний рік (КПКВК 6331010)</t>
+  </si>
+  <si>
+    <t>результативні показники бюджетної програми 6331030 “Реалізація антикорупційних стратегій” на 2024 та 2025 роки сформовано</t>
+  </si>
+  <si>
+    <t>У межах ІІІ кварталу 2023 року Національним агентством з питань запобігання корупції сформовано результативні показники бюджетної програми 6331030 "Реалізація антикорупційних стратегій" на 2024 та 2025 роки.
+Відтак, станом на момент завершення реалізацію заходу останній є таким, що виконаний вчасно і повністю</t>
+  </si>
+  <si>
+    <t>Виконано</t>
+  </si>
+  <si>
+    <t>0.0</t>
+  </si>
+  <si>
+    <t>1.1.1.5.2</t>
+  </si>
+  <si>
+    <t>Визначення орієнтовного обсягу необхідних бюджетних призначень на відповідний плановий рік з метою здійснення заходів бюджетної програми 6331030 “Реалізація антикорупційних стратегій</t>
+  </si>
+  <si>
+    <t>орієнтовний обсяг необхідних бюджетних призначень за бюджетною програмою 6331030 “Реалізація антикорупційних стратегій” на 2024 та 2025 роки визначено</t>
+  </si>
+  <si>
+    <t>У межах ІІІ кварталу 2023 року Національним агентством з питань запобігання корупції визначення орієнтовний обсяг необхідних бюджетних призначень на 2024 рік з метою здійснення заходів бюджетної програми 6331030 “Реалізація антикорупційних стратегій". Відповідні показники відображено в бюджетному запиті Національного агентства на 2024-2026 роки, який направлено до Міністерства фінансів України для врахування при складанні проекту закону про Державний бюджет України на 2024 рік.
+У межах ІІ кварталу 2024 року Національним агентством з питань запобігання корупції визначено орієнтовний обсяг бюджетних призначень для здійснення заходів бюджетної програми 6331030 “Реалізація антикорупційних стратегій”, зокрема у 2025 році. В установлені терміни відповідні пропозиції було подано до Бюджетної декларації на 2025-2027 роки.
+Таким чином, захід виконано вчасно та повністю</t>
+  </si>
+  <si>
+    <t>1.1.1.5.3</t>
+  </si>
+  <si>
+    <t>Затвердження в Державному бюджеті України достатніх фінансових ресурсів, необхідних для належного здійснення заходів, визначених Національному агентству, за бюджетною програмою 6331030 “Реалізація антикорупційних стратегій”</t>
+  </si>
+  <si>
+    <t>01.07.2023</t>
+  </si>
+  <si>
+    <t>31.12.2025</t>
+  </si>
+  <si>
+    <t>Міністерство фінансів України</t>
+  </si>
+  <si>
+    <t>у межах встановлених бюджетних призначень на відповідний рік</t>
+  </si>
+  <si>
+    <t xml:space="preserve">щорічний обсяг фінансування за бюджетною програмою 6331030 “Реалізація антикорупційних стратегій” становить 
+100 відсотків бюджетного запиту Національного агентства на відповідний рік
+</t>
+  </si>
+  <si>
+    <t>В Законі України «Про Державний бюджет України на 2024 рік» за бюджетною програмою за КПКВК 6331030 «Реалізація антикорупційних стратегій» затверджено видатки в обсязі 15040,7 тис. грн, що відповідає обсягу видатків, заявленому Національним агентством з питань запобігання корупції при складанні бюджетного запиту на 2024 рік.
+Водночас, як показала практика виконання заходів Державної антикорупційної програми більшість заходів впроваджується відповідними державними органами, визначеними відповідальними за їх виконання, в межах передбачених їм бюджетних призначень на відповідний рік або із залученням інших джерел фінансування, відтак забезпечення реалізації Антикорупційної стратегії на 2021–2025 роки на сьогодні не потребує окремої бюджетної програми. 
+Відтак, у бюджетному запиті Національного агентства на 2025-2027 роки потреба у видатках за цією бюджетною програмою не визначалася, у зв’язку з чим бюджетна програма 6331030 “Реалізація антикорупційних стратегій” не передбачена у Законі України "Про Державний бюджет України на 2025 рік".
+З огляду на це захід вважається виконаним вчасно та повністю.</t>
+  </si>
+  <si>
+    <t>1.1.1.5.4 (16)</t>
+  </si>
+  <si>
+    <t>Проведення фінансово-економічних розрахунків потреб (зокрема шляхом розроблення техніко-економічного обґрунтування створення або модернізації засобів інформатизації), необхідних для здійснення заходів, передбачених у підпунктах 1.5.3.1.6, 2.2.2.4.8, 2.2.3.1.1, 2.2.3.1.3, 2.2.3.3.3, 2.2.3.3.4, 2.4.2.3.5, 2.4.3.1.7, 2.4.3.1.9, 2.4.3.1.10, 2.5.1.1.1, 2.5.1.1.2, 2.5.1.2.2–2.5.1.4.2, 2.5.10.3.2, 2.5.10.3.3,  2.7.5.2.2, 2.7.7.1.4, 2.7.7.2.4, 3.3.2.3.4, 3.3.3.8.2 (зокрема під час формування бюджетних пропозицій на 2025 рік)</t>
+  </si>
+  <si>
+    <t>31.12.2024</t>
+  </si>
+  <si>
+    <t>Фонд державного майна України</t>
+  </si>
+  <si>
+    <t xml:space="preserve">у межах встановлених бюджетних призначень на відповідний рік </t>
+  </si>
+  <si>
+    <t>фінансово-економічні розрахунки потреб проведено</t>
+  </si>
+  <si>
+    <t>Фонд державного майна України визначено головним виконавцем заходів 2.4.3.1.7, 2.4.3.1.9, 2.4.3.1.10 щодо яких потребується проведення фінансово-економічних розрахунків потреб.
+Фондом повідомлено, що стосовно заходу 2.4.3.1.7 підготовлено техніко-економічне обґрунтування стосовно розробки/модифікації, впровадження та супроводження, програмно-технічного комплексу «Єдиний реєстр об’єктів державної власності», включно з інформаційним ресурсом щодо суб’єктів господарювання державного та комунального сектору економіки на 2024 рік, яке направлено Міністерству цифрової трансформації України (лист Фонду від 26.04.2023 № 10-15-10306).
+Щодо заходу 2.4.3.1.9 Мінстерством економіки України, як співвиконавцем заходу листом, було надано Фонду державного майна України, зокрема, інформацію, отриману в робочому порядку від ТОВ «Інтелект-Софт», якому належать виключні майнові права на твір «Комп’ютерна програма «БЕСТ ЗВІТ ORACLE», щодо орієнтовної суми вартості послуг на 2024 – 2025 роки, необхідних для забезпечення можливості інтеграції даних і технічної можливості взаємодії між Єдиним реєстром об’єктів державної власності та КП «Автоматизована система електронного документообігу «Бест Звіт Oracle».
+Щодо заходу 2.4.3.1.10 Антимонопольним комітетом України розроблено технічне завдання щодо функціонування реєстру забезпечення обміну даними і технічної можливості взаємодії між Єдиним реєстром об'єктів державної власності та реєстром державної допомоги суб'єкам господарювання, проведено фінансово-економічні розрахунки потреб необхідних для здійснення заходів, запланованих на 2024 і 2025 роки. Разом з тим, Комітетом проаналізовано та визначено орієнтовну вартість надання послуг щодо функціонування реєстру забезпечення обміну даними і технічної можливості взаємодії між Єдиним реєстром об'єктів державної власності та реєстром державної допомоги суб'єктам господарювання відповідно до заходу 1.1.1.5.4.(21) станом на 2023 рік, яку було включено до бюджетного запиту Антимонопольного комітету України на 2024-2026 роки з орієнтованою вартістю 360 000 (триста шістдесят тисяч гривень) відповідно до комерційної пропозиції.</t>
+  </si>
+  <si>
+    <t>1.1.1.5.4 (20)</t>
+  </si>
+  <si>
+    <t>Державне агентство України з розвитку меліорації, рибного господарства та продовольчих програм</t>
+  </si>
+  <si>
+    <t>Державне агентство України з розвитку меліорації, рибного господарства та продовольчих програм є співвиконавцем заходу 2.2.2.4.8, який потребує проведення фінансово-економічних розрахунків для його подальшого здійснення.
+Державним агентством України з розвитку меліорації, рибного господарства та продовольчих програм проведено фінансово-економічні розрахунки потреб, необхідних для здійснення заходів протягом 2025 і 2026 років та визначено, що фінансування проекту здійснюватиметься за кошти міжнародної технічної допомоги.
+Як наслідок, розроблено та прийнято в експлуатацію компоненти Єдиної державної електронної системи управління галуззю рибного господарства «еРиба» («еРибальство»): «еДекларування», «еДозвіл», «еБирка», «еЖурнал», «еДоговір», «Ліміти та квоти». Функціонал системи «еРиба» надає можливість, в тому числі подання заяви про отримання документів дозвільного характеру, її погодження та видання таких документи. Цей функціонал системи реалізується через її компонент під назвою «еДозвіл», який був запущений 5 липня 2024 року.
+Систему «еРиба» розроблено Міністерством аграрної політики та продовольства України та Державним агентством України з розвитку меліорації, рибного господарства та продовольчих програм у співпраці з Міністерством цифрової трансформації України за підтримки USAID/UK Аid проєкту «Прозорість та підзвітність у державному управлінні та послугах/TAPAS» та Офісу ефективного регулювання BRDO.</t>
+  </si>
+  <si>
+    <t>1.1.1.5.4 (23)</t>
+  </si>
+  <si>
+    <t>Національна комісія з цінних паперів та фондового ринку</t>
+  </si>
+  <si>
+    <t>Національна комісія з цінних паперів та фондового ринку є співвиконавцем заходу 2.4.3.1.7. З метою виконання заходу 2.4.3.1.7, головним виконавцем якого є Фонд державного майна України, здійснено необхідні фінансово-економічні розрахунки, зокрема  підготовлено техніко-економічне обґрунтування стосовно розробки/модифікації, впровадження та супроводження, програмно-технічного комплексу «Єдиний реєстр об’єктів державної власності», включно з інформаційним ресурсом щодо суб’єктів господарювання державного та комунального сектору економіки на 2024 рік, яке направлено Міністерству цифрової трансформації України (лист ФДМУ від 26.04.2023 № 10-15-10306).</t>
+  </si>
+  <si>
+    <t>1.1.1.5.4 (22)</t>
+  </si>
+  <si>
+    <t>Державне агентство відновлення та розвитку інфраструктури України</t>
+  </si>
+  <si>
+    <t>Державне агентство відновлення та розвитку інфраструктури України є співвиконавце заходу 2.5.10.3.2, який потребує проведення фінансово-економічних розрахунків для його подальшого здійснення. Єдина цифрова інтегрована інформаційно-аналітична система управління процесом відбудови об’єктів нерухомого майна, будівництва та інфраструктури прийнята на баланс Міністерства розвитку громад та територій України.
+Екосистема DREAM модернізована в частині моніторингу пріоритетних програм та проектів в рамках роботи Багатосторонньої координаційної платформи донорів для України, а також управління фінансовими програмами, у тому числі із наданням гарантійної підтримки, Водночас іністерства розвитку громад та територій України розроблено техніко-економічне обґрунтування завдання, проекту, робіт з інформатизації на 2025 рік в частині модернізації реєстрів. Фінансування здійснюється з коштів міжнародної технічної допомоги.</t>
+  </si>
+  <si>
+    <t>1.1.1.5.4 (21)</t>
+  </si>
+  <si>
+    <t>Державна регуляторна служба України</t>
+  </si>
+  <si>
+    <t>Державна регуляторна служба (далі - ДРС) є виконавцем заходів 2.2.3.1.1, 2.2.3.1.3, які потребують проведення фінансово-економічних розрахунків для їх подальшого проведення.
+У межах IV кварталу 2023 року ДРС підготовлено техніко-економічне обґрунтування щодо розроблення модуля оцінки регуляторного навантаження на різні види бізнесу (захід 2.2.3.1.1) та розроблення ІТ-інструменту “Регуляторний дашборд” (захід 2.2.3.1.3), які стануть складовими Єдиної інформаційної системи «Регуляторний портал». Фінансування написання програмного забезпечення планується здійснювати за рахунок коштів міжнародної технічної допомоги проекту EU4Business: «Підтримка інституційних органів і політики у сфері МСП (SMEPIS)».</t>
+  </si>
+  <si>
+    <t>1.1.1.5.4 (19)</t>
+  </si>
+  <si>
+    <t>Адміністрація Державної служби спеціального зв’язку та захисту інформації України</t>
+  </si>
+  <si>
+    <t>Адміністрація Державної служби спеціального зв’язку та захисту інформації України є співвиконавцем заходу 3.3.2.3.4, який потребує проведення фінансово-економічних розрахунків.
+Водночас проведення фінансово-економічних розрахунків, визначених заходом 1.1.1.5.4, буде можливим після вирішення питання щодо шляхів виконання заходу 3.3.2.3.4 у відповідності до вимог нормативно-правовий актів у сфері електронних комунікацій.</t>
+  </si>
+  <si>
+    <t>Не виконано</t>
+  </si>
+  <si>
+    <t>1.1.1.5.4 (18)</t>
+  </si>
+  <si>
+    <t>Державна служба статистики України</t>
+  </si>
+  <si>
+    <t>Державна служба статистики України є співвиконавцем заходу 2.4.3.1.7. З метою виконання заходу 2.4.3.1.7, головним виконавцем якого є Фонд державного майна України, здійснено необхідні фінансово-економічні розрахунки, зокрема  підготовлено техніко-економічне обґрунтування стосовно розробки/модифікації, впровадження та супроводження, програмно-технічного комплексу «Єдиний реєстр об’єктів державної власності», включно з інформаційним ресурсом щодо суб’єктів господарювання державного та комунального сектору економіки на 2024 рік, яке направлено Міністерству цифрової трансформації України (лист ФДМУ від 26.04.2023 № 10-15-10306).</t>
+  </si>
+  <si>
+    <t>1.1.1.5.4 (17)</t>
+  </si>
+  <si>
+    <t>Антимонопольний комітет України</t>
+  </si>
+  <si>
+    <t>Антимонопольним комітетом України розроблено технічне завдання, щодо функціонування реєстру забезпечення обміну даними і технічної можливості взаємодії між Єдиним реєстром об'єктів державної власності та реєстром державної допомоги суб'єкам господарювання, проведено фінансово-економічні розрахунки потреб необхідних для здійснення заходів, запланованих на 2024 і 2025 роки.
+Разом з тим, Комітетом проаналізовано та визначено орієнтовну вартість надання послуг щодо функціонування реєстру забезпечення обміну даними і технічної можливості взаємодії між Єдиним реєстром об'єктів державної власності та реєстром державної допомоги суб'єктам господарювання відповідно до заходу 1.1.1.5.4.(21) станом на 2023 рік, яку було включено до бюджетного запиту Антимонопольного комітету України на 2024-2026 роки з орієнтованою вартістю 360 000 (триста шістдесят тисяч гривень).</t>
+  </si>
+  <si>
+    <t>1.1.1.5.4 (15)</t>
+  </si>
+  <si>
+    <t>Служба безпеки України</t>
+  </si>
+  <si>
+    <t>Служба безпеки України визначено одним із виконавцем у проведенні фінансово-економічних розрахунків потреб, необхідних для здійснення заходу 3.3.2.3.4.
+Водночас проведення фінансово-економічних розрахунків, визначених заходом 1.1.1.5.4, буде можливим після вирішення питання щодо шляхів виконання заходу 3.3.2.3.4 у відповідності до вимог нормативно-правовий актів у сфері електронних комунікацій.</t>
+  </si>
+  <si>
+    <t>1.1.1.5.4 (14)</t>
+  </si>
+  <si>
+    <t>Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів</t>
+  </si>
+  <si>
+    <t>Національним агентством України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів проведено фінансово-економічні розрахунки потреб, необхідних для здійснення заходу 3.3.3.8.2 запланованого на 2024 і 2025 роки, як такого, що потребує додаткового фінансування.  Відповідну інформацію направлено Міністерству цифрової трансформації України.</t>
+  </si>
+  <si>
+    <t>1.1.1.5.4 (13)</t>
+  </si>
+  <si>
+    <t>Бюро економічної безпеки України</t>
+  </si>
+  <si>
+    <t>Бюро економічної безпеки України є співвиконавцем заходу 3.3.2.3.4, який потребує проведення фінансово-економічних розрахунків.
+Водночас проведення фінансово-економічних розрахунків, визначених заходом 1.1.1.5.4, буде можливим після вирішення питання щодо шляхів виконання заходу 3.3.2.3.4 у відповідності до вимог нормативно-правовий актів у сфері електронних комунікацій.</t>
+  </si>
+  <si>
+    <t>1.1.1.5.4 (11)</t>
+  </si>
+  <si>
+    <t>Національна поліція України</t>
+  </si>
+  <si>
+    <t>Національна поліція України є співвиконавцем заходу 3.3.2.3.4, який потребує проведення фінансово-економічних розрахунків.
+Водночас проведення фінансово-економічних розрахунків, визначених заходом 1.1.1.5.4, буде можливим після вирішення питання щодо шляхів виконання заходу 3.3.2.3.4 у відповідності до вимог нормативно-правових актів у сфері електронних комунікацій.</t>
+  </si>
+  <si>
+    <t>1.1.1.5.4 (10)</t>
+  </si>
+  <si>
+    <t>Державне бюро розслідувань</t>
+  </si>
+  <si>
+    <t>Державне бюро розслідувань є співвиконавцем заходу 3.3.2.3.4, який потребує проведення фінансово-економічних розрахунків.
+Водночас проведення фінансово-економічних розрахунків, визначених заходом 1.1.1.5.4, буде можливим після вирішення питання щодо шляхів виконання заходу 3.3.2.3.4 у відповідності до вимог нормативно-правових актів у сфері електронних комунікацій.</t>
+  </si>
+  <si>
+    <t>1.1.1.5.4 (9)</t>
+  </si>
+  <si>
+    <t>Офіс Генерального прокурора</t>
+  </si>
+  <si>
+    <t>Офіс Генерального прокурора є співвиконавцем заходу 3.3.2.3.4, який потребує проведення фінансово-економічних розрахунків.
+Водночас проведення фінансово-економічних розрахунків, визначених заходом 1.1.1.5.4, буде можливим після вирішення питання щодо шляхів виконання заходу 3.3.2.3.4 у відповідності до вимог нормативно-правових актів у сфері електронних комунікацій.</t>
+  </si>
+  <si>
+    <t>1.1.1.5.4 (8)</t>
+  </si>
+  <si>
+    <t>Міністерство освіти і науки України</t>
+  </si>
+  <si>
+    <t>Міністерство освіти і науки України є головним виконавцем заходу 2.7.5.2.2, яке потребує проведення фінансово-економічних розрахунків. Водночас розпорядником Національного репозитарію академічних текстів визначено Державну наукову установу «Український інститут науково-технічної експертизи та інформації». Власне, зазначеною установою і було  проведено розрахунки обсягу видатків, необхідних для виконання заходу 2.7.5.2.2, шляхом розроблення техніко-економічного обґрунтування</t>
+  </si>
+  <si>
+    <t>1.1.1.5.4 (7)</t>
+  </si>
+  <si>
+    <t>Міністерство соціальної політики, сім'ї та єдності України</t>
+  </si>
+  <si>
+    <t>Міністерством соціальної політики України розроблено техніко-економічне обґрунтування, необхідне для здійснення заходу 2.7.7.1.4, з урахуванням зміни пріоритетів та нових завдань для модернізації соціальної сфери, пов'язаних зі збройною агресією російської федерації проти України. Листом від 08.04.2024 № 34187/0/24 техніко-економічне обґрунтування направлено на розгляд Міністерству цифрової трансформації України. Техніко-економічне обґрунтування отримало позитивний експертний висновок Міністерства цифрової трансформації України.</t>
+  </si>
+  <si>
+    <t>1.1.1.5.4 (5)</t>
+  </si>
+  <si>
+    <t>Міністерство економіки, довкілля та сільського господарства України</t>
+  </si>
+  <si>
+    <t>Міністерство економіки України є співвиконавцем заходів 2.4.3.1.7 та 2.4.3.1.9. 
+З метою виконання заходу 2.4.3.1.7, головним виконавцем якого є Фонд державного майна України, здійснено необхідні фінансово-економічні розрахунки, зокрема  підготовлено техніко-економічне обґрунтування стосовно розробки/модифікації, впровадження та супроводження, програмно-технічного комплексу «Єдиний реєстр об’єктів державної власності», включно з інформаційним ресурсом щодо суб’єктів господарювання державного та комунального сектору економіки на 2024 рік, яке направлено Міністерству цифрової трансформації України (лист ФДМУ від 26.04.2023 № 10-15-10306).
+Задля виконання заходу 2.4.3.1.9 Мінстерством економіки України як співвиконавцем заходу листом від 12.06.2023 № 3223-06/27951-03 надано Фонду державного майна України, зокрема, інформацію, отриману в робочому порядку від ТОВ «Інтелект-Софт», якому належать виключні майнові права на твір «Комп’ютерна програма «БЕСТ ЗВІТ ORACLE», щодо орієнтовної суми вартості послуг на 2024 – 2025 роки, необхідних для забезпечення можливості інтеграції даних і технічної можливості взаємодії між Єдиним реєстром об’єктів державної власності та КП «Автоматизована система електронного документообігу «Бест Звіт Oracle».</t>
+  </si>
+  <si>
+    <t>1.1.1.5.4 (4)</t>
+  </si>
+  <si>
+    <t>Міністерство юстиції України</t>
+  </si>
+  <si>
+    <t>Міністерство юстиції України є співвиконавцем заходу 2.4.3.1.7. З метою виконання заходу 2.4.3.1.7, головним виконавцем якого є Фонд державного майна України, здійснено необхідні фінансово-економічні розрахунки, зокрема  підготовлено техніко-економічне обґрунтування стосовно розробки/модифікації, впровадження та супроводження, програмно-технічного комплексу «Єдиний реєстр об’єктів державної власності», включно з інформаційним ресурсом щодо суб’єктів господарювання державного та комунального сектору економіки на 2024 рік, яке направлено Міністерству цифрової трансформації України (лист ФДМУ від 26.04.2023 № 10-15-10306).</t>
+  </si>
+  <si>
+    <t>1.1.1.5.4 (3)</t>
+  </si>
+  <si>
+    <t>Міністерство розвитку громад та територій України</t>
+  </si>
+  <si>
+    <t>Міністерство розвитку громад та територій України є головним виконавцем заходів 2.5.1.1.1, 2.5.1.1.2, 2.5.1.2.2–2.5.1.4.2, 2.5.10.3.2, 2.5.10.3.3 та співвиконавцем заходу 2.4.3.1.7. 
+Так, фінансування заходів 2.5.1.1.1, 2.5.1.1.2, 2.5.1.2.2–2.5.1.4.2 передбачено за рахунок коштів з державного бюджету на 2025 рік за бюджетними програмами КПКВК 3101010 «Керівництво та управління у сфері розвитку громад та територій» на суму 35 136,00 тис. грн. та КПКВК 3101110 «Створення містобудівного кадастру на державному рівні» на суму 47 070,00 тис. грн. Розрахунок здійснений відповідно до наданих калькуляцій від технічного адміністратора, в особі ДП «ДІЯ», та адміністратора, в особі ДП «Адміністратор містобудівного кадастру на державному рівні».
+Щодо проведення фінансово-економічних розрахунків потреб, необхідних для здійснення заходів, передбачених у підпунктах 2.5.10.3.2, 2.5.10.3.3: Єдина цифрова інтегрована інформаційно-аналітична система управління процесом відбудови об’єктів нерухомого майна, будівництва та інфраструктури прийнята на баланс Міністерства розвитку громад та територій України.
+Екосистема DREAM модернізована в частині моніторингу пріоритетних програм та проектів в рамках роботи Багатосторонньої координаційної платформи донорів для України, а також управління фінансовими програмами, у тому числі із наданням гарантійної підтримки. Водночас розроблено техніко-економічне обґрунтування завдання, проекту, робіт з інформатизації на 2025 рік в частині модернізації реєстрів.
+З метою виконання заходу 2.4.3.1.7, головним виконавцем якого є Фонд державного майна України, здійснено необхідні фінансово-економічні розрахунки, зокрема  підготовлено техніко-економічне обґрунтування стосовно розробки/модифікації, впровадження та супроводження, програмно-технічного комплексу «Єдиний реєстр об’єктів державної власності», включно з інформаційним ресурсом щодо суб’єктів господарювання державного та комунального сектору економіки на 2024 рік, яке направлено Міністерству цифрової трансформації України (лист ФДМУ від 26.04.2023 № 10-15-10306).</t>
+  </si>
+  <si>
+    <t>1.1.1.5.4 (2)</t>
+  </si>
+  <si>
+    <t>З метою виконання заходу 2.4.3.1.7 ДАП, головним виконавцем якого є Фонд державного майна України, здійснено необхідні фінансово-економічні розрахунки, зокрема  підготовлено техніко-економічне обґрунтування стосовно розробки/модифікації, впровадження та супроводження, програмно-технічного комплексу «Єдиний реєстр об’єктів державної власності», включно з інформаційним ресурсом щодо суб’єктів господарювання державного та комунального сектору економіки на 2024 рік, яке направлено Міністерству цифрової трансформації України (лист ФДМУ від 26.04.2023 № 10-15-10306).  Враховуючи вищезазначене, доцільно вважати що захід 1.1.1.5.4. (3) ДАП є виконаним.</t>
+  </si>
+  <si>
+    <t>1.1.1.5.4 (12)</t>
+  </si>
+  <si>
+    <t>Національне антикорупційне бюро</t>
+  </si>
+  <si>
+    <t>Національне антикорупційне бюро є співвиконавцем заходу 3.3.2.3.4, який потребує проведення фінансово-економічних розрахунків.
+Водночас проведення фінансово-економічних розрахунків, визначених заходом 1.1.1.5.4, буде можливим після вирішення питання щодо шляхів виконання заходу 3.3.2.3.4 у відповідності до вимог нормативно-правовий актів у сфері електронних комунікацій.</t>
+  </si>
+  <si>
+    <t>1.1.1.5.4 (1)</t>
+  </si>
+  <si>
+    <t>Національне агентство з питань запобігання корупції провело фінансово-економічні розрахунки потреб, необхідних для здійснення заходу, передбаченого підпунктом 1.5.3.1.6. За наслідками розрахунків визначено, що захід буде виконано за рахунок міжнародної технічної допомоги.</t>
+  </si>
+  <si>
+    <t>1.1.1.5.5 (12)</t>
+  </si>
+  <si>
+    <t>Проведення фінансово-економічних розрахунків потреб (зокрема шляхом розроблення техніко-економічного обґрунтування створення або модернізації засобів інформатизації), необхідних для здійснення заходів, передбачених у підпунктах 2.2.1.1.5, 2.2.2.1.3, 2.2.2.2.6, 2.2.2.4.9, 2.5.4.3.3, 2.5.5.1.4, 2.7.1.1.3, 2.7.1.2.3, 2.7.3.3.5, 2.7.3.4.8, що обумовлені прийняттям нормативно-правових актів (зокрема, під час формування бюджетних пропозицій на 2025 рік)</t>
+  </si>
+  <si>
+    <t>26.11.2024</t>
+  </si>
+  <si>
+    <t>26.02.2025</t>
+  </si>
+  <si>
+    <t>Фонд соціального захисту осіб з інвалідністю</t>
+  </si>
+  <si>
+    <t>Фонд соціального захисту осіб з інвалідністю є співвиконавцем заходу 2.7.3.4.8, який потребує проведення фінансово-економічних розрахунків.
+Міністерством соціальної політики України, як головним виконавцем п. 2.7.3.4.8, повідомлено, що: "Розроблення програмного забезпечення передбаченого заходом 2.7.3.4.8 ДАП здійснено відповідного до договору між Мінсоцполітики, МБО „Фонд Східна Європаˮ та ДП „ІОЦˮ та договору між Мінсоцполітики, Представництва Дитячого фонду ООН «ЮНІСЕФ». Розроблення відповідного програмного забезпечення проводилось за кошти міжнародної технічної допомоги та благодійної допомоги. 
+Відповідно до укладених договорі послуги замовляє та оплачує замовник, яким є МБО „Фонд Східна Європаˮ, а також щодо другого договору Дитячий фонд ООН ЮНІСЕФ. 
+Враховуючи зазначене, фінансові-економічні обрахунки вартості викладені в календарних планах відповідних договорів щодо розробки програмного забезпечення для модернізації ЄІССС в частині функціоналу реабілітації та цифровізації МСЕК, а також модернізації та розвитку ЄІССС (модернізація Соціального веб-порталу електронних послуг Мінсоцполітики та функціоналу електронного кейс-менеджменту (цифрового інструмента «Ведення випадку» (кейс-менеджмент) в Україні".
+Водночас, аналіз відповідних технічних вимог свідчить, що останнє визначає розширення функціоналу електронної системи відповідно до вимог визначених п. 2.7.3.4.6 ДАП на 2023-2025 роки лише частково. Зокрема, не передбачається функціоналу, щодо відтворення унікального номеру запису в Єдиному державному демографічному реєстрі.
+Таким чином, відсутність у технічних вимогах положень, що охоплюють п. 3 п. 2.7.3.4.6, зумовила те, що календарний план не містить повних фінансово-економічних розрахунків усіх потреб, необхідних для реалізації заходу 2.7.3.4.8 ДАП.
+З огляду на це захід 1.1.1.5.5 є виконаним частково.</t>
+  </si>
+  <si>
+    <t>Виконано частково</t>
+  </si>
+  <si>
+    <t>1.1.1.5.5 (11)</t>
+  </si>
+  <si>
+    <t>13.07.2025</t>
+  </si>
+  <si>
+    <t>13.12.2025</t>
+  </si>
+  <si>
+    <t>ДП "Медзакупівлі України"</t>
+  </si>
+  <si>
+    <t>Державне підприємство "Медзакупівлі" є співвиконавцем заходів 2.7.1.1.3, 2.7.1.2.3, виконання яких потребує проведення фінансово-економічних розрахунків.
+Водночас Міністерством охорони здоровʼя України проводилися розрахунки відповідних потреб, зокрема, з метою укладення договорів на розробку модулів системи e-Stock, розробка модулів проводилася за кошти міжнародної технічної допомоги. Розробка програмного забезпечення проведена.</t>
+  </si>
+  <si>
+    <t>1.1.1.5.5 (10)</t>
+  </si>
+  <si>
+    <t>05.04.2023</t>
+  </si>
+  <si>
+    <t>26.05.2025</t>
+  </si>
+  <si>
+    <t>Національна служба здоров’я України</t>
+  </si>
+  <si>
+    <t>Національна служба здоровʼя України є співвиконавцем заходів 2.7.3.3.5 та 2.7.3.4.8, які потребують проведення фінансово-економічних розрахунків для їх здійснення.
+Щодо заходу 2.7.3.3.5, то Міністерством охорони здоровʼя України розроблено технічне завдання для розширення функціоналу ЕСОЗ, а відповідне програмне забезпечення вже розроблено та введено в експлуатацію.
+Щодо заходу 2.7.3.4.8, то наразі фінансові-економічні розрахунки потреб викладені частково в календарному плані розробки програмного забезпечення для модернізації ЄІСС в частині функціоналу реабілітації та цифровізації МСЕК. Зокрема, не передбачається функціоналу, щодо відтворення унікального номеру запису в Єдиному державному демографічному реєстрі (див. захід 1.1.1.5.5 (3)).
+Водночас з огляду на те, що НСЗУ є співвиконавцем заходу 2.7.3.4.8, враховуючи календарний план, який охоплює фінансово-економічних розрахунки усіх потреб, де передбачалося залучення Національної служби здоров'я України, можемо констатувати, що відповідна частина заходу виконана у повному обсязі.
+Підсумовуючи вищевикладене, захід 1.1.1.5.5 є виконаним повністю.</t>
+  </si>
+  <si>
+    <t>1.1.1.5.5 (9)</t>
+  </si>
+  <si>
+    <t>з дня набрання чинності нормативно-правовим актом</t>
+  </si>
+  <si>
+    <t>три місяці з дня набрання чинності нормативно-правовим актом</t>
+  </si>
+  <si>
+    <t>Державна регуляторна служба (далі - ДРС) є виконавцем заходу 2.2.2.1.3, який потребує проведення фінансово-економічних розрахунків.
+Захід 2.2.2.1.3 полягає в розробці електронної системи управління ризиками, що є складовою системи, передбаченої Законом України «Про основні засади державного нагляду (контролю)», тобто з урахуванням редакції Закону №4840-ІХ - інтегрованої інформаційно-комунікаційної системи державного нагляду (контролю).
+Законом України «Про основні засади державного нагляду (контролю) у сфері господарської діяльності» від 05.04.2007 № 877-V, що втратить чинність з введенням в дію №4840-ІХ, передбачено інтегровану автоматизовану систему державного нагляду (контролю) (далі – ІАС ДНК). Станом на зараз, ця система розроблена та функціонує, технічним адміністратором системи є державне підприємство «Національні інформаційні системи», саме в межах цієї системи розроблено описаний ДРС Модуль формування плану перевірок на основі рейтингу суб’єктів господарювання за ступенем ризику.
+Наведене дає підстави вважати, що Модуль формування плану перевірок на основі рейтингу суб’єктів господарювання за ступенем ризику виконує деякі функції електронної системи управління ризиками у сфері державного нагляду (контролю).
+Разом з тим, розроблений Модуль не може вважатися таким, що повноцінно відповідає вимогам заходу до електронної системи ризиків (дет. див. картку заходу 2.2.2.1.3).
+З огляду на те, що ДРС не було проведено фінансово-економічних розрахунків потреб необхідних для здійснення заходу 2.2.2.1.3, а також те, що розроблений Модуль не повною мірою відповідає вимогам даного заходу, захід 1.1.1.5.5 не може вважатися таким, що виконаний повністю.</t>
+  </si>
+  <si>
+    <t>1.1.1.5.5 (8)</t>
+  </si>
+  <si>
+    <t>Державна служба України з питань геодезії, картографії та кадастру</t>
+  </si>
+  <si>
+    <t>Державна служба України з питань геодезії, картографії та кадастру є головним виконавцем заходів 2.5.4.3.3, 2.5.5.1.4, які потребують фінансово-економічних розрахунків потреб.
+Щодо заходу 2.5.4.3.3 - Державним підприємством «Центр державного земельного кадастру» проведено орієнтовні розрахунки щодо реалізації відповідного заходу і повідомлено Міністерству аграрної політики і продовольства України, що орієнтовна фінансово-економічна вартість виконання державним підприємством «Центр державного земельного кадастру» послуг із розроблення електронної системи взаємодії суб’єктів землеустрою під час розроблення, погодження, затвердження документації із землеустрою, державної реєстрації земельних ділянок та інших об’єктів Державного земельного кадастру у 2024 році становило 19 500,0 тис. гривень. Водночас нормативно-правовий акт, який обумовлював початок виконання цього заходу станом на 31.03.2025 року чинності не набрав.
+Щодо заходу 2.5.5.1.4 у межах ІІІ кварталу 2024 року Державна служба України з питань геодезії, картографії та кадастру (далі - Держгеокадастр) та державне підприємство «Центр державного земельного кадастру» завершили розроблення технічного завдання для створення геоінформаційної системи масової оцінки земель у складі Державного земельного кадастру, а також проведели розрахунки попередніх показників масової оцінки. 
+07.05.2024 Кабінетом Міністрів України прийнято розпорядження № 399-р «Про перерозподіл деяких видатків державного бюджету, передбачених Міністерству аграрної політики та продовольства України на 2024 рік», яким, серед іншого, передбачено перерозподіл видатків, передбачених на 2024 рік, шляхом збільшення обсягу видатків розвитку за програмою 2803020 «Проведення земельної реформи» на 15 840,4 тис. грн з метою забезпечення виконання завдань та функцій, покладених на ДП «Центр державного земельного кадастру» відповідно до, зокрема, постанови Кабінету Міністрів України від 13.10.2023 № 1078 «Деякі питання реалізації пілотного проекту щодо проведення масової оцінки земель».
+ДП «Центр державного земельного кадастру» підготовлено фінансово-економічні обґрунтування додаткових заходів, які планувалося здійснити у 2024 році в межах бюджетної програми 2803020 «Проведення земельної реформи» (зокрема, в частині створення геоінформаційної системи масової оцінки земель).
+Наказом Мінагрополітики від 02.07.2024 № 1953 внесено зміни до паспорта бюджетної програми на 2024 рік КПКВК 2803020 «Проведення земельної реформи», які погоджені Міністерством фінансів України (аркуш погодження від 28.06.2024 № 06030-11-5/19655), та які передбачають фінансування заходів щодо створення геоінформаційної системи масової оцінки земель у складі Державного земельного кадастру. Додаткових витрат у 2024 -2025 роках на створення зазначеної системи не передбачається.
+Держгеокадастром та Державним підприємством «Центр ДЗК» завершено розробку програмного забезпечення геоінформаційної системи масової оцінки земель у складі Державного земельного кадастру, доступ до створеної системи (в частині розрахунку показника масової оцінки окремої земельної ділянки) реалізований через електронний кабінет на Е-послугах Держгеокадастру.
+Відтак, наведене свідчить про часткове виконання заходу.</t>
+  </si>
+  <si>
+    <t>1.1.1.5.5 (7)</t>
+  </si>
+  <si>
+    <t>Державне агентство України з розвитку меліорації, рибного господарства та продовольчих програм є виконавцем заходу 2.2.2.2.6 та співвиконавцем заходу 2.2.2.4.9, які потребують проведення фінансово-економічних розрахунків.
+Щодо заходу 2.2.2.2.6. Розглядаючи потребу в розробленні фінансово-економічних розрахунків до зазначеного заходу варто мати на увазі, що Держрибагентство є органом, що реалізує державну політику у сфері рибного господарства, складовими якого є рибальство та рибництво (аквакультура). В розрізі проведення торгів у сфері рибальства, то електронні торги з продажу права на промисловий вилов риби вже проводяться за допомогою електронної системи «Прозорро.Продажі». Водночас вже також існує електронна програма, яка дозволяє цифровізувати процедури отримання доступу до спільних ресурсів в галузі рибальства - Єдина державну електронну систему управління галуззю рибного господарства (еРиба). Щодо рибництва, то відмінною є ситуація щодо отримання в оренду водного простору морських вод. За Законом «Про аквакультуру» водний простір морських вод надається в оренду Кабінетом Міністрів України. Жодної процедури проведення будь-яких електронних торгів для цього на постійній основі не передбачено. (дет. див. картку заходу 2.2.2.2.6.)
+Щодо заходу 2.2.2.4.9. 30 квітня 2025 року Верховною Радою України було прийнято Закон України "Про забезпечення простежуваності водних біоресурсів та/або продукції, виробленої з водних біоресурсів", яким передбачено впровадження електронної системи простежуваності водних біоресурсів та/або продукції, виробленої з водних біоресурсів. Набрання чинності Законом передбачено через один рік з дня його опублікування, але не раніше дня повідомлення на офіційному веб-сайті центрального органу виконавчої влади, що реалізує державну політику у галузі рибного господарства, про початок роботи електронної системи простежуваності вод. 
+Cтаном на 30.06.2026 на офіційному вебсайті Держрибагенства не було опубліковано повідомлення про початок роботи електронної системи простежуваності водних біоресурсів та/або продукції, виробленої з водних біоресурсів. 
+Наведене свідчить про часткове виконання заходу.</t>
+  </si>
+  <si>
+    <t>1.1.1.5.5 (6)</t>
+  </si>
+  <si>
+    <t>26.07.2023</t>
+  </si>
+  <si>
+    <t>26.07.2024</t>
+  </si>
+  <si>
+    <t>Державна служба геології та надр України</t>
+  </si>
+  <si>
+    <t>Постановою Кабінету Міністрів України від 23.09.2020 № 993 «Про затвердження Порядку проведення аукціону (електронних торгів) з продажу спеціального дозволу на користування надрами» передбачено процедуру проведення аукціонів з продажу спеціальних дозволів на користування надрами у формі електронних торгів на постійній основі.
+Наразі електронні торги з продажу таких дозволів проводяться за допомогою електронної системи «Прозорро.Продажі», що свідчить про фактичне виконання заходу</t>
+  </si>
+  <si>
+    <t>1.1.1.5.5 (4)</t>
+  </si>
+  <si>
+    <t>13.03.2025</t>
+  </si>
+  <si>
+    <t>13.06.2025</t>
+  </si>
+  <si>
+    <t>Міністерство охорони здоров’я України</t>
+  </si>
+  <si>
+    <t>Міністерство охорони здоровʼя України є головним виконавцем заходів 2.7.1.1.3, 2.7.1.2.3, 2.7.3.3.5, а також співвиконавцем заходу 2.7.3.4.8, виконання яких потребує проведення фінансово-економічних розрахунків.
+Щодо заходів 2.7.1.1.3, 2.7.1.2.3 Міністерством охорони здоровʼя України проводилися розрахунки відповідних потреб, зокрема, з метою укладення договорів на розробку модулів системи e-Stock, розробка модулів проводилася за кошти міжнародної технічної допомоги.
+Розробка програмного забезпечення проведена.
+Щодо заходу 2.7.3.3.5 Міністерством охорони здоровʼя України розроблено технічне завдання для розширення функціоналу ЕСОЗ, а відповідне програмне забезпечення розроблено та введено в експлуатацію.
+Щодо заходу 2.7.3.4.8, то наразі фінансові-економічні розрахунки потреб викладені частково в календарному плані розробки програмного забезпечення для модернізації ЄІСС в частині функціоналу реабілітації та цифровізації МСЕК. Зокрема, не передбачається функціоналу, щодо відтворення унікального номеру запису в Єдиному державному демографічному реєстрі (див. захід 1.1.1.5.5 (3)).
+Разом з тим, МОЗ повідомляє, що:
+«15.11.2024 Кабінет Міністрів України ухвалив Постанову «Деякі питання запровадження оцінювання повсякденного функціонування особи», якою затверджено Порядок функціонування електронної системи для оцінювання повсякденного функціонування особи та порядок внесення до неї інформації про результати оцінювання повсякденного функціонування особи.
+Метою функціонування електронної системи є забезпечення:
+1) справедливості, об’єктивності та прозорості проведення оцінювання;
+2) здійснення контролю за рішеннями, що приймаються за результатами оцінювання;
+3) уніфікації та об’єктивізації прийняття рішень, що приймаються за результатами оцінювання;
+4) автоматизованого обміну інформацією між державними органами, підприємствами, установами, організаціями, визначеними законодавством, щодо прийняття рішень за результатами оцінювання;
+5) автоматизації дій, які здійснюються під час процедури оцінювання.
+Розроблено технічні вимоги, знайдено фінансування та 12.11.2024 проведено закупівлю для цифровізації оцінювання повсякденного функціонування особи:
+https://cutt.ly/yrGAdDor
+Розроблено технічне завдання на розробку програмного забезпечення "Електронної системи щодо оцінювання повсякденного функціонування особи".
+Розроблено програмне забезпечення «Електронна система щодо оцінювання повсякденного функціонування особи». 
+Посилання на систему:
+https://officer-portal-ecoppho-main.apps.krrt1.ncr.gov.ua/officer/login
+Наказом МОЗ від 09.12.2024 № 2055 введено в дослідну експлуатацію програмне забезпечення «Електронна система щодо оцінювання повсякденного функціонування особи»
+Укладено договір про інформаційну взаємодію від 25.12.2024 № 0391/460-2024/329 між МОЗ та Мінсоцполітики щодо інформаційної взаємодії між електронною системою щодо оцінювання повсякденного функціонування особи та єдиною інформаційною системою соціальної сфери.»
+З огляду на здійснені МОЗ заходи як співвиконавця заходу 2.7.3.4.8, враховуючи календарний план, який охоплює фінансово-економічних розрахунки усіх потреб, де передбачалося залучення Міністерства охорони здоров’я України, можемо констатувати, що відповідна частина заходу виконана у повному обсязі.
+Підсумовуючи вищевикладене, захід 1.1.1.5.5 є виконаним повністю.</t>
+  </si>
+  <si>
+    <t>1.1.1.5.5 (3)</t>
+  </si>
+  <si>
+    <t>Міністерство соціальної політики, сім'ї та єдності України є головним виконавцем заходу 2.7.3.4.8, який потребує проведення фінансово-економічних розрахунків.
+Міністерством соціальної політики України повідомлено, що: "Розроблення програмного забезпечення передбаченого заходом 2.7.3.4.8 ДАП здійснено відповідного до договору між Мінсоцполітики, МБО „Фонд Східна Європаˮ та ДП „ІОЦˮ та договору між Мінсоцполітики, Представництва Дитячого фонду ООН «ЮНІСЕФ». Розроблення відповідного програмного забезпечення проводилось за кошти міжнародної технічної допомоги та благодійної допомоги.
+Відповідно до укладених договорі послуги замовляє та оплачує замовник, яким є МБО „Фонд Східна Європаˮ, а також щодо другого договору Дитячий фонд ООН ЮНІСЕФ.
+Враховуючи зазначене, фінансові-економічні обрахунки вартості викладені в календарних планах відповідних договорів щодо розробки програмного забезпечення для модернізації ЄІССС в частині функціоналу реабілітації та цифровізації МСЕК, а також модернізації та розвитку ЄІССС (модернізація Соціального веб-порталу електронних послуг Мінсоцполітики та функціоналу електронного кейс-менеджменту (цифрового інструмента «Ведення випадку» (кейс-менеджмент) в Україні".
+Водночас, аналіз відповідних технічних вимог свідчить, що останнє визначає розширення функціоналу електронної системи відповідно до вимог визначених п. 2.7.3.4.6 ДАП на 2023-2025 роки лише частково. Зокрема, не передбачено функціонал деактивації даних щодо осіб, які вибули або померли, та відтворення унікального номера запису в Єдиному державному демографічному реєстрі.
+Таким чином, фінансово-економічних розрахунки не охоплюють повною мірою усі вимоги, необхідних для реалізації заходу 2.7.3.4.8 ДАП.
+З огляду на це захід 1.1.1.5.5. є виконаним частково.</t>
+  </si>
+  <si>
+    <t>1.1.1.5.5 (1)</t>
+  </si>
+  <si>
+    <t>Мінекономіки є головним виконавцем заходів 2.2.2.4.9, 2.5.4.3.3, 2.5.5.1.4 та співвиконавцем заходу 2.2.2.2.6, які потребують фінансово-економічних розрахунків потреб.
+Щодо заходу 2.5.5.1.4 у межах ІІІ кварталу 2024 року Державна служба України з питань геодезії, картографії та кадастру (далі - Держгеокадастр) та державне підприємство «Центр державного земельного кадастру» завершили розроблення технічного завдання для створення геоінформаційної системи масової оцінки земель у складі Державного земельного кадастру, а також провели розрахунки попередніх показників масової оцінки. 07.05.2024 Кабінетом Міністрів України прийнято розпорядження № 399-р «Про перерозподіл деяких видатків державного бюджету, передбачених Міністерству аграрної політики та продовольства України на 2024 рік», яким, серед іншого, передбачено перерозподіл видатків, передбачених на 2024 рік, шляхом збільшення обсягу видатків розвитку за програмою 2803020 «Проведення земельної реформи» з метою забезпечення виконання завдань та функцій, покладених на ДП «Центр державного земельного кадастру», зокрема, відповідно до Порядку реалізації пілотного проекту щодо проведення масової оцінки земель, затвердженого постановою Кабінету Міністрів України від 13.10.2023 № 1078. Державним підприємством «Центр державного земельного кадастру» підготовлено фінансово-економічні обґрунтування додаткових заходів, які планувалося здійснити у 2024 році в межах бюджетної програми 2803020 «Проведення земельної реформи» (зокрема, в частині створення геоінформаційної системи масової оцінки земель). Держгеокадастром та Державним підприємством «Центр ДЗК» завершено розробку програмного забезпечення геоінформаційної системи масової оцінки земель у складі Державного земельного кадастру, доступ до створеної системи (в частині розрахунку показника масової оцінки окремої земельної ділянки) реалізований через електронний кабінет на Е-послугах Держгеокадастру.
+Щодо заходу 2.2.2.4.9. - Верховною Радою України 30.04.2025 прийнято Закон України № 4398-IX «Про забезпечення простежуваності водних біоресурсів та/або продукції, виробленої з водних біоресурсів». Зазначений Закон набирає чинності через один рік з дня його опублікування, але не раніше оголошення на сайті Держрибагентства про початок роботи електронної системи. Реалізація ЗУ потребує прийняття низки підзаконних актів без яких провести фінансово-економічні розрахунки потреб (зокрема шляхом розроблення техніко економічного обґрунтування) в повному обсязі не є можливим.
+Щодо заходу 2.5.4.3.3. - Державним підприємством «Центр державного земельного кадастру» проведено орієнтовні розрахунки щодо реалізації відповідного заходу і повідомлено Міністерству, що орієнтовна фінансово-економічна вартість виконання державним підприємством «Центр державного земельного кадастру» послуг із розроблення електронної системи взаємодії суб’єктів землеустрою під час розроблення, погодження, затвердження документації із землеустрою, державної реєстрації земельних ділянок та інших об’єктів Державного земельного кадастру у 2024 році становила 19 500,0 тис. гривень (одноразово). Також державним підприємством «Центр державного земельного кадастру» листом від 22.05.2024 № 8/1449 повідомлено, що потенційна вартість адміністрування електронної системи взаємодії суб’єктів землеустрою під час розроблення, погодження, затвердження документації із землеустрою, державної реєстрації земельних ділянок та інших об’єктів Державного земельного кадастру становитиме 9500,0 тис. грн на рік. Урядом схвалено відповідний законопроект (08.10.2024), який зареєстровано у ВРУ за № 12107, однак 17.07.2025 його відкликано. Наразі аналогічні норми включено до законопроекту № 14087 від 29.09.2025 «Про лібералізацію земельних відносин», що передається на розгляд Верховної Ради.
+Щодо заходу 2.2.2.2.6. - інформація щодо виконання заходу розміщена у картці заходу 2.2.2.2.6 (1).
+Водночас термін виконання заходу не настав.</t>
+  </si>
+</sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>