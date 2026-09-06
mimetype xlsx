--- v0 (2026-05-13)
+++ v1 (2026-09-06)
@@ -171,151 +171,170 @@
   </si>
   <si>
     <t>31.10.2024</t>
   </si>
   <si>
     <t>Міністерство економіки, довкілля та сільського господарства України</t>
   </si>
   <si>
     <t xml:space="preserve">державний бюджет	 		</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік</t>
   </si>
   <si>
     <t>Міністерство економіки, довкілля та сільського господарства України не повідомило про підготовлений аналітичний звіт.
 Натомість Мінекономіки повідомляє, що за поданням Мінекономіки Урядом прийнято постанову від 16.02.2024 № 179, якою актуалізовано перелік об’єктів державної власності, що мають стратегічне значення для економіки і безпеки держави, затверджений постановою Кабінету Міністрів України від 04.03.2015 № 83 (далі – Перелік).
 До Переліку включено 291 ключовий суб’єкт господарювання, зокрема 77 — у сфері оборони. Подальший перегляд Переліку з метою його актуалізації має здійснюватися щорічно відповідно до пункту 2 постанови КМУ від 04.03.2015 № 83.
 Поряд із цим, Урядом прийнято постанову від 29.11.2024 № 1369, якою затверджено Політику державної власності та доручено Мінекономіки до 31.12.2024 забезпечити здійснення розподілу (сортування) державних унітарних підприємств, господарських товариств, у статутному капіталі яких більше 50 % акцій (часток) належать державі (крім банків), за категоріями, передбаченими Політикою державної власності.
 За результатами здійснення зазначеного розподілу на засіданні Уряду 27.12.2024 (розділ 6 протоколу № 135 засідання КМУ від 27.12.2024) схвалено підготовлений Мінекономіки за пропозиціями центральних органів виконавчої влади відповідно до Плану України розподіл (сортування) державних унітарних підприємств, господарських товариств, у статутних капіталах яких є корпоративні права держави, за категоріями, передбаченими Політикою державної власності, за такими переліками, зокрема:
 - суб’єкти господарювання держсектору економіки, які залишаються у державній власності, у тому числі ті, що не підлягають приватизації відповідно до Закону України «Про приватизацію державного і комунального майна»;
 - суб’єкти господарювання держсектору економіки, необхідні для забезпечення обороноздатності держави, які залишаються в державній власності на період дії правового режиму воєнного стану, приватизація яких може бути проведена після його припинення або скасування.
 При цьому, на засіданні Уряду 29.11.2024 (пункт 6 розділу 2 протоколу № 122 засідання КМУ від 29.11.2024) відповідно до кроків Плану України визначено:
 - перелік ключових державних підприємств, товариств, об’єднань;
 - перелік державних підприємств та товариств, у яких до ІІ кварталу 2026 р. повинні бути утворені наглядові ради, більшість членів яких є незалежними;
 - перелік підприємств, які до кінця ІІІ кварталу 2026 р. матимуть організаційно-правову форму АТ або ТОВ.
-Водночас захід Державної антикорупційної програми передбачає підготовку та оприлюднення аналітичного звіту (див. показник виконання заходу), з огляду на що констатувати виконання цього заходу неможливо.</t>
+Інформація, надана Мінекономіки станом на 2 квартал 2026 року:
+За поданням Мінекономіки Урядом прийнято постанови від 16.02.2024 № 179 та від 12.03.2026 № 330, якими актуалізовано перелік об’єктів державної власності, що мають стратегічне значення для економіки і безпеки держави, затверджений постановою КМУ від 04.03.2015 № 83 (далі – Перелік).
+До Переліку включено 295 ключових суб’єктів господарювання державного сектору економіки, у тому числі 77 підприємств, що здійснюють діяльність у сфері оборони.
+Водночас захід Державної антикорупційної програми передбачає підготовку та оприлюднення аналітичного звіту (див. показник виконання заходу), з огляду на що констатувати виконання цього заходу неможливо. Надана Мінекономіки інформація стосується актуалізації Переліку об’єктів державної власності, що мають стратегічне значення для економіки і безпеки держави, затвердженого постановою Кабінету Міністрів України від 04.03.2015 № 83, зокрема постановою КМУ від 12.03.2026 № 330, а також розподілу суб’єктів господарювання державного сектору економіки за категоріями відповідно до Політики державної власності. Водночас зазначені результати не є тотожними з показником виконання зазначеного заходу (підготовка та оприлюдненню аналітичного звіту), а їх зарахування як виконання заходу фактично означало б підміну визначеного ДАП заходу іншим змістом. Отже, підстав для констатування виконання заходу немає.</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>2.4.1.5.4</t>
   </si>
   <si>
     <t>Проведення обговорення звіту, зазначеного у підпункті 2.4.1.5.3, за участю представників органів державної влади, неурядових та міжнародних організацій, проектів міжнародної технічної допомоги, наукової спільноти</t>
   </si>
   <si>
     <t>01.11.2024</t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t xml:space="preserve">державний бюджет		</t>
   </si>
   <si>
     <t>Міністерство економіки, довкілля та сільського господарства України інформує.
 За поданням Мінекономіки Урядом прийнято постанову від 16.02.2024 № 179, якою актуалізовано перелік об’єктів державної власності, що мають стратегічне значення для економіки і безпеки держави, затверджений постановою КМУ від 04.03.2015 № 83 (далі – Перелік).
 На сьогодні до Переліку включено 291 ключовий суб’єкт господарювання державного сектору економіки, у тому числі 77 підприємств, що здійснюють діяльність у сфері оборони.
 Подальший перегляд Переліку з метою його актуалізації має здійснюватися щорічно відповідно до пункту 2 постанови КМУ від 04.03.2015 № 83.
 Поряд із цим, Урядом прийнято постанову від 29.11.2024 № 1369, якою затверджено Політику державної власності та, зокрема, доручено Мінекономіки за поданням суб’єктів управління об’єктами державної власності до 31.12.2024 забезпечити здійснення розподілу (сортування) державних підприємств, господарських товариств, у статутному капіталі яких більше 50 % акцій (часток) належать державі (крім банків), за категоріями, передбаченими Політикою державної власності.
 За результатами здійснення розподілу на засіданні Уряду 27.12.2024 (розділ 6 протоколу № 135 засідання КМУ від 27.12.2024) схвалено підготовлений Мінекономіки за пропозиціями центральних органів виконавчої влади відповідно до Плану України розподіл (сортування) державних унітарних підприємств, господарських товариств, у статутних капіталах яких є корпоративні права держави, за категоріями, передбаченими Політикою державної власності, за такими переліками, зокрема:
 - суб’єкти господарювання держсектору економіки, які залишаються у державній власності, у тому числі ті, що не підлягають приватизації відповідно до Закону України «Про приватизацію державного і комунального майна»;
 - суб’єкти господарювання держсектору економіки, необхідні для забезпечення обороноздатності держави, які залишаються в державній власності на період дії правового режиму воєнного стану, приватизація яких може бути проведена після його припинення або скасування.
 При цьому, на засіданні Уряду 29.11.2024 (пункт 6 розділу 2 протоколу № 122 засідання КМУ від 29.11.2024) відповідно до кроків Плану України визначено:
 - перелік ключових державних підприємств, товариств, об’єднань;
 - перелік державних підприємств та товариств, у яких до ІІ кварталу 2026 р. повинні бути утворені наглядові ради, більшість членів яких є незалежними;
 - перелік підприємств, які до кінця ІІІ кварталу 2026 р. матимуть організаційно-правову форму АТ або ТОВ.
+Інформація, надана Мінекономіки станом на 2 квартал 2026 року:
+За поданням Мінекономіки Урядом прийнято постанови від 16.02.2024 № 179 та від 12.03.2026 № 330, якими актуалізовано перелік об’єктів державної власності, що мають стратегічне значення для економіки і безпеки держави, затверджений постановою КМУ від 04.03.2015 № 83 (далі – Перелік).
+До Переліку включено 295 ключових суб’єктів господарювання державного сектору економіки, у тому числі 77 підприємств, що здійснюють діяльність у сфері оборони.
 Водночас з огляду на невиконання заходу 2.4.1.5.3, зважаючи на взаємозв'язок останнього із цим заходом, констатувати виконання цього заходу неможливо.</t>
   </si>
   <si>
     <t>2.4.1.5.5</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту плану заходів щодо приведення системи корпоративного управління у суб’єктах господарювання, визначених за результатами здійснення заходів, зазначених у підпунктах 2.4.1.5.1—2.4.1.5.4, у відповідність із стандартами корпоративного управління Організації економічного співробітництва та розвитку (далі – ОЕСР), який, у тому числі, передбачає проведення конкурсного відбору керівників, голів виконавчих органів та членів наглядових рад суб’єктів державного сектору економіки, що зупинений у зв’язку із введенням воєнного стану, на період починаючи з 2023 року</t>
   </si>
   <si>
     <t>01.01.2025</t>
   </si>
   <si>
     <t>30.06.2025</t>
   </si>
   <si>
     <t xml:space="preserve">державний бюджет			</t>
   </si>
   <si>
     <t>план заходів затверджено Кабінетом Міністрів України</t>
   </si>
   <si>
     <t>У ході проведення моніторингу не було надано інформації, яка б надала змогу констатувати початок виконання цього заходу, у зв'язку з чим, з огляду на настання дати його завершення, захід слід вважати невиконаним.
-Водночас Мінекономіки поінформувало, що пунктом 1.19 Плану організації підготовки проектів актів та виконання інших завдань, необхідних для реалізації Закону України від 22.02.2024 № 3587 «Про внесення змін до деяких законодавчих актів України щодо вдосконалення корпоративного управління», Мінекономіки, міністерствами, іншими центральними органами виконавчої влади разом з НКЦПФР відповідно до підпункту 2 пункту 8 розділу II «Прикінцеві та перехідні положення» Закону встановлено завдання протягом трьох років з дня набрання чинності Законом вжити необхідних заходів щодо розробки плану дій стосовно подальшого втілення реформи корпоративного управління юридичних осіб, акціонером (засновником, учасником) яких є держава, та про результати щокварталу до 08.03.2027 інформувати Кабінет Міністрів України.</t>
+Водночас Мінекономіки поінформувало, що пунктом 1.19 Плану організації підготовки проектів актів та виконання інших завдань, необхідних для реалізації Закону України від 22.02.2024 № 3587 «Про внесення змін до деяких законодавчих актів України щодо вдосконалення корпоративного управління», Мінекономіки, міністерствами, іншими центральними органами виконавчої влади разом з НКЦПФР відповідно до підпункту 2 пункту 8 розділу II «Прикінцеві та перехідні положення» Закону встановлено завдання протягом трьох років з дня набрання чинності Законом вжити необхідних заходів щодо розробки плану дій стосовно подальшого втілення реформи корпоративного управління юридичних осіб, акціонером (засновником, учасником) яких є держава, та про результати щокварталу до 08.03.2027 інформувати Кабінет Міністрів України
+Інформація за 2 квартал 2026 року: 
+Мінекономіки здійснено заходи щодо приведення системи корпоративного управління у суб’єктах господарювання у відповідність із стандартами корпоративного управління ОЕСР, а саме:
+- Приєднання до рекомендації Ради ОЕСР щодо керівних принципів у сфері боротьби з корупцією та доброчесності на підприємствах державного сектору.
+Відповідно до розпорядження Уряду від 17.12.2025 № 1436 схвалено проект листа Уряду України до ОЕСР про запит стосовно приєднання до Рекомендації Ради ОЕСР щодо керівних принципів у сфері боротьби з корупцією та доброчесності на підприємствах державного сектору.
+- 01.04.2026 під участі у 46-му засіданні Робочої групи з питань державної власності та практик приватизації ОЕСР отримано лист про приєднання до зазначених Керівних принципів ОЕСР щодо корпоративного врядування на підприємствах державної форми власності.
+- Мінекономіки 23.05.2026 направлено на розгляд Уряду пропозиції щодо приєднання до Рекомендації Ради ОЕСР щодо принципів корпоративного управління.
+Урядом з метою удосконалення процедури відбору і призначення членів наглядових рад суб’єктів господарювання державного сектору економіки прийнято постанову Кабінету Міністрів України від 31.12.2025 № 1804.
+Урядом прийнято постанову від 05.02.2026 №139 “Про внесення змін до постанов Кабінету Міністрів України від 10.03.2017 № 142 і від 31.05.2022 № 643”, постанову від 20.05.2026 № 652 “Про внесення зміни до пункту 2 постанови Кабінету Міністрів України від 31 травня 2022 р. № 643”.
+Відповідно до підпункту “г” пункту 18 частини другої статті 5 Закону України від 22.02.2024 № 3587-IX Мінекономіки розроблено проєкт постанови “Деякі питання конкурсного відбору керівників державних унітарних підприємств, голів виконавчих органів господарських товариств, у статутному капіталі яких більше 50 відсотків акцій (часток) належать державі”, а також визнати такою, що втратила чинність постанову Кабінету Міністрів України від 03.09.2008 № 777.
+У І півріччі 2026 року за участі комітету з призначення членів наглядових рад особливо важливих для економіки підприємств, товариств забезпечено формування та оновлення складу НР особливо важливих для економіки суб'єктів господарювання державного сектору економіки, зокрема: АТ НАЕК Енергоатом, НАК Нафтогаз України, ТОВ Оператор ГТС України, НЕК Укренерго, ДП Ліси України, АТ Укрзалізниця.
+Надана за ІІ квартал 2026 року інформація свідчить про здійснення Мінекономіки окремих заходів у сфері вдосконалення корпоративного управління. Водночас інформації про розроблення та подання Кабінетові Міністрів України проекту плану заходів, а також його затвердження Кабінетом Міністрів України не надано. З огляду на визначений показник виконання заходу («план заходів затверджено Кабінетом Міністрів України») наведені дії не можуть бути зараховані як виконання заходу, оскільки не забезпечують досягнення визначеного ДАП результату. При цьому зміст та визначений ДАП результат заходу не можуть бути підмінені іншими результатами або окремими заходами, оскільки це не відповідатиме встановленому змісту заходу та його показнику виконання. Отже, захід залишається невиконаним.</t>
   </si>
   <si>
     <t>2.4.1.5.6</t>
   </si>
   <si>
     <t xml:space="preserve">Підготовка щорічного звіту (протягом І кварталу року) про стан виконання плану заходів щодо приведення системи корпоративного управління у визначених суб’єктах господарювання 
 у відповідність із стандартами корпоративного управління ОЕСР (у тому числі за період 2021 і 
 2022 років), який у разі потреби містить рекомендації щодо перегляду зазначеного плану заходів
 </t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>звіт підготовлено та оприлюднено</t>
   </si>
   <si>
     <t>У ході проведення моніторингу не було надано інформації, яка б надала змогу констатувати початок виконання цього заходу.
 Водночас Мінекономіки поінформувало, що пунктом 1.19 Плану організації підготовки проектів актів та виконання інших завдань, необхідних для реалізації Закону України від 22.02.2024 № 3587 «Про внесення змін до деяких законодавчих актів України щодо вдосконалення корпоративного управління», Мінекономіки, міністерствами, іншими центральними органами виконавчої влади разом з НКЦПФР відповідно до підпункту 2 пункту 8 розділу II «Прикінцеві та перехідні положення» Закону встановлено завдання протягом трьох років з дня набрання чинності Законом вжити необхідних заходів щодо розробки плану дій стосовно подальшого втілення реформи корпоративного управління юридичних осіб, акціонером (засновником, учасником) яких є держава, та про результати щокварталу до 08.03.2027 інформувати Кабінет Міністрів України.
+За результатами моніторингу станом на II квартал 2026 року головним виконавцем не надано нової інформації, яка б свідчила про зміну стану виконання заходу.
 З огляду на те, що а) настала дата завершення виконання заходу; б) звіт не підготовлено та не оприлюднено, захід 2.4.1.5.6. не виконано.</t>
   </si>
   <si>
     <t>2.4.1.5.7</t>
   </si>
   <si>
     <t>Підготовка правової основи для забезпечення можливості дострокового розірвання контрактів з керівниками, що здійснюють повноваження виконавчого органу одноособово, або членами колегіального виконавчого органу, підприємств державної форми власності, які мають стратегічне значення для економіки і безпеки держави або найвищий рівень корупційних ризиків, або належать до найбільш важливих суб’єктів господарювання оборонно-промислового комплексу у разі грубих порушень вимог антикорупційного законодавства або правил етики такими особами</t>
   </si>
   <si>
     <t>правову основу підготовлено</t>
   </si>
   <si>
     <t>Мінекономіки повідомило про розробку проекту постанови Кабінету Міністрів України “Про внесення змін до постанови Кабінету Міністрів України від 2 серпня 1995 р. № 597” (далі – проект постанови), яким передбачається викласти у новій редакції Типову форму контракту з керівником державного унітарного підприємства.
 Узгоджений проект постанови подано в установленому порядку на розгляд Уряду листом від 05.02.2024 № 3211-03/9199-01.
 Типовою формою контракту, яку пропонується затвердити проектом постанови, передбачається віднести до зобов’язань керівника державного унітарного підприємства, зокрема:
 - забезпечувати регулярну, але не рідше ніж один раз на два роки, оцінку корупційних ризиків у діяльності підприємства;
 - забезпечувати розробку та вжиття передбачених законодавством та антикорупційною програмою підприємства заходів для запобігання і протидії корупції у діяльності юридичної особи;
 - впроваджувати стандарти запобігання корупції у діяльності підприємства та забезпечувати гарантії незалежності антикорупційного уповноваженого.
 При цьому Типовою формою контракту передбачається, що орган управління звільняє Керівника у разі закінчення строку дії контракту або достроково за ініціативою Керівника, а також у випадку порушень законодавства та умов цього контракту.
 Контракт може бути припинений у встановленому законодавством порядку до закінчення строку його дії, а Керівник може бути звільнений з посади у разі прийняття органом управління, у тому числі за пропозицією місцевого органу державної виконавчої влади, рішення про припинення його повноважень у разі, зокрема, одноразового грубого порушення Керівником законодавства, невиконання, неналежного виконання обов'язків, передбачених цим контрактом, що призвело до негативних наслідків для підприємства; вчинення корупційного правопорушення або правопорушення, пов’язаного з корупцією.
 За результатами розгляду проекту постанови на засіданні Урядового комітету з питань економічної, фінансової і правової політики, паливно-енергетичного комплексу, стратегічних галузей промисловості та правоохоронної діяльності 28.03.2024 Мінекономіки встановлено завдання опрацювати питання законодавчого врегулювання повноважень щодо затвердження типової форми контракту з керівником державного унітарного підприємства та за результатами подати Кабінетові Міністрів відповідні пропозиції.
 На виконання зазначеного рішення Мінекономіки розробило проект Закону України “Про внесення зміни до статті 5 Закону України “Про управління об’єктами державної власності” (далі – проект Закону), яким пропонується шляхом доповнення частини другої статті 5 Закону України “Про управління об’єктами державної власності” встановити, що здійснюючи управління об’єктами державної власності, Кабінет Міністрів України затверджує типову форму контракту з керівником державного унітарного підприємства.
 Проект Закону погоджено без зауважень заінтересованими органами (Мін’юстом, Мінфіном, Мінцифри та Фондом державного майна) і в установленому порядку подано на розгляд Кабінету Міністрів України листом Мінекономіки від 10.06.2024 № 3211-03/42270-01.
 Проект Закону схвалено Кабінетом Міністрів України та подано до Верховної Ради України (зареєстровано у Верховній Раді України 19.08.2024, реєстр. № 11494). Разом з тим, 17.07.2025 зазначений проект Закону був відкликаний та знятий з розгляду ВРУ.
 Натомість, 28.08.2025 введено в дію Закон України «Про особливості регулювання діяльності юридичних осіб окремих організаційно-правових форм у перехідний період та об’єднань юридичних осіб», яким передбачено припинення «підприємств» та їх перетворення у господарські товариства.
-Водночас, з огляду на розроблений проект постанови та закону, відповідні зміни стосуються саме контракту з керівниками державних унітарних підприємств. Натомість зміст заходу 2.4.1.5.7 передбачає підготовку правової основи для забезпечення можливості дострокового розірвання контрактів з керівниками, що здійснюють повноваження виконавчого органу одноособово, або членами колегіального виконавчого органу, підприємств державної форми власності, які мають стратегічне значення для економіки і безпеки держави або найвищий рівень корупційних ризиків, або належать до найбільш важливих суб’єктів господарювання оборонно-промислового комплексу у разі грубих порушень вимог антикорупційного законодавства або правил етики такими особами. Тобто змістом заходу охоплюються не лише керівники державних унітарних підприємств, але й господарських товариств, у статутному капіталі яких наявна частка держави.</t>
+Водночас, з огляду на розроблений проект постанови та закону, відповідні зміни стосуються саме контракту з керівниками державних унітарних підприємств. Натомість зміст заходу 2.4.1.5.7 передбачає підготовку правової основи для забезпечення можливості дострокового розірвання контрактів з керівниками, що здійснюють повноваження виконавчого органу одноособово, або членами колегіального виконавчого органу, підприємств державної форми власності, які мають стратегічне значення для економіки і безпеки держави або найвищий рівень корупційних ризиків, або належать до найбільш важливих суб’єктів господарювання оборонно-промислового комплексу у разі грубих порушень вимог антикорупційного законодавства або правил етики такими особами. Тобто змістом заходу охоплюються не лише керівники державних унітарних підприємств, але й господарських товариств, у статутному капіталі яких наявна частка держави.
+Інформація за 2 квартал 2026 року не містить нових відомостей щодо стану виконання заходу.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>