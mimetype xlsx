--- v0 (2026-06-14)
+++ v1 (2026-09-20)
@@ -112,50 +112,51 @@
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>01.01.1970</t>
   </si>
   <si>
     <t>Міністерство економіки, довкілля та сільського господарства України</t>
   </si>
   <si>
     <t xml:space="preserve">державний бюджет		</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік</t>
   </si>
   <si>
     <t>закон підписано Президентом України</t>
   </si>
   <si>
     <t>Проект Закону України «Про перелік об’єктів права державної власності, що не підлягають приватизації» (реєстр. № 4020 від 02.09.2020) у другому читанні перебуває на розгляді у Верховній Раді України. За інформацією, розміщеною у реєстраційній картці, законопроект готується до другого читання.
 Разом з тим, На виконання Плану України, схваленого розпорядженням Кабінету Міністрів України від 18.03.2024 № 244 з метою реалізації ініціативи Європейського Союзу «Ukraine Facility», запровадженої Регламентом (ЄС) Європейського Парламенту та Ради (ЄС) від 29.02.2024 № 2024/79, Кабінетом Міністрів України прийнято постанову Кабінету Міністрів України від 29.11.2024 № 1369 «Деякі питання Політики державної власності», а також схвалено на засіданні Кабінету Міністрів України 29.11.2024 план організації підготовки проектів актів та виконання інших завдань необхідних для реалізації зазначеної постанови Кабінету Міністрів України.
 Відповідно до положень Політики державної власності, за результатами здійснення розподілу державні підприємства, товариства з корпоративними правами держави повинні бути поділені на категорії.
 Мінекономіки за участю суб’єктів управління було підготовлено та Урядом схвалено (пункт 6 витягу з протоколу № 135 засідання Кабінету Міністрів України від 27.12.2024) розподіл державних підприємств, товариств з корпоративними правами держави на категорії, зокрема, суб'єкти господарювання державного сектору економіки, які залишаються у державній власності, у тому числі ті, які не підлягають приватизації відповідно до Закону України «Про приватизацію державного і комунального майна».
 Мінекономіки сформовано оновлені переліки об’єктів права державної власності, що не підлягають приватизації, як пропозиції до проекту Закону України «Про перелік об'єктів права державної власності, що не підлягають приватизації» (реєстр. № 4020 від 02.09.2020) та листом від 24.09.2025 № 3212-02/64671-01 подано на розгляд Комітету Верховної Ради України з питань економічного розвитку, для розгляду їх під час підготовки законопроекту до другого читання.
 Відповідно до інформації, наданої за 1 квартал 2026 року: на сьогодні Комітет Верховної Ради України з питань економічного розвитку доопрацьовує законопроєкт, зокрема, з урахуванням пропозицій Мінекономіки, для внесення його на розгляд Верховної Ради України у другому читанні.
+За результатами моніторингу станом на 2 квартал 2026 року головним виконавцем не надано нової інформації, яка б свідчила про зміну стану виконання заходу.
 З огляду на а) забезпечення супроводження проекту закону; б) показник виконання заходу не досягнуто: закон не підписано Президентом України, захід 2.4.2.1.1. є таким, що виконаний частково.</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.4.2.1.2</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту постанови Кабінету Міністрів України про затвердження Порядку проведення електронних аукціонів для продажу об’єктів великої приватизації, визначення переможця за результатами електронного аукціону</t>
   </si>
   <si>
     <t>01.10.2023</t>
   </si>
   <si>
     <t>31.03.2024</t>
   </si>
   <si>
     <t>Фонд державного майна України</t>
   </si>
   <si>
     <t xml:space="preserve">державний бюджет			Фонд державного майна 