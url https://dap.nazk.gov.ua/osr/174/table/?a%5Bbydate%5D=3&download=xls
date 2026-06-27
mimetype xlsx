--- v0 (2026-05-05)
+++ v1 (2026-06-27)
@@ -231,51 +231,51 @@
     <t>Забезпечення обміну даними та технічної можливості взаємодії між електронною системою “Prozorro.Sale” та онлайн-платформою управління орендою державної власності щодо майна, яке передане або передається в оренду</t>
   </si>
   <si>
     <t>01.02.2024</t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>державний бюджет та/або кошти міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік та/або у межах коштів міжнародної технічної допомоги</t>
   </si>
   <si>
     <t xml:space="preserve">автоматизований обмін даними та технічну взаємодію між електронною системою Prozorro.Sale” та онлайн-платформою управління орендою державної власності щодо майна, яке передане або передається в оренду, забезпечено	
 </t>
   </si>
   <si>
     <t>За інформацією, наданою Фондом державного майна України, у рамках реалізації проєкту міжнародної технічної допомоги «Прозорість та підзвітність в органах державного управління та послугах (TAPAS)» було розпочато створення онлайн платформи управління орендою державного майна (далі – Платформа). Актом приймання-передачі наданих послуг від 13.05.2024 Фонд державного майна України (далі – ФДМУ) прийняв від виконавця послуги з реалізації перших 6 модулів Платформи.
 Однак, функціонал Платформи, який уже реалізовано, не покриває всіх потреб ФДМУ для забезпечення реалізації вимог Закону України «Про оренду державного та комунального майна» щодо передачі в оренду державного майна через електронні аукціони. Для введення в промислову експлуатацію Платформи в повному обсязі потребує подальшого доопрацювання розроблених та створення додаткових модулів (сервісів).
 Також ФДМУ здійснюється пошук джерел фінансування для завершення розробки Платформи, зокрема направлено до Мінцифри запит та обґрунтування потреби в наданні ресурсної підтримки ФДМУ, як замовнику проєкту інформатизації, для створення та впровадження Платформи. Пропозицію було підтримано і проєкт включено до переліку окремих завдань, проєктів, робіт з інформатизації Національної програми інформатизації, що фінансуються за рахунок бюджетних призначень за бюджетною програмою 2911040 «Національна програма інформатизації» розпорядженням Кабінету Міністрів України від 30.08.2024 № 819.
 Водночас слід зазначити, що забезпечити автоматизований обмін даними та технічну можливість взаємодії між електронною системою «Prozorro.Sale» та Платформою щодо майна, яке передане або передається в оренду, можливо тільки після введення в експлуатацію Платформи.
 ФДМУ листом від 12.07.2024 № 10-46-19021 надсилав до НАЗК пропозицію щодо внесення змін до пунктів 2.4.2.3.4 та 2.4.2.3.5 Заходів з виконання ДАП, однак зазначені пропозиції не були враховані при підготовці проєкту постанови Кабінету Міністрів України «Про внесення змін до Державної антикорупційної програми на 2023 – 2025 роки»
 З огляду на об’єктивну неможливість дотримання термінів, передбачених пунктами 2.4.2.3.4 та 2.4.2.3.5 Заходів з виконання ДАП, ФДМУ до Кабінету Міністрів України та НАЗК направлено лист від 13.09.2024 №10-46-25030 стосовно врахування пропозиції ФДМУ до вищезазначеного проекту постанови Кабінету Міністрів України, а саме визначення термінів виконання зазначених пунктів.
-Докладніше у Довідці стосовно виконання пункту 2.4.2.3.5 Заходів з виконання Державної антикорупційної програми на 2023-2025 роки.</t>
+Докладніше у Довідці стосовно виконання пункту 2.4.2.3.5. Заходів з виконання Державної антикорупційної програми на 2023-2025 роки.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>