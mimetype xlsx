--- v1 (2026-06-27)
+++ v2 (2026-08-16)
@@ -170,112 +170,116 @@
     <t>2.4.2.3.3</t>
   </si>
   <si>
     <t>Усунення виявлених причин низької конкуренції на аукціонах з оренди державного та комунального майна</t>
   </si>
   <si>
     <t>01.07.2024</t>
   </si>
   <si>
     <t>31.07.2025</t>
   </si>
   <si>
     <t xml:space="preserve">державний бюджет		</t>
   </si>
   <si>
     <t xml:space="preserve">у межах встановлених бюджетних призначень на відповідний рік	</t>
   </si>
   <si>
     <t>виявлені причини низької конкуренції на аукціонах з оренди державного та комунального майна усунуто</t>
   </si>
   <si>
     <t>Міністерство економіки, довкілля та сільського господарства України інформує.
 За результатами аналізу виявлених причин низької конкуренції на аукціонах з оренди встановлено, що одним з ключових проблемних питань, що вплинули на певне зниження конкуренції на аукціонах з оренди державного та комунального майна, залишається те, що пропозиція на ринку оренди державного і комунального майна значно перевищує попит, особливо в умовах воєнного стану.
 Вирішенню зазначеного питання сприятиме, насамперед, стабілізація та покращення в цілому безпекової ситуації в країні.
 Разом з тим, в аналітичному звіті, підготовленому Мінекономіки на виконання п.п. 2.4.2.3.1, було виявлені інші причини низької конкуренції на аукціонах з оренди державного та комунального майна (окрім зазначеної вище), інформація про усунення яких відсутня.
+За результатами моніторингу станом на 2 квартал 2026 року головним виконавцем не надано нової інформації, яка б свідчила про зміну стану виконання заходу.
 Таким чином, з огляду на показник виконання та на те, що виявлені причини низької конкуренції на аукціонах з оренди державного та комунального майна не усунуто, захід слід вважати невиконаним.</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>2.4.2.3.4</t>
   </si>
   <si>
     <t>Розроблення та затвердження порядку обміну даними між електронною системою “Prozorro.Sale” та онлайн-платформою управління орендою державної власності щодо майна, яке передане або передається в оренду</t>
   </si>
   <si>
     <t>01.08.2023</t>
   </si>
   <si>
     <t>29.02.2024</t>
   </si>
   <si>
     <t xml:space="preserve">державний бюджет
 		</t>
   </si>
   <si>
     <t xml:space="preserve">порядок обміну даними між електронною системою “Prozorro.Sale” та онлайн-платформою управління орендою державної власності щодо майна, яке передане або передається в оренду, затверджено	
 </t>
   </si>
   <si>
     <t>За інформацією, наданою Фондом державного майна України, у рамках реалізації проєкту міжнародної технічної допомоги «Прозорість та підзвітність в органах державного управління та послугах (TAPAS)», відповідно до укладеного з Фондом «Євразія» меморандуму розробником реалізовано, а Фондом прийнято 6 модулів онлайн-платформи з управління орендною державного майна (далі – Платформа).
 Уведення в промислову експлуатацію Платформи потребує подальшого доопрацювання розроблених та створення додаткових модулів.
 Для доопрацювання Платформи Фондом було надано до Мінцифри обґрунтування потреби в наданні ресурсної підтримки. Розпорядженням Кабінету Міністрів України від 30.08.2024 № 819-р виділено 2,0 млн грн, за рахунок яких закуплено послуги з розробки оновленого техніко-економічного обґрунтування та технічного завдання на створення Платформи. З урахуванням затвердженого ТЕО Фонд здійснює пошук джерел фінансування для завершення розробки Платформи.
 Також Фонд неодноразово, зокрема листом від 17.12.2024 № 10-46-2-33963 звертався до НАЗК та Уряду з пропозицією продовжити термін виконання заходу.
-Крім того, Фонд зазначає, що завершення виконання заходу у повному обсязі наразі неможливе через відсутність бюджетного та донорського фінансування та неможливість увести Платформу в промислову експлуатацію частково (6 прийнятих модулів).</t>
+Крім того, Фонд зазначає, що завершення виконання заходу у повному обсязі наразі неможливе через відсутність бюджетного та донорського фінансування та неможливість увести Платформу в промислову експлуатацію частково (6 прийнятих модулів).
+Станом на 2 квартал 2026 року Фонд державного майна України повідомляє, що 28.08.2025 введено в дію Закон України «Про особливості регулювання діяльності юридичних осіб окремих організаційно-правових форм у перехідний період та об’єднань юридичних осіб». Вказаним законом зокрема передбачена обов’язковість протягом трьох років перетворення державних підприємств у товариства, що матиме наслідком кількості їх чинних договорів оренди так і державного майна, яке може бути об’єктом оренди.
+Надана за 2 квартал 2026 року інформація не підтверджує затвердження порядку обміну даними між електронною системою “Prozorro.Sale” та онлайн-платформою управління орендою державної власності, що є показником виконання заходу. З огляду на відсутність інформації про затвердження зазначеного порядку, підстав для визнання заходу виконаним немає. Отже, захід залишається невиконаним.</t>
   </si>
   <si>
     <t>2.4.2.3.5</t>
   </si>
   <si>
     <t>Забезпечення обміну даними та технічної можливості взаємодії між електронною системою “Prozorro.Sale” та онлайн-платформою управління орендою державної власності щодо майна, яке передане або передається в оренду</t>
   </si>
   <si>
     <t>01.02.2024</t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>державний бюджет та/або кошти міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік та/або у межах коштів міжнародної технічної допомоги</t>
   </si>
   <si>
     <t xml:space="preserve">автоматизований обмін даними та технічну взаємодію між електронною системою Prozorro.Sale” та онлайн-платформою управління орендою державної власності щодо майна, яке передане або передається в оренду, забезпечено	
 </t>
   </si>
   <si>
     <t>За інформацією, наданою Фондом державного майна України, у рамках реалізації проєкту міжнародної технічної допомоги «Прозорість та підзвітність в органах державного управління та послугах (TAPAS)» було розпочато створення онлайн платформи управління орендою державного майна (далі – Платформа). Актом приймання-передачі наданих послуг від 13.05.2024 Фонд державного майна України (далі – ФДМУ) прийняв від виконавця послуги з реалізації перших 6 модулів Платформи.
 Однак, функціонал Платформи, який уже реалізовано, не покриває всіх потреб ФДМУ для забезпечення реалізації вимог Закону України «Про оренду державного та комунального майна» щодо передачі в оренду державного майна через електронні аукціони. Для введення в промислову експлуатацію Платформи в повному обсязі потребує подальшого доопрацювання розроблених та створення додаткових модулів (сервісів).
 Також ФДМУ здійснюється пошук джерел фінансування для завершення розробки Платформи, зокрема направлено до Мінцифри запит та обґрунтування потреби в наданні ресурсної підтримки ФДМУ, як замовнику проєкту інформатизації, для створення та впровадження Платформи. Пропозицію було підтримано і проєкт включено до переліку окремих завдань, проєктів, робіт з інформатизації Національної програми інформатизації, що фінансуються за рахунок бюджетних призначень за бюджетною програмою 2911040 «Національна програма інформатизації» розпорядженням Кабінету Міністрів України від 30.08.2024 № 819.
 Водночас слід зазначити, що забезпечити автоматизований обмін даними та технічну можливість взаємодії між електронною системою «Prozorro.Sale» та Платформою щодо майна, яке передане або передається в оренду, можливо тільки після введення в експлуатацію Платформи.
 ФДМУ листом від 12.07.2024 № 10-46-19021 надсилав до НАЗК пропозицію щодо внесення змін до пунктів 2.4.2.3.4 та 2.4.2.3.5 Заходів з виконання ДАП, однак зазначені пропозиції не були враховані при підготовці проєкту постанови Кабінету Міністрів України «Про внесення змін до Державної антикорупційної програми на 2023 – 2025 роки»
 З огляду на об’єктивну неможливість дотримання термінів, передбачених пунктами 2.4.2.3.4 та 2.4.2.3.5 Заходів з виконання ДАП, ФДМУ до Кабінету Міністрів України та НАЗК направлено лист від 13.09.2024 №10-46-25030 стосовно врахування пропозиції ФДМУ до вищезазначеного проекту постанови Кабінету Міністрів України, а саме визначення термінів виконання зазначених пунктів.
-Докладніше у Довідці стосовно виконання пункту 2.4.2.3.5. Заходів з виконання Державної антикорупційної програми на 2023-2025 роки.</t>
+Докладніше у Довідці стосовно виконання пункту 2.4.2.3.5. Заходів з виконання Державної антикорупційної програми на 2023-2025 роки.
+За результатами моніторингу станом на 2 квартал 2026 року головним виконавцем не надано нової інформації, яка б свідчила про зміну стану виконання заходу.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>