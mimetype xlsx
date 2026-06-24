--- v0 (2026-05-05)
+++ v1 (2026-06-24)
@@ -151,51 +151,51 @@
 Зокрема, положеннями ухваленого Закону № 3137-ІХ визначено коло учасників формування Єдиного реєстру об’єктів державної власності (далі – Реєстр), у тому числі запровадження інформаційної взаємодії між інформаційними ресурсами, держателями яких є інші органи державної влади, а також визначено суб’єктів подання держателю Реєстру інформації, необхідної для його ведення. Відповідно до положень ухваленого Закону внесені зміни до статті 12 Закону України «Про управління об’єктами державної власності», зокрема спрямовані на:
 1) визначення ФДМУ держателем Реєстру, який забезпечує його ведення та формування;
 2) вдосконалення взаємодії ФДМУ із суб’єктами управління для формування та ведення Реєстру, зокрема запровадження інформаційної взаємодії між інформаційними ресурсами, держателями яких є інші органи державної влади;
 3) надання доступу до даних Реєстру, у тому числі шляхом їх оприлюднення;
 4) визначення, що інформація з Реєстру надається відповідно до порядку та умов надання інформації з Реєстру, затверджених ФДМУ.
 Однак положення ухваленого Закону не в повній мірі покривають зміст законопроекту, розробка та подання Кабінету Міністрів України якого передбачається відповідним заходом ДАП.
 Разом з тим, щодо підпунктів 1-7 заходу 2.4.3.1.1 Фондом державного майна України поінформовано, що механізм взаємодії між учасниками формування Реєстру, порядок подання інформації, порядок структура, строки та умови оприлюднення інформації будуть визначатися підзаконними нормативно-правовими актами, а також угодами (договорами) про обмін інформацією та відповідну взаємодію та відповідні положення будуть реалізовуватися в межах заходів 2.4.3.1.6. з урахуванням підпунктів 2.4.3.1.7 – 2.4.3.1.10.
 Так, зокрема ФДМУ розроблено проєкт постанови Кабінету Міністрів України «Про внесення змін до постанови Кабінету Міністрів України від 14 квітня 2004 р. № 467 та визнання такими, що втратили чинність, деяких постанов Кабінету Міністрів України», положення якого передбачають визначені цим пунктом завдання. ФДМУ подано проєкт акта до КМУ (14.11.2024, 18.12.2024, 24.02.2025 та 12.05.2025 після його додаткових опрацювань за результатами засідань Урядового комітету з питань економічної, фінансової, аграрної політики, стратегічних галузей промисловості, паливно-енергетичного комплексу та у справах ветеранів від 23.01.2025 та від 24.04.2025, проєкт акта подано на розгляд Уряду). Разом з тим, Секретаріатом КМУ 17.07.2025 проєкт акта повернуто Фонду у зв’язку зі зміною складу Уряду.
 Доопрацьований проєкт постанови повторно погоджено 11 ОВВ без зауважень та 2 ОВВ (Мінцифри, Мін’юстом) – із зауваженнями, які враховані. Також Рішенням ДРС від 11.09.2025 погоджено проєкт регуляторного акта.
 04.11.2025, 14.11.2025, 25.12.2025 проєкт акта повторно подано на розгляд Уряду.
 Урядом затверджено постанову КМУ (від 07.01.2026 № 15).
 Відповідний проект постанови Кабінет Міністрів України містить положення щодо:
 1) механізму взаємодії між учасниками формування Єдиного реєстру об’єктів державної власності, у тому числі шляхом інформаційної взаємодії, на єдиних методологічних засадах;
 2) порядку подання інформації та змін до неї суб’єктами управління до Єдиного реєстру об’єктів державної власності, у тому числі із визначенням строків та форм подання;
 3) визначення кола користувачів Реєстру для доступу до його даних, у тому числі які оприлюднюються; порядку, строків, структури даних оприлюднення інформації, зокрема через вебсайт Реєстру, а також вебпортал щодо суб’єктів господарювання, призначений для формування, оброблення, зберігання, захисту та оприлюднення інформації про державні та комунальні суб’єкти господарювання.
 Детальніше щодо проекту постанови див. інформацію щодо заходу 2.4.3.1.4(1).
 Таким чином, відповідний проект постанови Кабінет Міністрів України містить положення, які забезпечують виконання пп. 1, 2, 4 та частково 7 Заходу 2.4.3.1.1.
 Разом з тим, захід 2.4.3.1.1. передбачає створення інформаційного ресурсу для оприлюднення інформації не лише щодо підприємств державної форми власності, а також комунальної, що не передбачено проектом постанови.
 Зокрема, проект не покриває вимоги пп. 5, 6 та частково 7 Заходу 2.4.3.1.1., оскільки:
 5) не визначено критерії, за якими централізоване подання інформації до інформаційного ресурсу для оприлюднення інформації щодо підприємств державної та комунальної форми власності є обов’язковим для підприємств комунальної форми власності;
 6) не визначено обсяг оприлюднення інформації про діяльність підприємств комунальної форми власності з урахуванням Керівних принципів ОЕСР щодо корпоративного врядування на підприємствах державної форми власності;
 7) не передбачено оприлюднення інформації про отриману державну допомогу підприємствами комунальної форми власності.
 Крім того, проект постанови не містить положень, якими було б передбачено обов’язкове щорічне оприлюднення агрегованих звітів принаймні щодо 100 найбільших підприємств державної форми власності, що передбачено в п. 3 Заходу 2.4.3.1.1.
 Щодо виконання підпункту 8 в межах заходу 2.4.3.1.1. Фондом державного майна України розроблено та надано оновлені пропозиції до положень проекту Закону України «Про внесення змін до Кодексу України про адміністративні правопорушення та Кримінального процесуального кодексу України стосовно удосконалення державної політики управління об’єктами державної і комунальної власності» (відповідний законопроект зареєстровано у Верховній Раді України за реєстр. № 4573 від 04.01.2021), які передбачають встановлення відповідальності керівників за неподання, несвоєчасне подання або подання інформації про об’єкти державної власності не в повному обсязі держателю Реєстру. 02.05.2023 відповідний законопроект прийнято у 1 читанні за основу.
 Крім того, 09.01.2025 прийнято ЗУ «Про особливості регулювання діяльності юридичних осіб окремих організаційно-правових форм у перехідний період та об’єднань юридичних осіб» (№4196-IX, що вводиться в дію 28.08.2025), в положеннях якого передбачено створення функціонального сервісу для формування, оновлення, оприлюднення реєстрових даних про об’єкти права комунальної власності.
-Узагальнена інформація щодо виконання пп.2.4.3.1.1 додається файлом.</t>
+Узагальнена інформація щодо виконання пп.2.4.3.1.1. додається файлом.</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.4.3.1.2 (2)</t>
   </si>
   <si>
     <t>Розроблення проектів нормативно-правових актів (змін до нормативно-правових актів), спрямованих на реалізацію положень закону, зазначеного у підпункті 2.4.3.1.1</t>
   </si>
   <si>
     <t>23.06.2023</t>
   </si>
   <si>
     <t>23.08.2023</t>
   </si>
   <si>
     <t>Міністерство економіки, довкілля та сільського господарства України</t>
   </si>
   <si>
     <t>державний бюджет</t>
   </si>
@@ -301,51 +301,58 @@
     <t>2.4.3.1.5</t>
   </si>
   <si>
     <t>Проведення тренінгів щодо застосування положень, запроваджених із набранням чинності законом, зазначеним у підпункті 2.4.3.1.1</t>
   </si>
   <si>
     <t>23.01.2024</t>
   </si>
   <si>
     <t xml:space="preserve">державний бюджет			
 </t>
   </si>
   <si>
     <t>проведено не менше 10 тренінгів, участь у яких взяли представники Мінекономіки, Фонду державного майна та його регіональних представництв, відділень; підприємств державної форми власності, підприємств комунальної форми власності</t>
   </si>
   <si>
     <t>Фонд державного майна України інформує.
 За підтримки проєкту USAID/UKaid «Діяльність у рамках реформи державних підприємств України» (SOERA) проведено навчання з нових стандартів корпоративного управління, запроваджених Законом України від 22.02.2024 № 3587-IX, зокрема щодо рекомендацій стосовно розкриття інформації про дотримання керівних принципів ОЕСР корпоративного врядування на державних підприємствах, а також комунальних підприємствах.
 Після прийняття проєкту постанови «Про внесення змін до постанови Кабінету Міністрів України від 14 квітня 2004 р. № 467 та визнання такими, що втратили чинність, деяких постанов Кабінету Міністрів України» (https://www.spfu.gov.ua/userfiles/files/PPD.pdf), положення якого передбачають запровадження нових спрощених підходів до процесів збору інформації про об’єкти державної власності, зокрема через електронні кабінети створювачів Реєстру, ФДМУ додатково будуть вживатися заходи щодо проведення тренінгів стосовно застосування його положень представникам суб’єктів управління.
 14.11.2024 (№ 10-62-30850), 18.12.2024 (№ 10-62-34119), 24.02.2025 (№ 10-62-4833) та 12.05.2025 (№ 10-62-12075) проєкт акта подавався на розгляд Уряду, який 17.07.2025 повернуто ФДМУ у зв’язку зі зміною складу Уряду.
 У зв’язку з цим ФДМУ здійснював виконання комплексу організаційних та нормативно-правових заходів, передбачених Регламентом КМУ та ЗУ «Про засади державної регуляторної політики у сфері господарської діяльності», необхідних для повторного погодження проєкту акта та подання його на розгляд новосформованому Уряду.
 Доопрацьований проєкт акта повторно погоджено без зауважень 11 органами виконавчої влади (ДСА, Мінрозвитку, МКСК, Мінфіном, Уповноваженим ВРУ з прав людини, Держстатом, НКЦПФР, Мінекономіки, АМКУ, Адміністрацією Держспецзв’язку, Держгеокадастром) та із зауваженнями 2 органами (Мінцифри, Мін’юстом), які враховані. Також Рішенням ДРС від 11.09.2025 погоджено проєкт регуляторного акта.
 04.11.2025, 14.11.2025, 25.12.2025 проєкт акта повторно подано на розгляд Уряду.
 Урядом затверджено постанову КМУ (від 07.01.2026 № 15).
 Наразі ФДМУ здійснюється підготовка для проведення представникам суб’єктів управління тренінгів щодо застосування нових положень стосовно формування та надання відомостей про об’єкти державної власності до Реєстру, затверджених постановою КМУ від 07.01.2026 №15.
-З огляду на те, що а) настала дата завершення виконання заходу; б) не було проведено не менше 10 тренінгів, участь у яких взяли представники Мінекономіки, Фонду державного майна та його регіональних представництв, відділень; підприємств державної форми власності, підприємств комунальної форми, захід не виконано.</t>
+Інформація станом на 1 квартал 2026 року.
+ФДМУ повідомляє, що Кабінетом Міністрів України прийнято постанову від 07 січня 2026 року № 15 «Про внесення змін до постанови Кабінету Міністрів України від 14 квітня 2004 р. № 467 та визнання такими, що втратили чинність, деяких постанов Кабінету Міністрів України», яка спрямована на вдосконалення функціонування нового програмного продукту Єдиного реєстру об’єктів державної власності та його складових.
+ФДМУ підготовлено презентаційні матеріали для суб’єктів управління щодо реалізації нових підходів до формування, ведення та використання Реєстру.
+ФДМУ проведено тренінги, участь у яких взяли публічні реєстратори Реєстру, представники суб’єктів управління, зокрема Мінекономіки, Мінрегіон, Міненергетики, державні підприємства та установи (у тому числі заклади освіти, управління водного господарства), а також окремі територіальні громади тощо (понад 400 учасників).
+За результатами проведених заходів забезпечено підвищення рівня обізнаності учасників щодо нових вимог законодавства, уніфікацію підходів до формування та ведення даних у Реєстрі, а також створено передумови для своєчасного та коректного подання інформації до Реєстру, підвищення її якості та повноти.
+ФДМУ у звітній інформації зазначає про проведення тренінгів для представників суб'єктів управління щодо застосування нових положень постанови КМУ від 07.01.2026 №15, участь у яких взяли понад 400 учасників. Водночас надана інформація не дозволяє верифікувати виконання показника заходу, оскільки: 1) не вказано кількість проведених тренінгів, що унеможливлює підтвердження досягнення мінімального порогу у 10 заходів (при цьому ФДМУ надано одну презентацію тренінгу на тему «Єдиний реєстр об'єктів державної власності. Реалізація положень постанови Кабінету Міністрів України від 07.01.2026 № 15», що дає підстави припускати проведення єдиного заходу, а не серії тренінгів, передбаченої показником виконання); 2) серед учасників прямо не згадано регіональні представництва та відділення Фонду державного майна України, а також підприємства комунальної форми власності, участь яких є обов'язковою умовою виконання показника. 
+Крім того, захід 2.4.3.1.5. щодо проведення тренінгів безпосередньо пов'язаний із заходом 2.4.3.1.1., оскільки передбачає тренінги щодо застосування положень, запроваджених саме законом, прийняття якого є результатом виконання заходу 2.4.3.1.1. Захід 2.4.3.1.1. передбачає підготовку та подання Кабінетові Міністрів України проекту закону, яким мають бути комплексно врегульовані всі визначені підпунктами 1–8 питання функціонування Єдиного реєстру об'єктів державної власності та створення інформаційного ресурсу для оприлюднення інформації щодо підприємств державної та комунальної форми власності.
+З огляду на те, що а) настала дата завершення виконання заходу; б) не було проведено не менше 10 тренінгів щодо застосування положень, запроваджених із набранням чинності законом, зазначеним у підпункті 2.4.3.1.1., участь у яких взяли представники Мінекономіки, Фонду державного майна та його регіональних представництв, відділень; підприємств державної форми власності, підприємств комунальної форми, захід вважається невиконаним.</t>
   </si>
   <si>
     <t>2.4.3.1.6</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту нормативно-правового акта про затвердження нової редакції Положення про Єдиний реєстр об’єктів державної власності, а також інформаційного ресурсу для оприлюднення інформації щодо підприємств державної та комунальної форми власності як складової відповідного реєстру </t>
   </si>
   <si>
     <t>01.03.2024</t>
   </si>
   <si>
     <t>31.07.2025</t>
   </si>
   <si>
     <t>Міністерство розвитку громад та територій України,
 Міністерство економіки, довкілля та сільського господарства України</t>
   </si>
   <si>
     <t xml:space="preserve">державний бюджет		</t>
   </si>
   <si>
     <t xml:space="preserve">у межах встановлених бюджетних призначень на відповідний рік	</t>
   </si>
   <si>
     <t>нормативно-правовий акт прийнято</t>
@@ -377,93 +384,96 @@
 Міністерство фінансів України,
 Міністерство юстиції України,
 Державна служба статистики України,
 Антимонопольний комітет України,
 Національна комісія з цінних паперів та фондового ринку,
 Міністерство розвитку громад та територій України,
 Міністерство економіки, довкілля та сільського господарства України</t>
   </si>
   <si>
     <t xml:space="preserve">державний бюджет та/або кошти міжнародної технічної допомоги	</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік  та/або у межах коштів міжнародної технічної допомоги</t>
   </si>
   <si>
     <t xml:space="preserve">програмне забезпечення та технічне устаткування, необхідні для забезпечення оновлення Єдиного реєстру об’єктів державної власності, включно з інформаційним ресурсом для оприлюднення інформації щодо підприємств державної та комунальної форми власності, розроблено та запроваджено	</t>
   </si>
   <si>
     <t>Для виконання цього завдання є потреба у фінансуванні заходів, пов’язаних з розробкою нової інформаційно-комунікаційної системи Єдиного реєстру об’єктів державної власності (ІКС Реєстру) та її складових, впровадженням та налаштуванням відповідного ПЗ ІКС Реєстру на основі технічного завдання.
 ФДМУ підготовлено та направлено до Мінцифри, зокрема листом від 22.04.2024 №10-62-10919, обґрунтування потреб в наданні ресурсної підтримки на розробку ІКС Реєстру та включення цього проєкту до переліку завдань НПІ на 2024–2025 рр.
 Листом від 31.05.2024 №10-62-14797 ФДМУ звертався до НАЗК щодо надання фінансової підтримки для реалізації цього заходу.
 Розпорядженням КМУ від 30.08.2024 №819-р затверджено перелік пріоритетних завдань, проєктів та робіт з інформатизації, серед яких – створення ПТК «Єдиний реєстр об’єктів державної власності», включно з інформаційним ресурсом щодо суб’єктів господарювання державного та комунального сектору економіки.
 ФДМУ підготовлено технічні вимоги до створення ПТК «Реєстр». Враховуючи обмеженість часу до завершення бюджетного 2024р., було вжито заходів для забезпечення реалізації завдання у максимально стислі строки. Зокрема, здійснено процедури публічних закупівель відповідно до вимог ЗУ «Про публічні закупівлі» щодо послуг з розробки проєктної документації, придбання серверної інфраструктури для Реєстру та окремого ліцензійного ПЗ.
 07.02.2025 (№10-62-3561) ФДМУ звертався до Мінцифри щодо надання фінансової підтримки на розробку ІКС Реєстру, за результатами розгляду якого повідомлено, що ресурсна підтримка завдань з інформатизації Мінцифрою у 2025 році не забезпечуватиметься.
 03.04.2025 (№10-15-8678) та 21.04.2025 (№10-15-10198) надано Мінцифри пропозиції до окремих проектів з інформатизації на 2026-2028 роки, що потребують надання ресурсної підтримки замовникам для їх виконання, а також обґрунтування потреб з детальним описом завдання, пов’язаного зі створенням ІКС Реєстру, а також обсягів видатків на виконання таких послуг, узгоджені з Адміністрацією Держспецзв’язку.
-Одночасно ФДМУ вживаються заходи щодо залучення потенційних донорів у рамках проєктів МТД стосовно вдосконалення Реєстру та розробки нового його ПЗ із впровадженням інформаційної взаємодії між інформаційними ресурсами.
-Узагальнена інформація додається файлом.
+24.12.2025 надано Мінфіну розрахунки для потреб створення ІКС Реєстру, її складових.
+Водночас ФДМУ вживав заходів щодо залучення потенційних донорів, зокрема у рамках проєктів міжнародної технічної допомоги з Німецьким товариством міжнародного співробітництва (GIZ) ГмбХ (2025р.) та Французькою агенцією міжнародного технічного співробітництва Expertise France (2026р.), а також отримання коштів з державного бюджету. Узагальнена інформація додається файлом.
+На сьогодні придбано та налаштовано ІТ-інфраструктуру Реєстру та відсутнє фінансування на розроблення ПЗ.
 З огляду на те, що а) настала дата завершення виконання заходу; б) програмне забезпечення та технічне устаткування, необхідні для забезпечення оновлення Єдиного реєстру об’єктів державної власності, включно з інформаційним ресурсом для оприлюднення інформації щодо підприємств державної та комунальної форми власності, не розроблено та не запроваджено, захід не виконано.</t>
   </si>
   <si>
     <t>2.4.3.1.9</t>
   </si>
   <si>
     <t>Забезпечення інтеграції або обміну даними і технічної можливості взаємодії між Єдиним реєстром об’єктів державної власності, включно з інформаційним ресурсом для оприлюднення інформації щодо підприємств державної та комунальної форми власності, та автоматизованою системою електронного документообігу “Бест Звіт Oracle”</t>
   </si>
   <si>
     <t>державний бюджет та/або кошти міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік та/або у межах коштів міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>автоматизований обмін даними та технічну взаємодію між Єдиним реєстром об’єктів державної власності, включно з інформаційним ресурсом для оприлюднення інформації щодо підприємств державної та комунальної форми власності, та автоматизованою системою електронного документообігу “Бест Звіт Oracle” забезпечено</t>
   </si>
   <si>
     <t>Мінекономіки, який є розпорядником інформації, яка міститься в АС електронного документообігу «Бест Звіт Oracle», погодив положення проєкту постанови КМУ в частині впровадження взаємодії між Єдиним реєстром об’єктів державної власності (Реєстр) та зазначеною системою, зокрема базою даних електронної звітності суб’єктів господарювання.
 На сьогоднішній день апаратно-програмна реалізація Реєстру не відповідає сучасним вимогам інформаційних технологій, оскільки була створена у 2005 році. Це призводить до значної застарілості як апаратного забезпечення (серверів), так і програмного забезпечення Реєстру. Крім того, відсутня необхідна технічна спроможність для ефективного отримання та передачі даних у процесі електронної інформаційної взаємодії з зовнішніми електронними інформаційними ресурсами, що суттєво обмежує функціональність системи.
 Виконання цього завдання стане можливим лише за умови впровадження комплексу заходів, спрямованих на розробку нової сучасної інформаційно-комунікаційної системи Реєстру та її функціональних модулів. Це передбачає розроблення технічного завдання, створення, впровадження, налаштування відповідного програмного забезпечення, яке забезпечить електронну інформаційну взаємодію Реєстру з зовнішніми електронними інформаційними ресурсами, відповідно до визначених форматів і протоколів обміну даними. З огляду на масштабність і технічну складність зазначених заходів, їх реалізація потребує ресурсної підтримки.
 ФДМУ вживаються заходи щодо отримання коштів з державного бюджету та залучення потенційних донорів у рамках проєктів міжнародної технічної допомоги.
+З 2026 року розпочато співпрацю з Французькою агенцією міжнародного технічного співробітництва Expertise France щодо залучення відповідної підтримки.
 З огляду на те, що а) настала дата завершення виконання заходу; б) недосягнення показника виконання, захід не виконано.</t>
   </si>
   <si>
     <t>2.4.3.1.10</t>
   </si>
   <si>
     <t xml:space="preserve">Забезпечення обміну даними і технічної можливості взаємодії між Єдиним реєстром об’єктів державної власності, включно з інформаційним ресурсом для оприлюднення інформації щодо підприємств державної та комунальної форми власності, та реєстром державної допомоги суб’єктам господарювання </t>
   </si>
   <si>
     <t>Антимонопольний комітет України</t>
   </si>
   <si>
     <t xml:space="preserve">автоматизований обмін даними і технічну взаємодію між Єдиним реєстром об’єктів державної власності, включно з інформаційним ресурсом для оприлюднення інформації щодо підприємств державної та комунальної форми власності, та реєстром державної допомоги суб’єктам господарювання забезпечено	</t>
   </si>
   <si>
     <t>АМКУ, який є розпорядником інформації, яка міститься в Реєстрі державної допомоги, погодив положення проєкту постанови КМУ в частині впровадження взаємодії між Єдиним реєстром об’єктів державної власності (Реєстр) та зазначеним реєстром.
 На сьогоднішній день апаратно-програмна реалізація Реєстру не відповідає сучасним вимогам інформаційних технологій, оскільки була створена у 2005 році. Це призводить до значної застарілості як апаратного забезпечення (серверів), так і програмного забезпечення Реєстру. Крім того, відсутня необхідна технічна спроможність для ефективного отримання та передачі даних у процесі електронної інформаційної взаємодії з зовнішніми електронними інформаційними ресурсами, що суттєво обмежує функціональність системи.
 Виконання цього завдання стане можливим лише за умови впровадження комплексу заходів, спрямованих на розробку сучасної інформаційно-комунікаційної системи Реєстру та її функціональних модулів. Це передбачає розроблення технічного завдання, створення, впровадження, налаштування відповідного програмного забезпечення, яке забезпечить електронну інформаційну взаємодію Реєстру з зовнішніми електронними інформаційними ресурсами, відповідно до визначених форматів і протоколів обміну даними. З огляду на масштабність і технічну складність зазначених заходів, їх реалізація потребує ресурсної підтримки.
 ФДМУ вживаються заходи щодо отримання коштів з державного бюджету та залучення потенційних донорів у рамках проєктів міжнародної технічної допомоги.
+З 2026 року розпочато співпрацю з французькою агенцією міжнародного технічного співробітництва Expertise France щодо залучення відповідної підтримки.
 З огляду на те, що а) настала дата завершення виконання заходу; б) недосягнення показника виконання, захід не виконано.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>