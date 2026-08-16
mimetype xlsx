--- v1 (2026-06-24)
+++ v2 (2026-08-16)
@@ -151,51 +151,52 @@
 Зокрема, положеннями ухваленого Закону № 3137-ІХ визначено коло учасників формування Єдиного реєстру об’єктів державної власності (далі – Реєстр), у тому числі запровадження інформаційної взаємодії між інформаційними ресурсами, держателями яких є інші органи державної влади, а також визначено суб’єктів подання держателю Реєстру інформації, необхідної для його ведення. Відповідно до положень ухваленого Закону внесені зміни до статті 12 Закону України «Про управління об’єктами державної власності», зокрема спрямовані на:
 1) визначення ФДМУ держателем Реєстру, який забезпечує його ведення та формування;
 2) вдосконалення взаємодії ФДМУ із суб’єктами управління для формування та ведення Реєстру, зокрема запровадження інформаційної взаємодії між інформаційними ресурсами, держателями яких є інші органи державної влади;
 3) надання доступу до даних Реєстру, у тому числі шляхом їх оприлюднення;
 4) визначення, що інформація з Реєстру надається відповідно до порядку та умов надання інформації з Реєстру, затверджених ФДМУ.
 Однак положення ухваленого Закону не в повній мірі покривають зміст законопроекту, розробка та подання Кабінету Міністрів України якого передбачається відповідним заходом ДАП.
 Разом з тим, щодо підпунктів 1-7 заходу 2.4.3.1.1 Фондом державного майна України поінформовано, що механізм взаємодії між учасниками формування Реєстру, порядок подання інформації, порядок структура, строки та умови оприлюднення інформації будуть визначатися підзаконними нормативно-правовими актами, а також угодами (договорами) про обмін інформацією та відповідну взаємодію та відповідні положення будуть реалізовуватися в межах заходів 2.4.3.1.6. з урахуванням підпунктів 2.4.3.1.7 – 2.4.3.1.10.
 Так, зокрема ФДМУ розроблено проєкт постанови Кабінету Міністрів України «Про внесення змін до постанови Кабінету Міністрів України від 14 квітня 2004 р. № 467 та визнання такими, що втратили чинність, деяких постанов Кабінету Міністрів України», положення якого передбачають визначені цим пунктом завдання. ФДМУ подано проєкт акта до КМУ (14.11.2024, 18.12.2024, 24.02.2025 та 12.05.2025 після його додаткових опрацювань за результатами засідань Урядового комітету з питань економічної, фінансової, аграрної політики, стратегічних галузей промисловості, паливно-енергетичного комплексу та у справах ветеранів від 23.01.2025 та від 24.04.2025, проєкт акта подано на розгляд Уряду). Разом з тим, Секретаріатом КМУ 17.07.2025 проєкт акта повернуто Фонду у зв’язку зі зміною складу Уряду.
 Доопрацьований проєкт постанови повторно погоджено 11 ОВВ без зауважень та 2 ОВВ (Мінцифри, Мін’юстом) – із зауваженнями, які враховані. Також Рішенням ДРС від 11.09.2025 погоджено проєкт регуляторного акта.
 04.11.2025, 14.11.2025, 25.12.2025 проєкт акта повторно подано на розгляд Уряду.
 Урядом затверджено постанову КМУ (від 07.01.2026 № 15).
 Відповідний проект постанови Кабінет Міністрів України містить положення щодо:
 1) механізму взаємодії між учасниками формування Єдиного реєстру об’єктів державної власності, у тому числі шляхом інформаційної взаємодії, на єдиних методологічних засадах;
 2) порядку подання інформації та змін до неї суб’єктами управління до Єдиного реєстру об’єктів державної власності, у тому числі із визначенням строків та форм подання;
 3) визначення кола користувачів Реєстру для доступу до його даних, у тому числі які оприлюднюються; порядку, строків, структури даних оприлюднення інформації, зокрема через вебсайт Реєстру, а також вебпортал щодо суб’єктів господарювання, призначений для формування, оброблення, зберігання, захисту та оприлюднення інформації про державні та комунальні суб’єкти господарювання.
 Детальніше щодо проекту постанови див. інформацію щодо заходу 2.4.3.1.4(1).
 Таким чином, відповідний проект постанови Кабінет Міністрів України містить положення, які забезпечують виконання пп. 1, 2, 4 та частково 7 Заходу 2.4.3.1.1.
 Разом з тим, захід 2.4.3.1.1. передбачає створення інформаційного ресурсу для оприлюднення інформації не лише щодо підприємств державної форми власності, а також комунальної, що не передбачено проектом постанови.
 Зокрема, проект не покриває вимоги пп. 5, 6 та частково 7 Заходу 2.4.3.1.1., оскільки:
 5) не визначено критерії, за якими централізоване подання інформації до інформаційного ресурсу для оприлюднення інформації щодо підприємств державної та комунальної форми власності є обов’язковим для підприємств комунальної форми власності;
 6) не визначено обсяг оприлюднення інформації про діяльність підприємств комунальної форми власності з урахуванням Керівних принципів ОЕСР щодо корпоративного врядування на підприємствах державної форми власності;
 7) не передбачено оприлюднення інформації про отриману державну допомогу підприємствами комунальної форми власності.
 Крім того, проект постанови не містить положень, якими було б передбачено обов’язкове щорічне оприлюднення агрегованих звітів принаймні щодо 100 найбільших підприємств державної форми власності, що передбачено в п. 3 Заходу 2.4.3.1.1.
 Щодо виконання підпункту 8 в межах заходу 2.4.3.1.1. Фондом державного майна України розроблено та надано оновлені пропозиції до положень проекту Закону України «Про внесення змін до Кодексу України про адміністративні правопорушення та Кримінального процесуального кодексу України стосовно удосконалення державної політики управління об’єктами державної і комунальної власності» (відповідний законопроект зареєстровано у Верховній Раді України за реєстр. № 4573 від 04.01.2021), які передбачають встановлення відповідальності керівників за неподання, несвоєчасне подання або подання інформації про об’єкти державної власності не в повному обсязі держателю Реєстру. 02.05.2023 відповідний законопроект прийнято у 1 читанні за основу.
 Крім того, 09.01.2025 прийнято ЗУ «Про особливості регулювання діяльності юридичних осіб окремих організаційно-правових форм у перехідний період та об’єднань юридичних осіб» (№4196-IX, що вводиться в дію 28.08.2025), в положеннях якого передбачено створення функціонального сервісу для формування, оновлення, оприлюднення реєстрових даних про об’єкти права комунальної власності.
-Узагальнена інформація щодо виконання пп.2.4.3.1.1. додається файлом.</t>
+Узагальнена інформація щодо виконання пп.2.4.3.1.1. додається файлом.
+За результатами моніторингу станом на 2 квартал 2026 року головним виконавцем не надано нової інформації, яка б свідчила про зміну стану виконання заходу.</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.4.3.1.2 (2)</t>
   </si>
   <si>
     <t>Розроблення проектів нормативно-правових актів (змін до нормативно-правових актів), спрямованих на реалізацію положень закону, зазначеного у підпункті 2.4.3.1.1</t>
   </si>
   <si>
     <t>23.06.2023</t>
   </si>
   <si>
     <t>23.08.2023</t>
   </si>
   <si>
     <t>Міністерство економіки, довкілля та сільського господарства України</t>
   </si>
   <si>
     <t>державний бюджет</t>
   </si>
@@ -233,248 +234,270 @@
     <t>Проведення громадського обговорення проектів нормативно-правових актів, зазначених у підпункті 2.4.3.1.2, та їх доопрацювання (у разі потреби)</t>
   </si>
   <si>
     <t>23.09.2023</t>
   </si>
   <si>
     <t>23.10.2023</t>
   </si>
   <si>
     <t xml:space="preserve">державний бюджет			</t>
   </si>
   <si>
     <t>громадське обговорення проведено та оприлюднено його результати</t>
   </si>
   <si>
     <t>01.11.2023 на сайті Фонду державного майна України  оприлюднено проект постанови Кабінету Міністрів України «Про внесення змін до постанови Кабінету Міністрів України від 14 квітня 2004 р. № 467» (http://surl.li/oxjyzb) з метою проведення консультацій з громадськістю. Зауваження та пропозиції до нього не надходили.
 20.06.2024 на сайті ФДМУ оприлюднено  доопрацьований проект постанови Кабінету Міністрів України «Про внесення змін до постанови Кабінету Міністрів України від 14 квітня 2004 р. № 467 та визнання такими, що втратили чинність, деяких постанов Кабінету Міністрів України» (http://surl.li/ywoodc) з метою проведення консультацій з громадськістю.</t>
   </si>
   <si>
     <t>2.4.3.1.3 (2)</t>
   </si>
   <si>
     <t>Мінекономіки на виконання п.1.3 Плану організації підготовки проектів актів та виконання інших завдань, необхідних для забезпечення реалізації Закону №3137-IX (далі – План) було розроблено та Урядом прийнято пКМУ «Деякі питання управління активами, стягнутими в дохід держави» від 21.11.2023 №1233(далі – постанова №1233), якою затверджено Порядок управління Фондом державного майна активами, щодо яких ухвалено рішення суду про застосування санкції відповідно до ЗУ «Про санкції», а також здійснення реалізації таких активів та внесено зміни до деяких актів Уряду з метою належної реалізації положень Закону №3137-IX.
 По п.1.4, 1.5 та 1.6 Плану Мінекономіки не є головним виконавцем (відсутнє скликання). КМУ було поінформовано, що в Мінекономіки відсутні НПА, які потребують затвердження/приведення у відповідність із Законом 3137-ІХ. План по Закону 3137-ІХ для Мінекономіки було знято з контролю КМУ у листопаді 2023 року як такий, що виконано.
 Мінекономіки опрацьовано та листом від 19.06.2024 №3211-04/44279-03 надано Висновок до проєкту пКМУ «Про внесення змін до постанови Кабінету Міністрів України від 14 квітня 2004 р. № 467 та визнання такими, що втратили чинність, деяких постанов Кабінету Міністрів України», розробленої ФДМУ на виконання, зокрема, пунктів 2.4.3.1.1, 2.4.3.1.2 та 2.4.3.1.6 Заходів з виконання ДАП на 2023-2025 роки, спрямованих на реалізацію положень Закону №3137-IX.
-Також Мінекономіки листом від 19.08.2025 № 3223-06/55083-03 надано Висновок до надісланого ФДМУ на повторне погодження проєкту постанови КМУ «Про внесення змін до постанови Кабінету Міністрів України від 14 квітня 2004 р. № 467 та визнання такими, що втратили чинність, деяких постанов Кабінету Міністрів України».
-Проєкт постанови КМУ «Про внесення змін до постанови Кабінету Міністрів України від 14 квітня 2004 р. №467 та визнання такими, що втратили чинність, деяких постанов Кабінету Міністрів України» оприлюднено на офіційному вебсайті ФДМУ (http://surl.li/uojdc) для проведення громадського обговорення.
+Також Мінекономіки листом від 19.08.2025 № 3223-06/55083-03 надано Висновок до надісланого ФДМУ на повторне погодження проєкту постанови КМУ «Про внесення змін до постанови Кабінету Міністрів України від 14 квітня 2004 р. № 467 та визнання такими, що втратили чинність, деяких постанов Кабінету Міністрів України». 
+Проєкт постанови КМУ «Про внесення змін до постанови Кабінету Міністрів України від 14 квітня 2004 р. №467 та визнання такими, що втратили чинність, деяких постанов Кабінету Міністрів України» оприлюднено на офіційному вебсайті ФДМУ (http://surl.li/uojdc) для проведення громадського обговорення (прийнято КМУ 07.01.2026 за № 15 (набрання чинності відбудеться 01.07.2027).
 Мінекономіки зазначає, що громадське обговорення постанови №1233 не здійснювалось, оскільки зазначений нормативно-правовий акт не містить ознак регуляторного акта, а його прийняття не потребує реалізації процедур, передбачених ЗУ «Про засади державної регуляторної політики у сфері господарської діяльності».
 Таким чином, ураховуючи лист ДРС та положення Порядку проведення консультацій з громадськістю з питань формування та реалізації державної політики, затвердженого постановою КМУ від 03.11.2010 № 996, відсутні законодавчі підстави для проведення громадського обговорення постанови №1233.
 Незалежно від позиції Мінекономіки, яка ґрунтується на положеннях ст. 5 Закону України "Про засади державної регуляторної політики у сфері господарської діяльності", відповідно до чого такий проект акта може не підлягати громадському обговоренню як такий, що не містить ознак регуляторного, обов'язковість громадського обговорення актів, розроблених на досягнення очікуваного стратегічного результату 2.4.3.1 ДАП, напряму випливає із положень п. 2.4.3.1.3 додатка 2 до ДАП та ч. 1 ст. 18-1 Закону України "Про запобігання корупції".
-А тому неможливо погодитися із позицією Міністерства економіки, довкілля та сільського господарства України щодо необов'язковості проведення громадського обговорення, у зв'язку із чим захід залишається невиконаним.</t>
+А тому неможливо погодитися із позицією Міністерства економіки, довкілля та сільського господарства України щодо необов'язковості проведення громадського обговорення, у зв'язку із чим захід залишається невиконаним.
+За результатами моніторингу станом на 2 квартал 2026 року головним виконавцем не надано нової інформації, яка б свідчила про зміну стану виконання заходу.</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>2.4.3.1.4 (1)</t>
   </si>
   <si>
     <t>Прийняття нормативно-правових актів, зазначених у підпункті 2.4.3.1.2, у разі потреби проведення їх державної реєстрації або подання Кабінетові Міністрів України</t>
   </si>
   <si>
     <t>23.12.2023</t>
   </si>
   <si>
     <t>Міністерство юстиції України</t>
   </si>
   <si>
     <t>нормативно-правові акти набрали чинності</t>
   </si>
   <si>
     <t>Розроблений ФДМУ проєкт постанови «Про внесення змін до постанови Кабінету Міністрів України від 14 квітня 2004 р. №467 та визнання такими, що втратили чинність, деяких постанов Кабінету Міністрів України» у 2024р. погоджено та надано висновки до нього 13 органами виконавчої влади, а також Рішенням ДРС погоджено проєкт регуляторного акта.
 14.11.2024, 18.12.2024, 24.02.2025 та 12.05.2025 проєкт акта подавався на розгляд Уряду, який 17.07.2025 повернуто ФДМУ у зв’язку зі зміною складу Уряду.
 У зв’язку з цим ФДМУ здійснював виконання комплексу організаційних та нормативно-правових заходів, передбачених Регламентом КМУ та ЗУ «Про засади державної регуляторної політики у сфері господарської діяльності», необхідних для повторного погодження проєкту акта та подання його на розгляд новосформованому Уряду.
 07.08.2025 проєкт акта надіслано на повторне погодження 11 ОВВ (№ 10-62-19799), Уповноваженому ВРУ з прав людини (№ 10-62-19801), НАЗК (№ 10-62-19802) та Урядовому офісу координації європейської та євроатлантичної інтеграції Секретаріату КМУ (№ 10-62-19798).
 12.08.2025 відповідно до процедур, передбачених ЗУ «Про засади державної регуляторної політики у сфері господарської діяльності», доопрацьований проєкт акта повторно надіслано на погодження до ДРС (№ 10-62-20260).
 26.08.2025 проєкт акта надіслано Мін’юсту для проведення правової експертизи (№ 10-62-21533), а також 15.09.2025 надіслано додаткові матеріали, зокрема щодо висновку Мінцифри (№ 10-62-23131).
 11.09.2025 отримано від Державної регуляторної служби Рішення № 554 про погодження проєкту регуляторного акта.
 19.09.2025 отримано від Мін’юсту (№ 135668/148161-12-25/8.1.6) висновок за результатами правової експертизи проєкту акта. Загальна підсумкова оцінка: відповідний із зауваженнями щодо недотримання вимог нормопроєктувальної техніки.
 Доопрацьований проєкт акта повторно погоджено без зауважень 11 органами виконавчої влади (ДСА, Мінрозвитку, МКСК, Мінфіном, Уповноваженим ВРУ з прав людини, Держстатом, НКЦПФР, Мінекономіки, АМКУ, Адміністрацією Держспецзв’язку, Держгеокадастром) та із зауваженнями 2 органами (Мінцифри, Мін’юстом), які враховані.
 04.11.2025, 14.11.2025, 25.12.2025 проєкт акта повторно подано на розгляд Уряду.
 Урядом затверджено постанову КМУ (від 07.01.2026 № 15). У постанові КМУ від 07.01.2026 № 15 зазначено, що ця постанова набирає чинності з 1 липня 2027 року.
-З огляду на вищезазначене, а також з урахуванням змісту заходу та його показника виконання, захід виконано невчасно та частково.</t>
+З огляду на вищезазначене, а також з урахуванням змісту заходу та його показника виконання, захід виконано невчасно та частково.
+За результатами моніторингу станом на 2 квартал 2026 року головним виконавцем не надано нової інформації, яка б свідчила про зміну стану виконання заходу.</t>
   </si>
   <si>
     <t>2.4.3.1.4 (2)</t>
   </si>
   <si>
     <t>2.4.3.1.5</t>
   </si>
   <si>
     <t>Проведення тренінгів щодо застосування положень, запроваджених із набранням чинності законом, зазначеним у підпункті 2.4.3.1.1</t>
   </si>
   <si>
     <t>23.01.2024</t>
   </si>
   <si>
     <t xml:space="preserve">державний бюджет			
 </t>
   </si>
   <si>
     <t>проведено не менше 10 тренінгів, участь у яких взяли представники Мінекономіки, Фонду державного майна та його регіональних представництв, відділень; підприємств державної форми власності, підприємств комунальної форми власності</t>
   </si>
   <si>
     <t>Фонд державного майна України інформує.
 За підтримки проєкту USAID/UKaid «Діяльність у рамках реформи державних підприємств України» (SOERA) проведено навчання з нових стандартів корпоративного управління, запроваджених Законом України від 22.02.2024 № 3587-IX, зокрема щодо рекомендацій стосовно розкриття інформації про дотримання керівних принципів ОЕСР корпоративного врядування на державних підприємствах, а також комунальних підприємствах.
 Після прийняття проєкту постанови «Про внесення змін до постанови Кабінету Міністрів України від 14 квітня 2004 р. № 467 та визнання такими, що втратили чинність, деяких постанов Кабінету Міністрів України» (https://www.spfu.gov.ua/userfiles/files/PPD.pdf), положення якого передбачають запровадження нових спрощених підходів до процесів збору інформації про об’єкти державної власності, зокрема через електронні кабінети створювачів Реєстру, ФДМУ додатково будуть вживатися заходи щодо проведення тренінгів стосовно застосування його положень представникам суб’єктів управління.
 14.11.2024 (№ 10-62-30850), 18.12.2024 (№ 10-62-34119), 24.02.2025 (№ 10-62-4833) та 12.05.2025 (№ 10-62-12075) проєкт акта подавався на розгляд Уряду, який 17.07.2025 повернуто ФДМУ у зв’язку зі зміною складу Уряду.
 У зв’язку з цим ФДМУ здійснював виконання комплексу організаційних та нормативно-правових заходів, передбачених Регламентом КМУ та ЗУ «Про засади державної регуляторної політики у сфері господарської діяльності», необхідних для повторного погодження проєкту акта та подання його на розгляд новосформованому Уряду.
 Доопрацьований проєкт акта повторно погоджено без зауважень 11 органами виконавчої влади (ДСА, Мінрозвитку, МКСК, Мінфіном, Уповноваженим ВРУ з прав людини, Держстатом, НКЦПФР, Мінекономіки, АМКУ, Адміністрацією Держспецзв’язку, Держгеокадастром) та із зауваженнями 2 органами (Мінцифри, Мін’юстом), які враховані. Також Рішенням ДРС від 11.09.2025 погоджено проєкт регуляторного акта.
 04.11.2025, 14.11.2025, 25.12.2025 проєкт акта повторно подано на розгляд Уряду.
 Урядом затверджено постанову КМУ (від 07.01.2026 № 15).
 Наразі ФДМУ здійснюється підготовка для проведення представникам суб’єктів управління тренінгів щодо застосування нових положень стосовно формування та надання відомостей про об’єкти державної власності до Реєстру, затверджених постановою КМУ від 07.01.2026 №15.
 Інформація станом на 1 квартал 2026 року.
 ФДМУ повідомляє, що Кабінетом Міністрів України прийнято постанову від 07 січня 2026 року № 15 «Про внесення змін до постанови Кабінету Міністрів України від 14 квітня 2004 р. № 467 та визнання такими, що втратили чинність, деяких постанов Кабінету Міністрів України», яка спрямована на вдосконалення функціонування нового програмного продукту Єдиного реєстру об’єктів державної власності та його складових.
 ФДМУ підготовлено презентаційні матеріали для суб’єктів управління щодо реалізації нових підходів до формування, ведення та використання Реєстру.
 ФДМУ проведено тренінги, участь у яких взяли публічні реєстратори Реєстру, представники суб’єктів управління, зокрема Мінекономіки, Мінрегіон, Міненергетики, державні підприємства та установи (у тому числі заклади освіти, управління водного господарства), а також окремі територіальні громади тощо (понад 400 учасників).
 За результатами проведених заходів забезпечено підвищення рівня обізнаності учасників щодо нових вимог законодавства, уніфікацію підходів до формування та ведення даних у Реєстрі, а також створено передумови для своєчасного та коректного подання інформації до Реєстру, підвищення її якості та повноти.
-ФДМУ у звітній інформації зазначає про проведення тренінгів для представників суб'єктів управління щодо застосування нових положень постанови КМУ від 07.01.2026 №15, участь у яких взяли понад 400 учасників. Водночас надана інформація не дозволяє верифікувати виконання показника заходу, оскільки: 1) не вказано кількість проведених тренінгів, що унеможливлює підтвердження досягнення мінімального порогу у 10 заходів (при цьому ФДМУ надано одну презентацію тренінгу на тему «Єдиний реєстр об'єктів державної власності. Реалізація положень постанови Кабінету Міністрів України від 07.01.2026 № 15», що дає підстави припускати проведення єдиного заходу, а не серії тренінгів, передбаченої показником виконання); 2) серед учасників прямо не згадано регіональні представництва та відділення Фонду державного майна України, а також підприємства комунальної форми власності, участь яких є обов'язковою умовою виконання показника. 
+ФДМУ у звітній інформації за 2 квартал 2026 року зазначає наступне:
+«ФДМУ підготовлено презентаційні матеріали з питань реалізації положень постанови КМУ № 15 щодо нових підходів до формування, ведення та використання Реєстру для представників суб’єктів управління, ФДМУ та його регіональних відділень.
+ФДМУ проведено 2 тренінги у форматі конференції Zoom, що забезпечило одночасне охоплення максимально широкої цільової аудиторії. В результаті участь у тренінгах взяли представники суб’єктів управління, зокрема Мінекономіки, Мінрегіону, Міненергетики, облдержадміністрацій, державних підприємств та установ (у тому числі заклади освіти, управління водного господарства), окремих територіальних громад тощо (понад 400 учасників) та 2 тренінги регіональних відділень ФДМУ (понад 70 учасників).
+Перелік учасників (організацій) наведено у додатку.
+Також ФДМУ проведено 7 спеціалізованих офлайн-тренінгів для працівників відповідних функціональних структурних підрозділів центрального апарату ФДМУ з питань реалізації їх повноважень за такими напрямами, зокрема:
+- облік державних підприємств, їх об’єднань, установ, організацій та державних органів як юридичних осіб;
+- облік нерухомого майна державних підприємств, їх об’єднань, установ і організацій;
+- облік державного майна, що не увійшло до статутного капіталу господарських товариств;
+- облік корпоративних прав держави у статутному капіталі господарських товариств – резидентів і нерезидентів;
+- формування та оприлюднення на вебпорталі суб’єктів господарювання інформації про суб’єктів господарювання державного сектору економіки;
+- надання інформації з Реєстру;
+- виконання функцій публічних реєстраторів Реєстру.
+Проведення зазначених заходів забезпечило охоплення представників усіх цільових категорій учасників, визначених завданням, надання необхідних методичних роз’яснень щодо застосування нових положень постанови КМУ № 15, уніфікацію підходів до формування та ведення даних у Реєстрі, а також можливість отримання відповідей на практичні питання».
+Водночас ФДМУ у звітній інформації за 2 квартал 2026 року зазначає про проведення 11 тренінгів, а саме: 2 тренінгів у форматі конференцій Zoom, 2 тренінгів для регіональних відділень ФДМУ та 7 спеціалізованих офлайн-тренінгів для працівників відповідних функціональних структурних підрозділів центрального апарату ФДМУ. Таким чином, за інформацією ФДМУ, кількісний показник заходу щодо проведення не менше 10 тренінгів досягнуто.
+Разом з тим, надані матеріали не дають змоги підтвердити проведення кожного із зазначених 11 тренінгів. Зокрема, наданими матеріалами підтверджується організація та проведення окремого тренінгу щодо реалізації положень постанови КМУ від 07.01.2026 № 15, що підтверджується відповідним запрошенням та презентаційними матеріалами.
+Крім того, навіть з урахуванням зазначеної ФДМУ кількості проведених тренінгів надані матеріали не дають змоги підтвердити участь у них усіх категорій учасників, визначених показником виконання заходу, зокрема підприємств комунальної форми власності. ФДМУ зазначає про участь представників окремих територіальних громад, однак така інформація сама по собі не підтверджує участі саме підприємств комунальної форми власності, прямо визначених показником виконання заходу.
 Крім того, захід 2.4.3.1.5. щодо проведення тренінгів безпосередньо пов'язаний із заходом 2.4.3.1.1., оскільки передбачає тренінги щодо застосування положень, запроваджених саме законом, прийняття якого є результатом виконання заходу 2.4.3.1.1. Захід 2.4.3.1.1. передбачає підготовку та подання Кабінетові Міністрів України проекту закону, яким мають бути комплексно врегульовані всі визначені підпунктами 1–8 питання функціонування Єдиного реєстру об'єктів державної власності та створення інформаційного ресурсу для оприлюднення інформації щодо підприємств державної та комунальної форми власності.
-З огляду на те, що а) настала дата завершення виконання заходу; б) не було проведено не менше 10 тренінгів щодо застосування положень, запроваджених із набранням чинності законом, зазначеним у підпункті 2.4.3.1.1., участь у яких взяли представники Мінекономіки, Фонду державного майна та його регіональних представництв, відділень; підприємств державної форми власності, підприємств комунальної форми, захід вважається невиконаним.</t>
+З огляду на те, що а) настала дата завершення виконання заходу; б) за інформацією ФДМУ проведено 11 тренінгів, однак наданими матеріалами не підтверджено проведення кожного із зазначених тренінгів; в) не підтверджено участь у проведених тренінгах усіх категорій учасників, визначених показником виконання заходу, зокрема підприємств комунальної форми власності; г) підтверджені матеріали свідчать про проведення тренінгу щодо реалізації положень постанови КМУ від 07.01.2026 № 15, тоді як відповідно до заходу 2.4.3.1.5 тренінги мають бути спрямовані на застосування положень, запроваджених із набранням чинності законом, зазначеним у підпункті 2.4.3.1.1, а результатом виконання заходу 2.4.3.1.1 має бути саме підготовка та подання Кабінетові Міністрів України відповідного проекту закону, – захід не може вважатися виконаним у повному обсязі.
+Захід виконано невчасно, оскільки передбачені ним тренінги проводилися після прийняття постанови КМУ від 07.01.2026 № 15, тоді як встановлений строк виконання заходу 23 січня 2024 року вже сплив.</t>
   </si>
   <si>
     <t>2.4.3.1.6</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту нормативно-правового акта про затвердження нової редакції Положення про Єдиний реєстр об’єктів державної власності, а також інформаційного ресурсу для оприлюднення інформації щодо підприємств державної та комунальної форми власності як складової відповідного реєстру </t>
   </si>
   <si>
     <t>01.03.2024</t>
   </si>
   <si>
     <t>31.07.2025</t>
   </si>
   <si>
     <t>Міністерство розвитку громад та територій України,
 Міністерство економіки, довкілля та сільського господарства України</t>
   </si>
   <si>
     <t xml:space="preserve">державний бюджет		</t>
   </si>
   <si>
     <t xml:space="preserve">у межах встановлених бюджетних призначень на відповідний рік	</t>
   </si>
   <si>
     <t>нормативно-правовий акт прийнято</t>
   </si>
   <si>
     <t>ФДМУ розроблено проєкт постанови КМУ «Про внесення змін до постанови Кабінету Міністрів України від 14 квітня 2004 р. № 467 та визнання такими, що втратили чинність, деяких постанов Кабінету Міністрів України», яким внесено зміни до Положення про Єдиний реєстр об’єктів державної власності шляхом викладання його у новій редакції. Зміни спрямовані на встановлення порядку, строків, структури даних оприлюднення інформації, зокрема через вебпортал суб’єктів господарювання, а також враховані завдання п. 2.4.3.1.1.
 Протягом 2024р. проєкт постанови погоджено та надано висновки до нього 13 ОВВ, а також Рішенням ДРС погоджено проєкт регуляторного акта.
 14.11.2024, 18.12.2024, 24.02.2025 та 12.05.2025 проєкт акта подавався на розгляд Уряду, який 17.07.2025 повернуто ФДМУ у зв’язку зі зміною складу Уряду.
 У зв’язку з цим ФДМУ здійснював виконання комплексу організаційних та нормативно-правових заходів, передбачених Регламентом КМУ та ЗУ «Про засади державної регуляторної політики у сфері господарської діяльності», необхідних для повторного погодження проєкту акта та подання його на розгляд новосформованому Уряду.
 Доопрацьований проєкт акта повторно погоджено без зауважень 11 ОВВ (ДСА, Мінрозвитку, МКСК, Мінфіном, Уповноваженим ВРУ з прав людини, Держстатом, НКЦПФР, Мінекономіки, АМКУ, Адміністрацією Держспецзв’язку, Держгеокадастром) та із зауваженнями 2 органами (Мінцифри, Мін’юстом), які враховані. Також Рішенням ДРС від 11.09.2025 погоджено проєкт регуляторного акта.
 04.11.2025, 14.11.2025, 25.12.2025 проєкт акта повторно подано на розгляд Уряду.
 Урядом затверджено постанову КМУ (від 07.01.2026 № 15).
-З огляду на те, що Урядом затверджено постанову КМУ (від 07.01.2026 № 15) за межами строку виконання заходу, а також постановою КМУ не передбачено створення інформаційного ресурсу для оприлюднення інформації щодо підприємств комунальної форми власності як складової відповідного реєстру, захід є таким, що виконаний невчасно та частково.</t>
+З огляду на те, що Урядом затверджено постанову КМУ (від 07.01.2026 № 15) за межами строку виконання заходу, а також постановою КМУ не передбачено створення інформаційного ресурсу для оприлюднення інформації щодо підприємств комунальної форми власності як складової відповідного реєстру, захід є таким, що виконаний невчасно та частково.
+За результатами моніторингу станом на 2 квартал 2026 року головним виконавцем не надано нової інформації, яка б свідчила про зміну стану виконання заходу.</t>
   </si>
   <si>
     <t>2.4.3.1.7</t>
   </si>
   <si>
     <t>Розробка програмного забезпечення та налаштування технічного устаткування, необхідних для забезпечення оновлення Єдиного реєстру об’єктів державної власності, включно з інформаційним ресурсом для оприлюднення інформації щодо підприємств державної та комунальної форми власності</t>
   </si>
   <si>
     <t>01.07.2024</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>Міністерство цифрової трансформації України,
 Міністерство фінансів України,
 Міністерство юстиції України,
 Державна служба статистики України,
 Антимонопольний комітет України,
 Національна комісія з цінних паперів та фондового ринку,
 Міністерство розвитку громад та територій України,
 Міністерство економіки, довкілля та сільського господарства України</t>
   </si>
   <si>
     <t xml:space="preserve">державний бюджет та/або кошти міжнародної технічної допомоги	</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік  та/або у межах коштів міжнародної технічної допомоги</t>
   </si>
   <si>
     <t xml:space="preserve">програмне забезпечення та технічне устаткування, необхідні для забезпечення оновлення Єдиного реєстру об’єктів державної власності, включно з інформаційним ресурсом для оприлюднення інформації щодо підприємств державної та комунальної форми власності, розроблено та запроваджено	</t>
   </si>
   <si>
     <t>Для виконання цього завдання є потреба у фінансуванні заходів, пов’язаних з розробкою нової інформаційно-комунікаційної системи Єдиного реєстру об’єктів державної власності (ІКС Реєстру) та її складових, впровадженням та налаштуванням відповідного ПЗ ІКС Реєстру на основі технічного завдання.
 ФДМУ підготовлено та направлено до Мінцифри, зокрема листом від 22.04.2024 №10-62-10919, обґрунтування потреб в наданні ресурсної підтримки на розробку ІКС Реєстру та включення цього проєкту до переліку завдань НПІ на 2024–2025 рр.
 Листом від 31.05.2024 №10-62-14797 ФДМУ звертався до НАЗК щодо надання фінансової підтримки для реалізації цього заходу.
 Розпорядженням КМУ від 30.08.2024 №819-р затверджено перелік пріоритетних завдань, проєктів та робіт з інформатизації, серед яких – створення ПТК «Єдиний реєстр об’єктів державної власності», включно з інформаційним ресурсом щодо суб’єктів господарювання державного та комунального сектору економіки.
 ФДМУ підготовлено технічні вимоги до створення ПТК «Реєстр». Враховуючи обмеженість часу до завершення бюджетного 2024р., було вжито заходів для забезпечення реалізації завдання у максимально стислі строки. Зокрема, здійснено процедури публічних закупівель відповідно до вимог ЗУ «Про публічні закупівлі» щодо послуг з розробки проєктної документації, придбання серверної інфраструктури для Реєстру та окремого ліцензійного ПЗ.
 07.02.2025 (№10-62-3561) ФДМУ звертався до Мінцифри щодо надання фінансової підтримки на розробку ІКС Реєстру, за результатами розгляду якого повідомлено, що ресурсна підтримка завдань з інформатизації Мінцифрою у 2025 році не забезпечуватиметься.
 03.04.2025 (№10-15-8678) та 21.04.2025 (№10-15-10198) надано Мінцифри пропозиції до окремих проектів з інформатизації на 2026-2028 роки, що потребують надання ресурсної підтримки замовникам для їх виконання, а також обґрунтування потреб з детальним описом завдання, пов’язаного зі створенням ІКС Реєстру, а також обсягів видатків на виконання таких послуг, узгоджені з Адміністрацією Держспецзв’язку.
 24.12.2025 надано Мінфіну розрахунки для потреб створення ІКС Реєстру, її складових.
 Водночас ФДМУ вживав заходів щодо залучення потенційних донорів, зокрема у рамках проєктів міжнародної технічної допомоги з Німецьким товариством міжнародного співробітництва (GIZ) ГмбХ (2025р.) та Французькою агенцією міжнародного технічного співробітництва Expertise France (2026р.), а також отримання коштів з державного бюджету. Узагальнена інформація додається файлом.
 На сьогодні придбано та налаштовано ІТ-інфраструктуру Реєстру та відсутнє фінансування на розроблення ПЗ.
-З огляду на те, що а) настала дата завершення виконання заходу; б) програмне забезпечення та технічне устаткування, необхідні для забезпечення оновлення Єдиного реєстру об’єктів державної власності, включно з інформаційним ресурсом для оприлюднення інформації щодо підприємств державної та комунальної форми власності, не розроблено та не запроваджено, захід не виконано.</t>
+З огляду на те, що а) настала дата завершення виконання заходу; б) програмне забезпечення та технічне устаткування, необхідні для забезпечення оновлення Єдиного реєстру об’єктів державної власності, включно з інформаційним ресурсом для оприлюднення інформації щодо підприємств державної та комунальної форми власності, не розроблено та не запроваджено, захід не виконано.
+За результатами моніторингу станом на 2 квартал 2026 року головним виконавцем не надано нової інформації, яка б свідчила про зміну стану виконання заходу.</t>
   </si>
   <si>
     <t>2.4.3.1.9</t>
   </si>
   <si>
     <t>Забезпечення інтеграції або обміну даними і технічної можливості взаємодії між Єдиним реєстром об’єктів державної власності, включно з інформаційним ресурсом для оприлюднення інформації щодо підприємств державної та комунальної форми власності, та автоматизованою системою електронного документообігу “Бест Звіт Oracle”</t>
   </si>
   <si>
     <t>державний бюджет та/або кошти міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік та/або у межах коштів міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>автоматизований обмін даними та технічну взаємодію між Єдиним реєстром об’єктів державної власності, включно з інформаційним ресурсом для оприлюднення інформації щодо підприємств державної та комунальної форми власності, та автоматизованою системою електронного документообігу “Бест Звіт Oracle” забезпечено</t>
   </si>
   <si>
     <t>Мінекономіки, який є розпорядником інформації, яка міститься в АС електронного документообігу «Бест Звіт Oracle», погодив положення проєкту постанови КМУ в частині впровадження взаємодії між Єдиним реєстром об’єктів державної власності (Реєстр) та зазначеною системою, зокрема базою даних електронної звітності суб’єктів господарювання.
 На сьогоднішній день апаратно-програмна реалізація Реєстру не відповідає сучасним вимогам інформаційних технологій, оскільки була створена у 2005 році. Це призводить до значної застарілості як апаратного забезпечення (серверів), так і програмного забезпечення Реєстру. Крім того, відсутня необхідна технічна спроможність для ефективного отримання та передачі даних у процесі електронної інформаційної взаємодії з зовнішніми електронними інформаційними ресурсами, що суттєво обмежує функціональність системи.
 Виконання цього завдання стане можливим лише за умови впровадження комплексу заходів, спрямованих на розробку нової сучасної інформаційно-комунікаційної системи Реєстру та її функціональних модулів. Це передбачає розроблення технічного завдання, створення, впровадження, налаштування відповідного програмного забезпечення, яке забезпечить електронну інформаційну взаємодію Реєстру з зовнішніми електронними інформаційними ресурсами, відповідно до визначених форматів і протоколів обміну даними. З огляду на масштабність і технічну складність зазначених заходів, їх реалізація потребує ресурсної підтримки.
 ФДМУ вживаються заходи щодо отримання коштів з державного бюджету та залучення потенційних донорів у рамках проєктів міжнародної технічної допомоги.
 З 2026 року розпочато співпрацю з Французькою агенцією міжнародного технічного співробітництва Expertise France щодо залучення відповідної підтримки.
-З огляду на те, що а) настала дата завершення виконання заходу; б) недосягнення показника виконання, захід не виконано.</t>
+З огляду на те, що а) настала дата завершення виконання заходу; б) недосягнення показника виконання, захід не виконано.
+За результатами моніторингу станом на 2 квартал 2026 року головним виконавцем не надано нової інформації, яка б свідчила про зміну стану виконання заходу.</t>
   </si>
   <si>
     <t>2.4.3.1.10</t>
   </si>
   <si>
     <t xml:space="preserve">Забезпечення обміну даними і технічної можливості взаємодії між Єдиним реєстром об’єктів державної власності, включно з інформаційним ресурсом для оприлюднення інформації щодо підприємств державної та комунальної форми власності, та реєстром державної допомоги суб’єктам господарювання </t>
   </si>
   <si>
     <t>Антимонопольний комітет України</t>
   </si>
   <si>
     <t xml:space="preserve">автоматизований обмін даними і технічну взаємодію між Єдиним реєстром об’єктів державної власності, включно з інформаційним ресурсом для оприлюднення інформації щодо підприємств державної та комунальної форми власності, та реєстром державної допомоги суб’єктам господарювання забезпечено	</t>
   </si>
   <si>
     <t>АМКУ, який є розпорядником інформації, яка міститься в Реєстрі державної допомоги, погодив положення проєкту постанови КМУ в частині впровадження взаємодії між Єдиним реєстром об’єктів державної власності (Реєстр) та зазначеним реєстром.
 На сьогоднішній день апаратно-програмна реалізація Реєстру не відповідає сучасним вимогам інформаційних технологій, оскільки була створена у 2005 році. Це призводить до значної застарілості як апаратного забезпечення (серверів), так і програмного забезпечення Реєстру. Крім того, відсутня необхідна технічна спроможність для ефективного отримання та передачі даних у процесі електронної інформаційної взаємодії з зовнішніми електронними інформаційними ресурсами, що суттєво обмежує функціональність системи.
 Виконання цього завдання стане можливим лише за умови впровадження комплексу заходів, спрямованих на розробку сучасної інформаційно-комунікаційної системи Реєстру та її функціональних модулів. Це передбачає розроблення технічного завдання, створення, впровадження, налаштування відповідного програмного забезпечення, яке забезпечить електронну інформаційну взаємодію Реєстру з зовнішніми електронними інформаційними ресурсами, відповідно до визначених форматів і протоколів обміну даними. З огляду на масштабність і технічну складність зазначених заходів, їх реалізація потребує ресурсної підтримки.
 ФДМУ вживаються заходи щодо отримання коштів з державного бюджету та залучення потенційних донорів у рамках проєктів міжнародної технічної допомоги.
 З 2026 року розпочато співпрацю з французькою агенцією міжнародного технічного співробітництва Expertise France щодо залучення відповідної підтримки.
-З огляду на те, що а) настала дата завершення виконання заходу; б) недосягнення показника виконання, захід не виконано.</t>
+З огляду на те, що а) настала дата завершення виконання заходу; б) недосягнення показника виконання, захід не виконано.
+За результатами моніторингу станом на 2 квартал 2026 року головним виконавцем не надано нової інформації, яка б свідчила про зміну стану виконання заходу.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1324,51 +1347,51 @@
       <c r="H10" s="2" t="s">
         <v>57</v>
       </c>
       <c r="I10" s="2" t="s">
         <v>64</v>
       </c>
       <c r="J10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K10" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L10" s="2" t="s">
         <v>65</v>
       </c>
       <c r="M10" s="2" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="2" t="s">
         <v>66</v>
       </c>
       <c r="O10" s="2" t="s">
         <v>67</v>
       </c>
       <c r="P10" s="2" t="s">
-        <v>54</v>
+        <v>32</v>
       </c>
       <c r="Q10" s="2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:17">
       <c r="A11" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>68</v>
       </c>
       <c r="G11" s="2" t="s">