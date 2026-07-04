--- v0 (2026-05-05)
+++ v1 (2026-07-04)
@@ -200,51 +200,52 @@
   <si>
     <t>Національне антикорупційне бюро</t>
   </si>
   <si>
     <t>Міністерство юстиції України,
 Національне агентство з питань запобігання корупції</t>
   </si>
   <si>
     <t>державний бюджет та/або кошти міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік та/або коштів міжнародної технічної допомоги</t>
   </si>
   <si>
     <t xml:space="preserve">підготовлено аналітичну довідку/порівняльну таблицю про співвідношення норм актів ОЕСР та українського законодавства	</t>
   </si>
   <si>
     <t>За інформацією Національного антикорупційного бюро України: «Проведення аналізу положень Рекомендації Ради ОЕСР щодо подальшої боротьби із підкупом іноземних посадових осіб в міжнародних бізнес-операціях [C(2009)159/REV1/FINAL] та встановлення прогалин в українському законодавстві, що потребують заповнення відповідно до зазначеної Рекомендації» повідомляємо, що з огляду на внесення відповідних проектів законодавчих змін на розгляд Кабінету Міністрів України, а також на те, що фактично його виконано в ході розробки законопроектів у робочому порядку (без формалізації у вигляді звітного документа), і з огляду на виконання подібного завдання Національним агентством в рамках заходу 2.4.4.1.1, захід втратив актуальність. Пропозиція виключити захід 2.4.4.1.4. із ДАП.»
 У рамках інформування про стан виконання заходу за ІІІ квартал додаткових відомостей не надано, з огляду на що захід не може вважатися таким, що має прогрес виконання.
 За інформацією Національного антикорупційного бюро України, що надана у IV кварталі: «Виконано. На розгляді Верховної Ради України перебувають проєкти Законів України «Про внесення змін до Кримінального кодексу України, Кримінального процесуального кодексу України та інших законодавчих актів України щодо приведення у відповідність з міжнародними стандартами відповідальності юридичних осіб за вчинення корупційних кримінальних правопорушень» (реєстр. № 11443 від 25 липня 2024 року) та «Про внесення змін до Кримінального кодексу України, Кримінального процесуального кодексу України та інших законодавчих актів щодо приведення у відповідність з міжнародними стандартами відповідальності юридичних осіб за вчинення корупційних кримінальних правопорушень» (реєстр. № 11443-1 від 09 серпня 2024 року).»
 Звертаємо увагу на те, що найменування заходу передбачає:
 1) проведення аналізу положень Рекомендації Ради ОЕСР щодо подальшої боротьби із підкупом іноземних посадових осіб в міжнародних бізнес-операціях [C(2009)159/REV1/FINAL];
 2) встановлення прогалин в українському законодавстві, що потребують заповнення відповідно до зазначеної Рекомендації.
 Крім того, показником виконання заходу визначено підготовлення аналітичної довідки/порівняльної таблиці про співвідношення норм актів ОЕСР та українського законодавства.
 З огляду на відсутність інформації, яка підтверджує проведення аналізу положень зазначеної Рекомендації та встановлення прогалин в українському законодавстві, що потребують заповнення відповідно до зазначеної Рекомендації, а також з огляду на відсутність аналітичної довідки/порівняльної таблиці про співвідношення норм актів ОЕСР та українського законодавства констатуємо, що захід, передбачений п.п. 2.4.4.1.4 додатка 2 до Державної антикорупційної програми на 2023-2025 роки, станом на 30.06.2025 та 30.09.2025 не виконано.
-За інформацією Національного антикорупційного бюро України, що надана у IV кварталі 2025 року: «04.12.2024 Верховна Рада України прийняла Закону № 4111-IX, а тому завдання щодо проведення аналізу положень Рекомендацій Ради ОЕСР фактично виконано в ході розробки законопроектів в робочому порядку (без формалізації у вигляді звітного документа)». З огляду на зазначене, констатуємо, що станом на 31.12.2025 захід, передбачений п.п. 2.4.4.1.4 додатка 2 до Державної антикорупційної програми на 2023-2025 роки, не виконано.</t>
+За інформацією Національного антикорупційного бюро України, що надана у IV кварталі 2025 року: «04.12.2024 Верховна Рада України прийняла Закону № 4111-IX, а тому завдання щодо проведення аналізу положень Рекомендацій Ради ОЕСР фактично виконано в ході розробки законопроектів в робочому порядку (без формалізації у вигляді звітного документа)». З огляду на зазначене, констатуємо, що станом на 31.12.2025 захід, передбачений п.п. 2.4.4.1.4 додатка 2 до Державної антикорупційної програми на 2023-2025 роки, не виконано.
+З огляду на відсутність інформації, яка підтверджує проведення аналізу положень зазначеної Рекомендації та встановлення прогалин в українському законодавстві, що потребують заповнення відповідно до зазначеної Рекомендації, а також з огляду на відсутність аналітичної довідки/порівняльної таблиці про співвідношення норм актів ОЕСР та українського законодавства констатуємо, що захід, передбачений п.п. 2.4.4.1.4 додатка 2 до Державної антикорупційної програми на 2023-2025 роки, станом на 31.03.2026 не виконано.</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>2.4.4.1.5</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту закону щодо змін до законодавства для їх апроксимації до норм Рекомендації Ради ОЕСР щодо подальшої боротьби із підкупом іноземних посадових осіб в міжнародних бізнес-операціях [C(2009)159/REV1/FINAL]</t>
   </si>
   <si>
     <t>01.05.2023</t>
   </si>
   <si>
     <t>проект закону подано до Верховної Ради України</t>
   </si>
   <si>
     <t>За інформацією Національного антикорупційного бюро України, що була надана у ІІ кварталі 2024 року: «У рамках заходів, передбачених п.п. 2.4.4.1.3, 2.4.4.1.5, 2.4.4.1.10 додатка 2 до ДАП, утвореним на базі Національного бюро Секретаріатом Робочої групи, утвореної згідно з Указом Президента України від 28.07.2022 №539, завершено розробку законодавчих змін до КК України, КПК України, Закону України «Про запобігання корупції» та інших спеціалізованих законів.
 Зазначені зміни було направлено для ознайомлення до відповідних органів державної влади листом від 20.03.2024 № 03/1-055/8020.
 Також для ознайомлення та коментування його було надано заінтересованим сторонам, зокрема бізнес-асоціаціям, громадським організаціям, практикуючим юристам, які надали свої коментарі та пропозиції.
 З метою обговорення запропонованих змін Національним бюро спільно з ОЕСР 28 березня 2024 року було проведено воркшоп, учасниками якого були представники державних органів влади, громадських організацій, приватного сектора, а 14 червня 2024 року було проведено робочу зустріч експертів ОЕСР з народними депутатами України, представниками Міністерства юстиції, НАБУ, НАЗК з метою обговорення запропонованих змін та визначення подальших кроків, необхідних для їх прийняття.
 24 травня 2024 року на розгляд Кабінету Міністрів України внесено проекти законів України «Про внесення змін до Кримінального кодексу України та Кримінального процесуального кодексу України щодо приведення у відповідність до міжнародних стандартів відповідальності юридичних осіб за вчинення корупційних кримінальних правопорушень», «Про внесення змін до деяких законодавчих актів України щодо приведення у відповідність до міжнародних стандартів відповідальності юридичних осіб за вчинення корупційних кримінальних правопорушень» та «Про внесення змін до Закону України «Про публічні закупівлі» щодо приведення у відповідність до міжнародних стандартів відповідальності юридичних осіб за вчинення корупційних кримінальних правопорушень» (лист Мін'юсту від 24.05.2024 № 78054/11.1.1/4-24).
 Їх прийняття дозволить виконати заходи 2.4.4.1.3, 2.4.4.1.5, 2.4.4.1.10 додатка 2 до ДАП.».
 За інформацією Національного антикорупційного бюро України, що була надана у ІІІ кварталі 2024 року: «Після додаткових консультацій, на основі зазначених вище проектів НПА народними депутатами України подано до Верховної Ради України законопроект "Про внесення змін до Кримінального кодексу України, Кримінального процесуального кодексу України та інших законодавчих актів України щодо приведення у відповідність з міжнародними стандартами відповідальності юридичних осіб за вчинення корупційних кримінальних правопорушень” (реєстраційний номер 11443 від 25.07.2024). Даний законопроект розроблений за участю НАБУ та враховує позицію антикорупційних органів щодо положень законопроекту і спрямований на виконання заходів 2.4.4.1.5 та 2.4.4.1.10 ДАП».
 З огляду на те, що Постановою КМУ від 18 жовтня 2024 р. № 1194 "Про внесення змін до Державної антикорупційної програми на 2023—2025 роки" датою завершення виконання цього заходу визначено жовтень 2024 р., констатуємо повне та своєчасне виконання зазначеного заходу.
@@ -377,51 +378,52 @@
   <si>
     <t>За інформацією робочої групи з напрацювання пропозицій щодо участі України в Робочій групі з питань боротьби з хабарництвом у міжнародних комерційних операціях Організації економічного співробітництва та розвитку: «Упродовж 2023 року робочою групою було забезпечено участь української делегації в засіданнях Робочої групи ОЕСР з питань хабарництва 7-10 березня та 13-14 червня, 10-13 жовтня та 5-8 грудня.
 Крім того, 10 жовтня 2023 року в рамках засідання Робочої групи відбулось засідання Глобального діалогу – платформи для обміну досвідом та передовими практиками, що діє при Робочій групі ОЕСР.
 До складу делегації входили представники робочої групи, секретаріату робочої групи, а також експерти, що надають підтримку у розробці змін до законодавства України для його адаптації до вимог Конвенції ОЕСР про боротьбу з підкупом іноземних посадових осіб у міжнародних комерційних операціях та відповідних Рекомендацій Ради ОЕСР.
 За результатами участі української делегації:
 - делегаціям країн ОЕСР презентовано концепцію змін щодо реформування відповідальності юридичних осіб. До цієї концепції країни ОЕСР надали свої коментарі і пропозиції. З їх урахуванням концепцію було змінено в напрямку запровадження кримінальної відповідальності юридичних осіб. На основі цього підходу йде напрацювання проекту змін до законодавства, текст якого вже опрацьовувався органами державної влади в першій редакції. Надалі текст буде погоджено із залученими органами та бізнес-асоціаціями;
 - делегації країн ОЕСР були поінформовані про реєстрацію у Верховній Раді України внесеного Кабінетом Міністрів України проекту Закону України «Про внесення змін до Податкового кодексу України щодо врахування положень Рекомендацій Ради Організації економічного співробітництва та розвитку стосовно податкових заходів для подальшої боротьби з підкупом іноземних посадових осіб у міжнародних ділових операціях» (реєстр. № 10319 від 6 грудня 2023 року). Комітетом Верховної Ради України з питань фінансів, податкової та митної політики надано Висновок від 8 січня 2024 року (протокол № 159) про рекомендацію парламенту включити цей законопроект до порядку денного сесії Верховної Ради України дев’ятого скликання та за результатами розгляду в першому читанні прийняти за основу;
 - за пропозицією української делегації Робочою групою ОЕСР прийнято рішення про утворення Груп партнерського навчання для країн, що перебувають в статусі учасника Робочої групи ОЕСР, задля пришвидшення процесів набуття членства та впровадження відповідних стандартів ОЕСР. Перше засідання такої Групи партнерського навчання відбулось на початку жовтня.
 Участь у заходах забезпечено за рахунок підтримки міжнародних партнерів (Відділ з правоохоронних питань Посольства США в Україні)».
 У рамках інформування про стан виконання заходу за І квартал, ІІ квартал робочою групою додаткових відомостей не надано, з огляду на що захід не може вважатися таким, прогрес виконання якого наявний або таким, що виконаний.
 За інформацією робочої групи з напрацювання пропозицій щодо участі України в Робочій групі з питань боротьби з хабарництвом у міжнародних комерційних операціях Організації економічного співробітництва та розвитку, що надана за ІІІ квартал 2024 р. : «Робочою групою з напрацювання пропозицій щодо участі України в Робочій групі з питань боротьби з хабарництвом у міжнародних комерційних операціях Організації економічного співробітництва та розвитку, створеною Указом Президента України від 28 липня 2022 року №539/2022 (далі - робоча група), напрацьовано законодавчі пропозиції, які мають на меті наблизити Україну до ратифікації Конвенції Організації економічного співробітництва та розвитку щодо боротьби з хабарництвом (далі - ОЕСР), членства в ОЕСР та Європейському Союзі.
 Результатом цієї роботи стала реєстрація у Верховній Раді України проектів законів України:
 "Про внесення змін до Податкового кодексу України щодо врахування положень Рекомендацій Ради Організації економічного співробітництва та розвитку стосовно податкових заходів для подальшої боротьби з підкупом іноземних посадових осіб у міжнародних ділових операціях" (реєстр.№10319 від 06.12.2023) - прийнято за основу 24 квітня 2024 року;
 "Про внесення змін до Кримінального кодексу України, Кримінального процесуального кодексу України та інших законодавчих актів України щодо удосконалення механізмів притягнення юридичних осіб до відповідальності за підкуп посадових осіб іноземних держав" (реєстр. № 11443 від 25.07.2024) - прийнято за основу 29 жовтня 2024 року.
 З липня 2022 року робоча група та її секретаріат провели більше 60 засідань, круглих столів, семінарів, фокус-груп для обговорення та напрацювання законодавчих змін, поширення інформації про їх необхідність та про вимоги Антикорупційної конвенції ОЕСР.
 Було проведено низку публічних заходів щодо приєднання до Антикорупційної конвенції ОЕСР:
 1. Публічна дискусія "Співпраця з ОЕСР та нові горизонти для українського антикорупційного порядку денного" відбулася 30 серпня 2022 року.
 2. Круглий стіл "Співпраця з ОЕСР та нові горизонти для українського антикорупційного порядку денного: відповідальність юридичних осіб" відбулася 19 грудня 2022 року.
 3. Конференція "Україна на шляху до ОЕСР та приєднання до Конвенції ОЕСР про боротьбу з хабарництвом: реформа корпоративної відповідальності" відбулася 16 вересня 2024 року.
 Упродовж 2022-2024 років представники робочої групи ОЕСР та її секретаріату взяли участь у восьми засіданнях Робочої групи ОЕСР та представили три проміжних звіти про прогрес України у виконанні критеріїв приєднання до Конвенції.
 Наступний четвертий звіт українська делегація має представити на пленарному засіданні Робочої групи у місті Парижі (Французька Республіка) 10-13 грудня 2024 року».
 У рамках інформування про стан виконання заходу за ІV квартал 2024 року робочою групою додаткових відомостей не надано, з огляду на що захід не може вважатися таким, прогрес виконання якого наявний або таким, що виконаний.
 У рамках інформування про стан виконання заходу за І квартал 2025 року робочою групою додаткових відомостей не надано, з огляду на що захід не може вважатися таким, прогрес виконання якого наявний або таким, що виконаний.
 У рамках інформування про стан виконання заходу за ІІ квартал 2025 року робочою групою додаткових відомостей не надано, з огляду на що захід не може вважатися таким, прогрес виконання якого наявний або таким, що виконаний.
 У рамках інформування про стан виконання заходу за ІІІ квартал 2025 року робочою групою додаткових відомостей не надано, з огляду на що захід не може вважатися таким, прогрес виконання якого наявний або таким, що виконаний.
-З урахуванням інформації з відкритих джерел, а також з огляду на те, що у рамках інформування про стан виконання заходу за ІV квартал 2025 року робочою групою додаткових відомостей не надано, захід не може вважатися таким, що виконаний повністю.</t>
+З урахуванням інформації з відкритих джерел, а також з огляду на те, що у рамках інформування про стан виконання заходу за ІV квартал 2025 року робочою групою додаткових відомостей не надано, захід не може вважатися таким, що виконаний повністю.
+За інформацією робочої групи з напрацювання пропозицій щодо участі України в Робочій групі з питань боротьби з хабарництвом у міжнародних комерційних операціях Організації економічного співробітництва та розвитку, наданою за І квартал 2026 року: «Упродовж 2023 року - першого кварталу 2026 року представники робочої групи з напрацювання пропозицій щодо участі України в Робочій групі з питань боротьби з хабарництвом у міжнародних комерційних операціях Організації економічного співробітництва та розвитку взяли участь у восьми засіданнях Робочої групи ОЕСР, включаючи її пленарні засідання (грудень 2025 року, березень 2026 року, м. Париж, Франція), а також представили чотири проміжні звіти про прогрес України щодо виконання критеріїв приєднання до Конвенції про боротьбу з підкупом іноземних посадових осіб у міжнародних ділових операціях». З огляду на зазначене, станом на 31.03.2026 захід виконано.</t>
   </si>
   <si>
     <t>2.4.4.1.12</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту Закону України “Про ратифікацію Угоди (у формі обміну листами) щодо приєднання України до Робочої групи щодо боротьби з хабарництвом у міжнародних ділових операціях Організації економічного співробітництва та розвитку”</t>
   </si>
   <si>
     <t>31.10.2023</t>
   </si>
   <si>
     <t>Міністерство закордонних справ України</t>
   </si>
   <si>
     <t>державний бюджет</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік</t>
   </si>
   <si>
     <t>За інформацією Міністерства закордонних справ України: «Листом Міністерства закордонних справ України від 01.09.2023 № 51/13-077-104494 на розгляд Кабінету Міністрів України подано:
 - проєкт розпорядження Кабінету Міністрів України «Про подання на ратифікацію Верховною Радою України Угоди (у формі обміну листами) між Урядом України та Організацією економічного співробітництва та розвитку щодо приєднання до Робочої групи щодо боротьби з хабарництвом у міжнародних ділових операціях Організації економічного співробітництва та розвитку»;
 - проєкт Закону України «Про ратифікацію Угоди (у формі обміну листами) між Урядом України та Організацією економічного співробітництва та розвитку щодо приєднання до Робочої групи щодо боротьби з хабарництвом у міжнародних ділових операціях Організації економічного співробітництва та розвитку» (далі - проект закону);
 - проєкт постанови Верховної Ради України «Про прийняття за основу проекту Закону України «Про ратифікацію Угоди (у формі обміну листами) між Урядом України та Організацією економічного співробітництва та розвитку щодо приєднання до Робочої групи щодо боротьби з хабарництвом у міжнародних ділових операціях Організації економічного співробітництва та розвитку»;
 - інші необхідні матеріали.
@@ -468,51 +470,60 @@
   <si>
     <t>31.03.2025</t>
   </si>
   <si>
     <t>Робоча група ОЕСР щодо боротьби з хабарництвом у міжнародних ділових операціях надала позитивний висновок щодо відповідності українського законодавства, політики і практик вимогам Конвенції та запросила Україну приєднатися в статусі повноправного члена</t>
   </si>
   <si>
     <t>Україна стала членом Робочої групи з питань хабарництва ОЕСР</t>
   </si>
   <si>
     <t>2.4.4.1.15</t>
   </si>
   <si>
     <t>Забезпечення ратифікації Конвенції ОЕСР про боротьбу з підкупом іноземних посадових осіб в міжнародних комерційних операціях</t>
   </si>
   <si>
     <t>01.01.2025</t>
   </si>
   <si>
     <t>31.05.2025</t>
   </si>
   <si>
     <t>Конвенцію ратифіковано</t>
   </si>
   <si>
-    <t>Станом на 31.12.2025 розроблено проект Закону України «Про приєднання України до Конвенції про боротьбу з підкупом іноземних посадових осіб у міжнародних ділових операціях».</t>
+    <t>Станом на 31.12.2025 розроблено проект Закону України «Про приєднання України до Конвенції про боротьбу з підкупом іноземних посадових осіб у міжнародних ділових операціях».
+За інформацією, наданою робочою групою, утвореною відповідно до Указу Президента України від 28.07.2022 р. № 539/2022 за І квартал 2026 року : « Упродовж 2023 року - першого кварталу 2026 року:
+- внесено зміни до кримінального, кримінального процесуального та податкового законодавства для приведення його у відповідність із Конвенцією;
+-забезпечено проведення повного оцінювання Організацією економічного співробітництва та розвитку (далі - ОЕСР) України для забезпечення подальшого приєднання до Конвенції;
+- 23 жовтня 2025 року отримано запрошення України приєднатися до Конвенції та стати членом Робочої групи ОЕСР;
+-забезпечено схвалення 10 грудня 2025 року проєкту Угоди (у формі обміну листами) між Урядом України та Організацією економічного співробітництва та розвитку щодо приєднання до Робочої групи щодо боротьби з хабарництвом у міжнародних ділових операціях Організації економічного співробітництва та розвитку як члена (Асоційованого члена) та до окремих правових інструментів Організації економічного співробітництва та розвитку, повʼязаних з отриманням нового статусу в цьому органі;
+-27 лютого 2026 року Указом Президента України Nº 211/2026 "Про внесення змін до Указу Президента України від 28 липня 2022 року Nº539/2022" оновлено склад робочої групи з напрацювання пропозицій щодо участі України в Робочій групі ОЕСР;
+- 6 березня 2026 року Президентом України внесено до Верховної Ради України проєкти законів України "Про приєднання України до Конвенції про боротьбу з підкупом іноземних посадових осіб у міжнародних ділових операціях" (реєстраційний №0367) та "Про внесення змін до Кримінального кодексу України, Кримінального процесуального кодексу України та Закону України "Про запобігання корупції" у звʼязку з приєднанням України до Конвенції про боротьбу з підкупом іноземних посадових осіб у міжнародних ділових операціях" (реєстраційний №15056);
+- 10 березня 2026 року прийнято Закон України "Про приєднання України до Конвенції про боротьбу з підкупом іноземних посадових осіб у міжнародних ділових операціях" №4811-IX, який опубліковано в газеті "Голос України" від 1 квітня 2026 року №62.
+Наразі продовжується робота з метою ухвалення усіх необхідних змін до національного законодавства, що забезпечить набрання чинності Законом України "Про приєднання України до Конвенції про боротьбу з підкупом іноземних посадових осіб у міжнародних ділових операціях", та подальшої реалізації положень Конвенції». З огляду на зазначене станом на 31.03.2026 захід виконано частково.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1519,51 +1530,51 @@
         <v>92</v>
       </c>
       <c r="H13" s="2" t="s">
         <v>48</v>
       </c>
       <c r="I13" s="2" t="s">
         <v>93</v>
       </c>
       <c r="J13" s="2" t="s">
         <v>43</v>
       </c>
       <c r="K13" s="2"/>
       <c r="L13" s="2" t="s">
         <v>52</v>
       </c>
       <c r="M13" s="2" t="s">
         <v>53</v>
       </c>
       <c r="N13" s="2" t="s">
         <v>94</v>
       </c>
       <c r="O13" s="2" t="s">
         <v>95</v>
       </c>
       <c r="P13" s="2" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="Q13" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="14" spans="1:17">
       <c r="A14" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>96</v>
       </c>
       <c r="G14" s="2" t="s">