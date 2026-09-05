--- v1 (2026-07-04)
+++ v2 (2026-09-05)
@@ -201,51 +201,51 @@
     <t>Національне антикорупційне бюро</t>
   </si>
   <si>
     <t>Міністерство юстиції України,
 Національне агентство з питань запобігання корупції</t>
   </si>
   <si>
     <t>державний бюджет та/або кошти міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік та/або коштів міжнародної технічної допомоги</t>
   </si>
   <si>
     <t xml:space="preserve">підготовлено аналітичну довідку/порівняльну таблицю про співвідношення норм актів ОЕСР та українського законодавства	</t>
   </si>
   <si>
     <t>За інформацією Національного антикорупційного бюро України: «Проведення аналізу положень Рекомендації Ради ОЕСР щодо подальшої боротьби із підкупом іноземних посадових осіб в міжнародних бізнес-операціях [C(2009)159/REV1/FINAL] та встановлення прогалин в українському законодавстві, що потребують заповнення відповідно до зазначеної Рекомендації» повідомляємо, що з огляду на внесення відповідних проектів законодавчих змін на розгляд Кабінету Міністрів України, а також на те, що фактично його виконано в ході розробки законопроектів у робочому порядку (без формалізації у вигляді звітного документа), і з огляду на виконання подібного завдання Національним агентством в рамках заходу 2.4.4.1.1, захід втратив актуальність. Пропозиція виключити захід 2.4.4.1.4. із ДАП.»
 У рамках інформування про стан виконання заходу за ІІІ квартал додаткових відомостей не надано, з огляду на що захід не може вважатися таким, що має прогрес виконання.
 За інформацією Національного антикорупційного бюро України, що надана у IV кварталі: «Виконано. На розгляді Верховної Ради України перебувають проєкти Законів України «Про внесення змін до Кримінального кодексу України, Кримінального процесуального кодексу України та інших законодавчих актів України щодо приведення у відповідність з міжнародними стандартами відповідальності юридичних осіб за вчинення корупційних кримінальних правопорушень» (реєстр. № 11443 від 25 липня 2024 року) та «Про внесення змін до Кримінального кодексу України, Кримінального процесуального кодексу України та інших законодавчих актів щодо приведення у відповідність з міжнародними стандартами відповідальності юридичних осіб за вчинення корупційних кримінальних правопорушень» (реєстр. № 11443-1 від 09 серпня 2024 року).»
 Звертаємо увагу на те, що найменування заходу передбачає:
 1) проведення аналізу положень Рекомендації Ради ОЕСР щодо подальшої боротьби із підкупом іноземних посадових осіб в міжнародних бізнес-операціях [C(2009)159/REV1/FINAL];
 2) встановлення прогалин в українському законодавстві, що потребують заповнення відповідно до зазначеної Рекомендації.
 Крім того, показником виконання заходу визначено підготовлення аналітичної довідки/порівняльної таблиці про співвідношення норм актів ОЕСР та українського законодавства.
 З огляду на відсутність інформації, яка підтверджує проведення аналізу положень зазначеної Рекомендації та встановлення прогалин в українському законодавстві, що потребують заповнення відповідно до зазначеної Рекомендації, а також з огляду на відсутність аналітичної довідки/порівняльної таблиці про співвідношення норм актів ОЕСР та українського законодавства констатуємо, що захід, передбачений п.п. 2.4.4.1.4 додатка 2 до Державної антикорупційної програми на 2023-2025 роки, станом на 30.06.2025 та 30.09.2025 не виконано.
 За інформацією Національного антикорупційного бюро України, що надана у IV кварталі 2025 року: «04.12.2024 Верховна Рада України прийняла Закону № 4111-IX, а тому завдання щодо проведення аналізу положень Рекомендацій Ради ОЕСР фактично виконано в ході розробки законопроектів в робочому порядку (без формалізації у вигляді звітного документа)». З огляду на зазначене, констатуємо, що станом на 31.12.2025 захід, передбачений п.п. 2.4.4.1.4 додатка 2 до Державної антикорупційної програми на 2023-2025 роки, не виконано.
-З огляду на відсутність інформації, яка підтверджує проведення аналізу положень зазначеної Рекомендації та встановлення прогалин в українському законодавстві, що потребують заповнення відповідно до зазначеної Рекомендації, а також з огляду на відсутність аналітичної довідки/порівняльної таблиці про співвідношення норм актів ОЕСР та українського законодавства констатуємо, що захід, передбачений п.п. 2.4.4.1.4 додатка 2 до Державної антикорупційної програми на 2023-2025 роки, станом на 31.03.2026 не виконано.</t>
+З огляду на відсутність інформації, яка підтверджує проведення аналізу положень зазначеної Рекомендації та встановлення прогалин в українському законодавстві, що потребують заповнення відповідно до зазначеної Рекомендації, а також з огляду на відсутність аналітичної довідки/порівняльної таблиці про співвідношення норм актів ОЕСР та українського законодавства констатуємо, що захід, передбачений п.п. 2.4.4.1.4 додатка 2 до Державної антикорупційної програми на 2023-2025 роки, станом на 31.03.2026 nf 30.06.2026 не виконано.</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>2.4.4.1.5</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту закону щодо змін до законодавства для їх апроксимації до норм Рекомендації Ради ОЕСР щодо подальшої боротьби із підкупом іноземних посадових осіб в міжнародних бізнес-операціях [C(2009)159/REV1/FINAL]</t>
   </si>
   <si>
     <t>01.05.2023</t>
   </si>
   <si>
     <t>проект закону подано до Верховної Ради України</t>
   </si>
   <si>
     <t>За інформацією Національного антикорупційного бюро України, що була надана у ІІ кварталі 2024 року: «У рамках заходів, передбачених п.п. 2.4.4.1.3, 2.4.4.1.5, 2.4.4.1.10 додатка 2 до ДАП, утвореним на базі Національного бюро Секретаріатом Робочої групи, утвореної згідно з Указом Президента України від 28.07.2022 №539, завершено розробку законодавчих змін до КК України, КПК України, Закону України «Про запобігання корупції» та інших спеціалізованих законів.
 Зазначені зміни було направлено для ознайомлення до відповідних органів державної влади листом від 20.03.2024 № 03/1-055/8020.
 Також для ознайомлення та коментування його було надано заінтересованим сторонам, зокрема бізнес-асоціаціям, громадським організаціям, практикуючим юристам, які надали свої коментарі та пропозиції.
 З метою обговорення запропонованих змін Національним бюро спільно з ОЕСР 28 березня 2024 року було проведено воркшоп, учасниками якого були представники державних органів влади, громадських організацій, приватного сектора, а 14 червня 2024 року було проведено робочу зустріч експертів ОЕСР з народними депутатами України, представниками Міністерства юстиції, НАБУ, НАЗК з метою обговорення запропонованих змін та визначення подальших кроків, необхідних для їх прийняття.
 24 травня 2024 року на розгляд Кабінету Міністрів України внесено проекти законів України «Про внесення змін до Кримінального кодексу України та Кримінального процесуального кодексу України щодо приведення у відповідність до міжнародних стандартів відповідальності юридичних осіб за вчинення корупційних кримінальних правопорушень», «Про внесення змін до деяких законодавчих актів України щодо приведення у відповідність до міжнародних стандартів відповідальності юридичних осіб за вчинення корупційних кримінальних правопорушень» та «Про внесення змін до Закону України «Про публічні закупівлі» щодо приведення у відповідність до міжнародних стандартів відповідальності юридичних осіб за вчинення корупційних кримінальних правопорушень» (лист Мін'юсту від 24.05.2024 № 78054/11.1.1/4-24).
 Їх прийняття дозволить виконати заходи 2.4.4.1.3, 2.4.4.1.5, 2.4.4.1.10 додатка 2 до ДАП.».
 За інформацією Національного антикорупційного бюро України, що була надана у ІІІ кварталі 2024 року: «Після додаткових консультацій, на основі зазначених вище проектів НПА народними депутатами України подано до Верховної Ради України законопроект "Про внесення змін до Кримінального кодексу України, Кримінального процесуального кодексу України та інших законодавчих актів України щодо приведення у відповідність з міжнародними стандартами відповідальності юридичних осіб за вчинення корупційних кримінальних правопорушень” (реєстраційний номер 11443 від 25.07.2024). Даний законопроект розроблений за участю НАБУ та враховує позицію антикорупційних органів щодо положень законопроекту і спрямований на виконання заходів 2.4.4.1.5 та 2.4.4.1.10 ДАП».
 З огляду на те, що Постановою КМУ від 18 жовтня 2024 р. № 1194 "Про внесення змін до Державної антикорупційної програми на 2023—2025 роки" датою завершення виконання цього заходу визначено жовтень 2024 р., констатуємо повне та своєчасне виконання зазначеного заходу.
@@ -422,51 +422,53 @@
     <t>у межах встановлених бюджетних призначень на відповідний рік</t>
   </si>
   <si>
     <t>За інформацією Міністерства закордонних справ України: «Листом Міністерства закордонних справ України від 01.09.2023 № 51/13-077-104494 на розгляд Кабінету Міністрів України подано:
 - проєкт розпорядження Кабінету Міністрів України «Про подання на ратифікацію Верховною Радою України Угоди (у формі обміну листами) між Урядом України та Організацією економічного співробітництва та розвитку щодо приєднання до Робочої групи щодо боротьби з хабарництвом у міжнародних ділових операціях Організації економічного співробітництва та розвитку»;
 - проєкт Закону України «Про ратифікацію Угоди (у формі обміну листами) між Урядом України та Організацією економічного співробітництва та розвитку щодо приєднання до Робочої групи щодо боротьби з хабарництвом у міжнародних ділових операціях Організації економічного співробітництва та розвитку» (далі - проект закону);
 - проєкт постанови Верховної Ради України «Про прийняття за основу проекту Закону України «Про ратифікацію Угоди (у формі обміну листами) між Урядом України та Організацією економічного співробітництва та розвитку щодо приєднання до Робочої групи щодо боротьби з хабарництвом у міжнародних ділових операціях Організації економічного співробітництва та розвитку»;
 - інші необхідні матеріали.
 Листом Міністерства закордонних справ України від 08.09.2023 № 51/13-077-107234 надіслано Кабінету Міністрів України переклад українською мовою Конвенції по боротьбі з підкупом іноземних посадових осіб під час проведення міжнародних ділових операцій до проекту закону, а також листом Міністерства закордонних справ України від 18.09.2023 № 51/13-077-111060 надіслано Кабінету Міністрів України офіційний переклад українською мовою вищезгаданої Конвенції.
 19.09.2023 на засіданні Уряду прийнято розпорядження Кабінету Міністрів України від 19 вересня 2023 р. № 826-р «Про подання на ратифікацію Верховною Радою України Угоди (у формі обміну листами) між Урядом України та Організацією економічного співробітництва та розвитку щодо приєднання до Робочої групи щодо боротьби з хабарництвом у міжнародних ділових операціях Організації економічного співробітництва та розвитку».
 20.09.2023 Проект Закону про ратифікацію Угоди (у формі обміну листами) між Урядом України та Організацією економічного співробітництва та розвитку щодо приєднання до Робочої групи щодо боротьби з хабарництвом у міжнародних ділових операціях Організації економічного співробітництва та розвитку (реєстр. № 0227 від 20.09.2023) одержано Верховною Радою України.
 16.11.2023 Проект Закону України повернуто на доопрацювання суб'єкту ініціативи.
 На виконання доручення Прем’єр-міністра України Д. Шмигаля № 34988/1/1-23 від 09.11.2023 Міністерство закордонних справ України направило додатковий запит до Секретаріату Організації економічного співробітництва та розвитку щодо отримання офіційного підтвердження про факт та дату набрання чинності Угоди (у формі обміну листами) між Урядом України та Організацією економічного співробітництва та розвитку щодо приєднання до Робочої групи щодо боротьби з хабарництвом у міжнародних ділових операціях Організації економічного співробітництва та розвитку (ОЕСР).
 У відповідь своїм листом від 28.11.2023 Секретаріат ОЕСР підтвердив, що Україна є учасницею цієї Робочої групи, починаючи з дати погодження нею такого статусу, що підтверджено листом за підписом Прем'єр-міністра України від 28 лютого 2023 року.
 Враховуючи зазначене та абзац шостий Угоди, МЗС листом №51/13-075/6-157284 від 27.12.2023 поінформувало Кабінет Міністрів України, що Угода (у формі обміну листами) вважається діючою і не потребує ратифікації для набрання нею чинності.»
 За інформацією Міністерства закордонних справ України: «МЗС листом № 110/15-628/1-159762 від 26.12.2025 інформувало НАЗК, що 10.12.2025 прийнято розпорядження Кабінету Міністрів України № 1392-р «Про схвалення проекту Угоди (у формі обміну листами) між Урядом України та Організацією економічного співробітництва та розвитку щодо приєднання до Робочої групи щодо боротьби з хабарництвом у міжнародних ділових операціях Організації економічного співробітництва та розвитку як члена (Асоційованого члена) та до окремих правових інструментів Організації економічного співробітництва та розвитку, пов’язаних з отриманням нового статусу в цьому органі». З огляду на зазначене, констатуємо, що станом на 31.12.2025 цей захід виконано частково.
 За інформацією Міністерства закордонних справ України, що надана за І квартал 2026 року: «Відповідно до отриманої від НАБУ інформації, Робоча група ОЕСР з питань боротьби з хабарництвом у міжнародних ділових операціях (далі – Робоча група ОЕСР) 23.10.2025 винесла рішення про запрошення України приєднатися до Конвенції про боротьбу з підкупом іноземних посадових осіб у міжнародних ділових операціях (далі – Антикорупційна Конвенція ОЕСР, Конвенція ОЕСР) та стати членом Робочої групи ОЕСР.
 Уряд України у грудні 2025 року уклав Угоду (у формі обміну листами) з Організацією економічного співробітництва та розвитку (далі – ОЕСР) щодо приєднання України до Робочої групи ОЕСР як члена (Асоційованого члена) та до окремих правових інструментів ОЕСР.
 Зазначена Угода створила правові підстави для повноцінної участі України в роботі Робочої групи ОЕСР та виконання відповідних зобов’язань.
 Окремими правовими інструментами Організації економічного співробітництва та розвитку (ОЕСР), до яких приєдналася Україна з огляду на набуття статусу асоційованого члена Робочої групи ОЕСР з питань боротьби з хабарництвом у міжнародних ділових операціях, є:
 – Рекомендації Ради для учасників співробітництва у сфері розвитку щодо управління ризиками, пов'язаними з корупцією;
 – Рекомендації Ради щодо подальшої боротьби з підкупом посадових осіб іноземних держав під час здійснення міжнародних ділових операцій;
 – Рекомендації Ради щодо податкових заходів для подальшої боротьби з підкупом посадових осіб іноземних держав під час здійснення міжнародних ділових операцій;
 – Рекомендації Ради щодо підкупу та офіційно підтриманих експортних кредитів.
 З урахуванням набуття Україною нового статусу в Робочій групі ОЕСР, а також висловленої Українською Стороною згоди на обов’язковість зазначених правових інструментів ОЕСР, що є складовою Угоди (у формі обміну листами) між Урядом України та ОЕСР, реалізація передбачених у них механізмів буде забезпечена шляхом їх імплементації в національне законодавство України найближчим часом.
-При цьому, повідомляємо, що Президентом України підписано Закон України від 06.03.2026 № 0367 «Про приєднання України до Конвенції про боротьбу з підкупом іноземних посадових осіб у міжнародних ділових операціях».</t>
+При цьому, повідомляємо, що Президентом України підписано Закон України від 06.03.2026 № 0367 «Про приєднання України до Конвенції про боротьбу з підкупом іноземних посадових осіб у міжнародних ділових операціях».
+За інформацією Міністерства закордонних справ України, що надана за ІІ квартал 2026 року: «Картка зазначеного законопроєкту доступна на сайті Верховної Ради України
+за посиланням: https://itd.rada.gov.ua/billinfo/Bills/Card/69672 .Наразі він не набрав чинності у зв'язку зі статтею 2 Закону України «Про приєднання України до Конвенції про боротьбу з підкупом іноземних посадових осіб у міжнародних ділових операціях». Також, розпорядженням КМУ від 17.06.2026 № 594-р схвалено проект листа Уряду України до ОЕСР щодо запиту про набуття Україною членства в ОЕСР (https://www.kmu.gov.ua/npas/pro-skhvalennia-proektu-lysta-uriaduukrainy-do-orhanizatsii-ekonomichnoho-spivrobitnytstva-tarozvytku-594-170626)».</t>
   </si>
   <si>
     <t>2.4.4.1.13</t>
   </si>
   <si>
     <t>Забезпечення сплати внесків до Робочої групи ОЕСР щодо боротьби з хабарництвом у міжнародних ділових операціях за участь у її діяльності</t>
   </si>
   <si>
     <t>внески сплачено вчасно і в повному обсязі</t>
   </si>
   <si>
     <t>За інформацією Міністерства фінансів України: «Згідно з листом Генерального секретаря ОЕСР Матіаса Корманна від 09.06.2023 № МС/2023.134.cb Україна була звільнена від сплати відповідних членських внесків до органів ОЕСР за 2023 рік у сумі 193 495 євро, у тому числі і від сплати внеску за участь у Робочій групі ОЕСР щодо боротьби з хабарництвом у міжнародних ділових операціях у розмірі 11 187 євро. Згідно з листом Генерального секретаря ОЕСР Матіаса Кормана від 11.07.2024 № MС/2024.194.cb на адресу Прем’єр-міністра України Дениса Шмигаля Україна звільнена у 2024 році від сплати внесків за участь у робочих органах ОЕСР на суму 284 555 євро. Згідно з листом Генерального секретаря ОЕСР Матіаса Корманна від 20.06.2025 № MC/2025.138.pd на адресу Прем’єр-міністра України Дениса Шмигаля Україна звільнена у 2025 році від сплати внесків за участь у робочих органах ОЕСР на суму 225 158.54 євро».</t>
   </si>
   <si>
     <t>2.4.4.1.14</t>
   </si>
   <si>
     <t>Забезпечення успішного проходження Україною глибокого перехресного огляду з боку ОЕСР з метою перевірки готовності України до членства в Робочій групі ОЕСР щодо боротьби з хабарництвом у міжнародних ділових операціях та запрошення України приєднатися до неї як повноправного члена</t>
   </si>
   <si>
     <t>01.07.2024</t>
   </si>
   <si>
     <t>31.03.2025</t>
   </si>
@@ -479,51 +481,53 @@
   <si>
     <t>2.4.4.1.15</t>
   </si>
   <si>
     <t>Забезпечення ратифікації Конвенції ОЕСР про боротьбу з підкупом іноземних посадових осіб в міжнародних комерційних операціях</t>
   </si>
   <si>
     <t>01.01.2025</t>
   </si>
   <si>
     <t>31.05.2025</t>
   </si>
   <si>
     <t>Конвенцію ратифіковано</t>
   </si>
   <si>
     <t>Станом на 31.12.2025 розроблено проект Закону України «Про приєднання України до Конвенції про боротьбу з підкупом іноземних посадових осіб у міжнародних ділових операціях».
 За інформацією, наданою робочою групою, утвореною відповідно до Указу Президента України від 28.07.2022 р. № 539/2022 за І квартал 2026 року : « Упродовж 2023 року - першого кварталу 2026 року:
 - внесено зміни до кримінального, кримінального процесуального та податкового законодавства для приведення його у відповідність із Конвенцією;
 -забезпечено проведення повного оцінювання Організацією економічного співробітництва та розвитку (далі - ОЕСР) України для забезпечення подальшого приєднання до Конвенції;
 - 23 жовтня 2025 року отримано запрошення України приєднатися до Конвенції та стати членом Робочої групи ОЕСР;
 -забезпечено схвалення 10 грудня 2025 року проєкту Угоди (у формі обміну листами) між Урядом України та Організацією економічного співробітництва та розвитку щодо приєднання до Робочої групи щодо боротьби з хабарництвом у міжнародних ділових операціях Організації економічного співробітництва та розвитку як члена (Асоційованого члена) та до окремих правових інструментів Організації економічного співробітництва та розвитку, повʼязаних з отриманням нового статусу в цьому органі;
 -27 лютого 2026 року Указом Президента України Nº 211/2026 "Про внесення змін до Указу Президента України від 28 липня 2022 року Nº539/2022" оновлено склад робочої групи з напрацювання пропозицій щодо участі України в Робочій групі ОЕСР;
 - 6 березня 2026 року Президентом України внесено до Верховної Ради України проєкти законів України "Про приєднання України до Конвенції про боротьбу з підкупом іноземних посадових осіб у міжнародних ділових операціях" (реєстраційний №0367) та "Про внесення змін до Кримінального кодексу України, Кримінального процесуального кодексу України та Закону України "Про запобігання корупції" у звʼязку з приєднанням України до Конвенції про боротьбу з підкупом іноземних посадових осіб у міжнародних ділових операціях" (реєстраційний №15056);
 - 10 березня 2026 року прийнято Закон України "Про приєднання України до Конвенції про боротьбу з підкупом іноземних посадових осіб у міжнародних ділових операціях" №4811-IX, який опубліковано в газеті "Голос України" від 1 квітня 2026 року №62.
-Наразі продовжується робота з метою ухвалення усіх необхідних змін до національного законодавства, що забезпечить набрання чинності Законом України "Про приєднання України до Конвенції про боротьбу з підкупом іноземних посадових осіб у міжнародних ділових операціях", та подальшої реалізації положень Конвенції». З огляду на зазначене станом на 31.03.2026 захід виконано частково.</t>
+Наразі продовжується робота з метою ухвалення усіх необхідних змін до національного законодавства, що забезпечить набрання чинності Законом України "Про приєднання України до Конвенції про боротьбу з підкупом іноземних посадових осіб у міжнародних ділових операціях", та подальшої реалізації положень Конвенції». З огляду на зазначене станом на 31.03.2026 захід виконано частково.
+За інформацією, наданою робочою групою, утвореною відповідно до Указу Президента України від 28.07.2022 р. № 539/2022 за І квартал 2026 року : «У доповнення до інформації, наданої листом Nº 02-01/456 від 30.04.2026, додатково повідомляємо, що 26 травня 2026 року парламент прийняв за основу ініційований Президентом України проєкт Закону України "Про внесення змін до Кримінального кодексу України, Кримінального процесуального кодексу України та Закону України "Про запобігання корупції" у звʼязку з приєднанням
+України до Конвенції про боротьбу з підкупом іноземних посадових осіб у міжнародних ділових операціях"». З огляду на те, що  Закон України "Про приєднання України до Конвенції про боротьбу з підкупом іноземних посадових осіб у міжнародних ділових операціях" №4811-IX станом на 30.06.2026 не набрав чинності, захід виконано частково.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>