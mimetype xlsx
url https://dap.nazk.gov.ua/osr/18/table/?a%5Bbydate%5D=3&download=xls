--- v0 (2026-04-29)
+++ v1 (2026-06-24)
@@ -179,92 +179,93 @@
     <t>Затвердження персонального складу Координаційної робочої групи з питань антикорупційної політики, співголовами якої за посадами є Голова Національного агентства та Міністр Кабінету Міністрів України</t>
   </si>
   <si>
     <t>01.11.2023</t>
   </si>
   <si>
     <t>персональний склад Координаційної робочої групи з питань антикорупційної політики затверджено</t>
   </si>
   <si>
     <t>Національне агентство розробило проект розпорядження Кабінету Міністрів України "Про затвердження складу Координаційної робочої групи з питань антикорупційної політики", який листом від 18.06.2024 №10-01/44509-24 було надіслано на розгляд Уряду.
 Склад Координаційної робочої групи з питань антикорупційної політики було затверджено розпорядженням Кабінету Міністрів України від 16 серпня 2024 р. № 784-р.</t>
   </si>
   <si>
     <t>1.1.1.6.7</t>
   </si>
   <si>
     <t>Вжиття Національним агентством заходів, спрямованих на спонукання виконавців Програми до вчасного та ефективного виконання передбачених нею заходів. Зокрема, не рідше ніж один раз на квартал Національне агентство звертається з офіційними листами до тих виконавців Програми, які не виконали чи неналежним чином виконали заходи, щодо яких вони визначені виконавцями</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>не рідше ніж один раз на квартал Національне агентство звертається з офіційними листами до тих виконавців Програми, які не виконали чи неналежним чином виконали заходи, щодо яких вони визначені виконавцями</t>
   </si>
   <si>
-    <t>Згідно зі змістом відповідного заходу НАЗК повинно було забезпечити щонайменш один раз в квартал надсилання листів до тих виконавців ДАП на 2023-2025 роки (далі - Програма), які не виконали чи неналежним чином виконали заходи у відповідному звітному кварталі. 
+    <t>Згідно зі змістом відповідного заходу НАЗК повинно було забезпечити щонайменш один раз в квартал надсилання листів до тих виконавців ДАП на 2023-2025 роки (далі - Програма), які не виконали чи неналежним чином виконали заходи у відповідному звітному кварталі.  
 З огляду на строки виконання відповідного заходу (дата початку визначена як березень 2023 року, а дата завершення визначена як грудень 2025 року), таке надсилання листів повинно було здійснюватись: 
 1) у 3 кварталі 2023 року - до тих виконавців Програми, які не виконали чи неналежним чином виконали заходи у 2 кварталі 2023 року (перший квартал дії Програми);
 2) у 4 кварталі 2023 року - до тих виконавців Програми, які не виконали чи неналежним чином виконали заходи у 3 кварталі 2023 року;
 3) у 1 кварталі 2024 року - до тих виконавців Програми, які не виконали чи неналежним чином виконали заходи у 4 кварталі 2023 року;
 4) у 2 кварталі 2024 року - до тих виконавців Програми, які не виконали чи неналежним чином виконали заходи у 1 кварталі 2024 року;
 5) у 3 кварталі 2024 року - до тих виконавців Програми, які не виконали чи неналежним чином виконали заходи у 2 кварталі 2024 року;
 6) у 4 кварталі 2024 року - до тих виконавців Програми, які не виконали чи неналежним чином виконали заходи у 3 кварталі 2024 року;
 7) у 1 кварталі 2025 року - до тих виконавців Програми, які не виконали чи неналежним чином виконали заходи у 4 кварталі 2024 року;
 8) у 2 кварталі 2025 року - до тих виконавців Програми, які не виконали чи неналежним чином виконали заходи у 1 кварталі 2025 року;
 9) у 3 кварталі 2025 року - до тих виконавців Програми, які не виконали чи неналежним чином виконали заходи у 2 кварталі 2025 року;
 10) у 4 кварталі 2025 року - до тих виконавців Програми, які не виконали чи неналежним чином виконали заходи у 3 кварталі 2025 року.
-На виконання вказаного заходу НАЗК забезпечувало щоквартальне надсилання листів до тих виконавців Програми, які не виконали чи неналежним чином виконали заходи у відповідному звітному кварталі. &lt;br&gt;
-Таке надсилання листів здійснювалось протягом 3-4 кварталів 2023 року, щоквартально впродовж 2024 року, а також у 1, 2 та 4 кварталах 2025 року.
+На виконання вказаного заходу НАЗК забезпечувало щоквартальне надсилання листів до тих виконавців Програми, які не виконали чи неналежним чином виконали заходи у відповідному звітному кварталі. 
+Таке надсилання листів здійснювалось протягом 3-4 кварталів 2023 року, щоквартально впродовж 2024 року, а також у 1, 2 та 4 кварталах 2025 року. Крім того, у зв'язку з продовженням постановою Кабінету Міністрів України від 31.12.2025 № 1786 строку виконання Програми, таке надсилання листів здійснювалося у 1 кварталі 2026 року.
 З огляду на те, що НАЗК не забезпечило надсилання відповідних листів у 3 кварталі 2025 року, відповідний захід не може вважатись виконаним повністю.</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
     <t>1.1.1.6.8</t>
   </si>
   <si>
     <t>Забезпечення щоквартального інформування Кабінету Міністрів України, Верховної Ради України (зокрема комітету Верховної Ради України, до предмета відання якого належать питання боротьби з корупцією) та Президента України про стан реалізації Програми</t>
   </si>
   <si>
     <t>Кабінет Міністрів України, Верховна Рада України та Президент України щокварталу інформуються про стан реалізації Програми</t>
   </si>
   <si>
-    <t>Згідно зі змістом відповідного заходу Національне агентство повинно було забезпечити щоквартальне інформування Кабінету Міністрів України, Верховної Ради України (зокрема комітету Верховної Ради України, до предмета відання якого належать питання боротьби з корупцією) та Президента України про стан реалізації Державної антикорупційної програми на 2023-2025 роки (далі - Програма).
+    <t>Згідно зі змістом відповідного заходу Національне агентство повинно було забезпечити щоквартальне інформування Кабінету Міністрів України, Верховної Ради України (зокрема комітету Верховної Ради України, до предмета відання якого належать питання боротьби з корупцією) та Президента України про стан реалізації Державної антикорупційної програми на 2023-2025 роки (далі - Програма). 
 З огляду на строки виконання відповідного заходу (дата початку визначена як березень 2023 року, а дата завершення визначена як грудень 2025 року), таке інформування повинно було здійснюватись: 
 1) у 3 кварталі 2023 року - про стан реалізації Програми у 2 кварталі 2023 року (перший квартал дії Програми);
 2) у 4 кварталі 2023 року - про стан реалізації Програми у 3 кварталі 2023 року;
 3) у 1 кварталі 2024 року - про стан реалізації Програми у 4 кварталі 2023 року;
 4) у 2 кварталі 2024 року - про стан реалізації Програми у 1 кварталі 2024 року;
 5) у 3 кварталі 2024 року - про стан реалізації Програми у 2 кварталі 2024 року;
 6) у 4 кварталі 2024 року - про стан реалізації Програми у 3 кварталі 2024 року;
 7) у 1 кварталі 2025 року - про стан реалізації Програми у 4 кварталі 2024 року;
 8) у 2 кварталі 2025 року - про стан реалізації Програми у 1 кварталі 2025 року;
 9) у 3 кварталі 2025 року - про стан реалізації Програми у 2 кварталі 2025 року;
 10) у 4 кварталі 2025 року - про стан реалізації Програми у 3 кварталі 2025 року.
 На виконання заходу Національне агентство протягом 3 та 4 кварталу 2023 року, щоквартально протягом 2024 та 2025 років забезпечувало надсилання листів до Президента України, Верховної Ради України (зокрема Комітету  Верховної Ради України з питань антикорупційної політики), Кабінету Міністрів України, у яких було містилась звітна інформація про стан реалізації Програми станом на кінець відповідного звітного кварталу.
+Крім того, у зв'язку з продовженням постановою Кабінету Міністрів України від 31.12.2025 № 1786 строку виконання Програми, таке надсилання листів здійснювалося у 1 кварталі 2026 року.
 З огляду на вищенаведене, відповідний захід вважається виконаним повністю.</t>
   </si>
   <si>
     <t>1.1.1.6.9</t>
   </si>
   <si>
     <t>Проведення аналізу питання щодо створення територіальних органів Національного агентства та прийняття за його результатами обґрунтованого рішення щодо їх створення або відсутності такої необхідності</t>
   </si>
   <si>
     <t>31.08.2023</t>
   </si>
   <si>
     <t>рішення за результатами вивчення питання прийнято Головою Національного агентства</t>
   </si>
   <si>
     <t>Проведено аналіз питання щодо створення територіальних органів, за результатами якого підготовлено службову записку на ім’я Голови Національного агентства, у якій: викладено дослідження основних політикоформуючих та інспекційних функції Національного агентства; проаналізовано нормативно-правову базу; визначено 3 альтернативних конфігурації потенційної мережі територіальних підрозділів з різними організаційно-правовими основами їх діяльності. 
          За результатами проведеного аналізу встановлено переваги та ризики створення територіальних органів Національного агентства.
 Зважаючи на введення воєнного стану, що зумовлює необхідність спрямування всіх ресурсів держави на військовий спротив російській агресії, окупацію майже четвертої частини території України, оцінюючи потенційні витрати, прогнозовані результати та наслідки, за результатами проведеного аналізу, створення територіальних органів Національного агентства на сьогодні є недоцільним.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>