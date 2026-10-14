--- v1 (2026-06-24)
+++ v2 (2026-10-14)
@@ -192,51 +192,51 @@
     <t>1.1.1.6.7</t>
   </si>
   <si>
     <t>Вжиття Національним агентством заходів, спрямованих на спонукання виконавців Програми до вчасного та ефективного виконання передбачених нею заходів. Зокрема, не рідше ніж один раз на квартал Національне агентство звертається з офіційними листами до тих виконавців Програми, які не виконали чи неналежним чином виконали заходи, щодо яких вони визначені виконавцями</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>не рідше ніж один раз на квартал Національне агентство звертається з офіційними листами до тих виконавців Програми, які не виконали чи неналежним чином виконали заходи, щодо яких вони визначені виконавцями</t>
   </si>
   <si>
     <t>Згідно зі змістом відповідного заходу НАЗК повинно було забезпечити щонайменш один раз в квартал надсилання листів до тих виконавців ДАП на 2023-2025 роки (далі - Програма), які не виконали чи неналежним чином виконали заходи у відповідному звітному кварталі.  
 З огляду на строки виконання відповідного заходу (дата початку визначена як березень 2023 року, а дата завершення визначена як грудень 2025 року), таке надсилання листів повинно було здійснюватись: 
 1) у 3 кварталі 2023 року - до тих виконавців Програми, які не виконали чи неналежним чином виконали заходи у 2 кварталі 2023 року (перший квартал дії Програми);
 2) у 4 кварталі 2023 року - до тих виконавців Програми, які не виконали чи неналежним чином виконали заходи у 3 кварталі 2023 року;
 3) у 1 кварталі 2024 року - до тих виконавців Програми, які не виконали чи неналежним чином виконали заходи у 4 кварталі 2023 року;
 4) у 2 кварталі 2024 року - до тих виконавців Програми, які не виконали чи неналежним чином виконали заходи у 1 кварталі 2024 року;
 5) у 3 кварталі 2024 року - до тих виконавців Програми, які не виконали чи неналежним чином виконали заходи у 2 кварталі 2024 року;
 6) у 4 кварталі 2024 року - до тих виконавців Програми, які не виконали чи неналежним чином виконали заходи у 3 кварталі 2024 року;
 7) у 1 кварталі 2025 року - до тих виконавців Програми, які не виконали чи неналежним чином виконали заходи у 4 кварталі 2024 року;
 8) у 2 кварталі 2025 року - до тих виконавців Програми, які не виконали чи неналежним чином виконали заходи у 1 кварталі 2025 року;
 9) у 3 кварталі 2025 року - до тих виконавців Програми, які не виконали чи неналежним чином виконали заходи у 2 кварталі 2025 року;
 10) у 4 кварталі 2025 року - до тих виконавців Програми, які не виконали чи неналежним чином виконали заходи у 3 кварталі 2025 року.
 На виконання вказаного заходу НАЗК забезпечувало щоквартальне надсилання листів до тих виконавців Програми, які не виконали чи неналежним чином виконали заходи у відповідному звітному кварталі. 
-Таке надсилання листів здійснювалось протягом 3-4 кварталів 2023 року, щоквартально впродовж 2024 року, а також у 1, 2 та 4 кварталах 2025 року. Крім того, у зв'язку з продовженням постановою Кабінету Міністрів України від 31.12.2025 № 1786 строку виконання Програми, таке надсилання листів здійснювалося у 1 кварталі 2026 року.
+Таке надсилання листів здійснювалось протягом 3-4 кварталів 2023 року, щоквартально впродовж 2024 року, а також у 1, 2 та 4 кварталах 2025 року. Крім того, у зв'язку з продовженням постановою Кабінету Міністрів України від 31.12.2025 № 1786 строку виконання Програми, таке надсилання листів здійснювалося у 1  кварталі 2026 року.
 З огляду на те, що НАЗК не забезпечило надсилання відповідних листів у 3 кварталі 2025 року, відповідний захід не може вважатись виконаним повністю.</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
     <t>1.1.1.6.8</t>
   </si>
   <si>
     <t>Забезпечення щоквартального інформування Кабінету Міністрів України, Верховної Ради України (зокрема комітету Верховної Ради України, до предмета відання якого належать питання боротьби з корупцією) та Президента України про стан реалізації Програми</t>
   </si>
   <si>
     <t>Кабінет Міністрів України, Верховна Рада України та Президент України щокварталу інформуються про стан реалізації Програми</t>
   </si>
   <si>
     <t>Згідно зі змістом відповідного заходу Національне агентство повинно було забезпечити щоквартальне інформування Кабінету Міністрів України, Верховної Ради України (зокрема комітету Верховної Ради України, до предмета відання якого належать питання боротьби з корупцією) та Президента України про стан реалізації Державної антикорупційної програми на 2023-2025 роки (далі - Програма). 
 З огляду на строки виконання відповідного заходу (дата початку визначена як березень 2023 року, а дата завершення визначена як грудень 2025 року), таке інформування повинно було здійснюватись: 
 1) у 3 кварталі 2023 року - про стан реалізації Програми у 2 кварталі 2023 року (перший квартал дії Програми);
 2) у 4 кварталі 2023 року - про стан реалізації Програми у 3 кварталі 2023 року;
 3) у 1 кварталі 2024 року - про стан реалізації Програми у 4 кварталі 2023 року;
 4) у 2 кварталі 2024 року - про стан реалізації Програми у 1 кварталі 2024 року;
 5) у 3 кварталі 2024 року - про стан реалізації Програми у 2 кварталі 2024 року;
 6) у 4 кварталі 2024 року - про стан реалізації Програми у 3 кварталі 2024 року;
 7) у 1 кварталі 2025 року - про стан реалізації Програми у 4 кварталі 2024 року;
 8) у 2 кварталі 2025 року - про стан реалізації Програми у 1 кварталі 2025 року;