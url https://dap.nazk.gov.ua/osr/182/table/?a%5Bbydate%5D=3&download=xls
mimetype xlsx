--- v0 (2026-05-05)
+++ v1 (2026-07-04)
@@ -137,85 +137,87 @@
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.4.4.7.2</t>
   </si>
   <si>
     <t>Моніторинг та надання обґрунтованих висновків-заперечень до проектів законів, які передбачають зміни, спрямовані на звуження предметної сфери дії Закону України “Про адміністративну процедуру”</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>висновки-заперечення щодо всіх проектів законів, які були спрямовані на звуження предметної сфери дії Закону України “Про адміністративну процедуру”, надано</t>
   </si>
   <si>
     <t>За інформацією Міністерства юстиції України: «Моніторинг проектів законів, які передбачають зміни, спрямовані на звуження предметної сфери дії Закону України “Про адміністративну процедуру” здійснюється.
 Міністерство юстиції України у зв’язку з листом Офісу Президента України від 28 травня 2024 року № 03-01/333 опрацювало копію Закону України «Про внесення змін до деяких законодавчих актів України щодо захисту інтересів власників земельних часток (паїв), а також застосування адміністративної процедури у сфері земельних відносин», прийнятого Верховною Радою України 22 травня 2024 року за № 3725-IX, що надійшов на підпис Президенту України та яким пропонується, зокрема, звузити предмет регулювання Закону України "Про адміністративну процедуру", та листом Мін'юсту від 30.05.2024 № 80940/7029-3-24/8.2.1 надало до нього відповідні зауваження, які можуть бути підставою для застосування Президентом України права вето.
 Аналогічне зауваження було надано на адресу Мінагрополітики листом Мін'юсту від 30.05.2024 № 80941/7118-4-24/8.2.1.
 10 червня 2024 року вказаний Закон було повернуто з відповідними пропозиціями Президента України.
 Впродовж звітного періоду (липень-вересень 2024 року) відповідних проектів актів, які були спрямовані на звуження предметної сфери дії Закону України “Про адміністративну процедуру”, до Мін'юсту не надходило.
 Впродовж звітного періоду (жовтень-грудень 2024 року) до Мін'юсту надходив 1 проект Закону України, положення якого передбачали звуження предметної сфери Закону України "Про адміністративну процедуру", за результатами опрацювання якого було надано відповідний висновок-заперечення.
 Впродовж звітного періоду (січень-березень 2025 року) до Мін'юсту надходив 1 проект Закону України, положення якого передбачали звуження предметної сфери Закону України "Про адміністративну процедуру", за результатами опрацювання якого було надано відповідний висновок-заперечення.
 Впродовж звітного періоду (березень-червень 2025 року) відповідних проектів законів, які були би спрямовані на звуження предметної сфери дії Закону України “Про адміністративну процедуру”, до Мін'юсту не надходило.
 Впродовж звітного періоду (липень-вересень 2025 року) відповідних проектів законів, які були би спрямовані на звуження предметної сфери дії Закону України “Про адміністративну процедуру”, до Мін'юсту не надходило.
-Впродовж звітного періоду (жовтень-грудень 2025 року) Мін'юстом було надано висновок-заперечення до Закону України "Про академічну доброчесність", прийнятого Верховною Радою України від 18 грудня 2025 року № 4742-ІХ, що надійшов на підпис Президентові України, яким процедури позбавлення наукового ступеня, ступеня вищої освіти, вченого звання фактично виведені з-під дії Закону України «Про адміністративну процедуру»».</t>
+Впродовж звітного періоду (жовтень-грудень 2025 року) Мін'юстом було надано висновок-заперечення до Закону України "Про академічну доброчесність", прийнятого Верховною Радою України від 18 грудня 2025 року № 4742-ІХ, що надійшов на підпис Президентові України, яким процедури позбавлення наукового ступеня, ступеня вищої освіти, вченого звання фактично виведені з-під дії Закону України «Про адміністративну процедуру» .
+Впродовж звітного періоду (січень-березень 2026 року) Мін'юстом було надано 1 висновок-заперечення до проєкту Закону України, яким пропонувалося звузити предметну сферу дії Закону України "Про адміністративну процедуру"».</t>
   </si>
   <si>
     <t>2.4.4.7.3</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту закону щодо узгодження законодавчих актів з положеннями Закону України “Про адміністративну процедуру” (згідно з планом реалізації Закону України “Про адміністративну процедуру”)</t>
   </si>
   <si>
     <t>проект закону подано до Верховної Ради України</t>
   </si>
   <si>
     <t>За інформацією Міністерства юстиції України: «Листом від 06.09.2023 № 117593/7.1.1/4-23 Міністерство юстиції України внесло на розгляд Уряду проект Закону України «Про внесення змін до законодавчих актів у зв'язку з прийняттям Закону України «Про адміністративну процедуру», який було схвалено Урядом та внесено на розгляд Верховної Ради України (реєстр. № 10161 від 18.10.2023).
 20 грудня 2023 року Верховною Радою України законопроект від 18.10.2023 № 10161 прийнятий в першому читанні з доопрацюванням положень відповідно до частини першої статті 116 Регламенту Верховної Ради України, затвердженого Законом України «Про Регламент Верховної Ради України».
 Наразі Міністерство юстиції України здійснює супровід законопроекту № 10161 у Верховній Раді України».</t>
   </si>
   <si>
     <t>2.4.4.7.4</t>
   </si>
   <si>
     <t>Моніторинг та надання обґрунтованих висновків-заперечень до проектів законів, які врегульовують аспекти адміністративних процедур та не відповідають за змістом Закону України “Про адміністративну процедуру”</t>
   </si>
   <si>
     <t>висновки-заперечення щодо проектів законів, які за змістом не відповідають Закону України “Про адміністративну процедуру”, надано</t>
   </si>
   <si>
     <t>За інформацією Міністерства юстиції України: «Моніторинг проектів законів, які врегульовують аспекти адміністративних процедур та не відповідають за змістом Закону України “Про адміністративну процедуру”, Міністерством юстиції України здійснюється та відповідна робота ведеться.
 Впродовж звітного періоду (квітень-червень 2024 року) до Міністерства юстиції України надійшло 5 проектів законів України, які, зокрема, врегульовували аспекти адміністративної процедури та потребували доопрацювання на предмет узгодження з положеннями Закону України "Про адміністративну процедуру", за результатами опрацювання яких Міністерство юстиції надало обґрунтовані висновки-заперечення (див. обґрунтовані висновки-заперечення № 12-16).
-Впродовж звітного періоду (липень-вересень 2024 року) до Міністерства юстиції України надійшло 8 проектів законів України, які, зокрема, врегульовували аспекти адміністративної процедури та потребували доопрацювання на предмет узгодження з положеннями Закону України "Про адміністративну процедуру", та за результатами опрацювання яких Міністерство юстиції надало обгрунтовані висновки-заперечення (див. обґрунтовані висновки-заперечення № 17-24).
-[...5 lines deleted...]
-З огляду на зазначене, можемо констатувати, що цей захід виконано.</t>
+Впродовж звітного періоду (липень-вересень 2024 року) до Міністерства юстиції України надійшло 8 проектів законів України, які, зокрема, врегульовували аспекти адміністративної процедури та потребували доопрацювання на предмет узгодження з положеннями Закону України "Про адміністративну процедуру", та за результатами опрацювання яких Міністерство юстиції надало обґрунтовані висновки-заперечення (див. обґрунтовані висновки-заперечення № 17-24).
+Впродовж звітного періоду (жовтень-грудень 2024 року) до Міністерства юстиції України надійшло 5 проектів законів України, які, зокрема, врегульовували аспекти адміністративної процедури та потребували доопрацювання на предмет узгодження з положеннями Закону України "Про адміністративну процедуру", та за результатами опрацювання яких Міністерство юстиції надало обґрунтовані висновки-заперечення (див. обґрунтовані висновки-заперечення №25-29 ).
+Впродовж звітного періоду (січень-березень 2025 року) до Міністерства юстиції України надійшло 7 проектів законів України, які, зокрема, врегульовували аспекти адміністративної процедури та потребували доопрацювання на предмет узгодження з положеннями Закону України "Про адміністративну процедуру", та за результатами опрацювання яких Міністерство юстиції надало обґрунтовані висновки-заперечення.
+Впродовж звітного періоду (березень - червень 2025 року) до Міністерства юстиції України надійшло 12 проектів законів України, які, зокрема, врегульовували аспекти адміністративної процедури та потребували доопрацювання на предмет узгодження з положеннями Закону України "Про адміністративну процедуру", та за результатами опрацювання яких Міністерство юстиції надало обґрунтовані висновки-заперечення.
+Впродовж звітного періоду (липень-вересень 2025 року) до Міністерства юстиції України надійшло 9 проектів законів України, які, зокрема, врегульовували аспекти адміністративної процедури та потребували доопрацювання на предмет узгодження з положеннями Закону України "Про адміністративну процедуру", та за результатами опрацювання яких Міністерство юстиції надало обґрунтовані висновки-заперечення.
+Впродовж звітного періоду (жовтень-грудень 2025 року) до Міністерства юстиції України надійшло 3 проекти законів України, які, зокрема, врегульовували аспекти адміністративної процедури та потребували доопрацювання на предмет узгодження з положеннями Закону України "Про адміністративну процедуру", та за результатами опрацювання яких Міністерство юстиції надало обґрунтовані висновки-заперечення
+Впродовж звітного періоду (січень-березень 2026 року) до Міністерства юстиції України надійшло 4 проекти законів України, які, зокрема, врегульовували аспекти адміністративної процедури та потребували доопрацювання на предмет узгодження з положеннями Закону України "Про адміністративну процедуру", та за результатами опрацювання яких Міністерство юстиції надало обґрунтовані висновки-заперечення».
+З огляду на зазначене, можемо констатувати, що цей захід виконано повністю.</t>
   </si>
   <si>
     <t>2.4.4.7.5</t>
   </si>
   <si>
     <t>Забезпечення навчання державних службовців і посадових осіб органів місцевого самоврядування за програмами підвищення кваліфікації щодо загальної адміністративної процедури</t>
   </si>
   <si>
     <t>01.06.2023</t>
   </si>
   <si>
     <t>Національне агентство з питань державної служби України</t>
   </si>
   <si>
     <t>державний бюджет та/або кошти міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік та/або коштів міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>пройдено навчання щодо загальної адміністративної процедури (1 000 осіб)</t>
   </si>
   <si>
     <t>За інформацією Національного агентства України з питань державної служби: «Станом на 30 червня 2024 року забезпечено підвищення кваліфікації державних службовців і посадових осіб органів місцевого самоврядування за загальною короткостроковою професійною програмою «Загальна адміністративна процедура» у кількості 1751 особи (з 01.01.2023 по 31.05.2023 – 567 осіб та з 01.06.2023 по 30.06.2024 – 1184 осіб).
 Станом на 15 жовтня 2024 року забезпечено підвищення кваліфікації державних службовців і посадових осіб органів місцевого самоврядування за загальною короткостроковою професійною програмою «Загальна адміністративна процедура» у кількості 2277 осіб (з 01.01.2023 по 31.05.2023 – 567 осіб та з 01.06.2023 по 15.10.2024 – 1710 осіб).