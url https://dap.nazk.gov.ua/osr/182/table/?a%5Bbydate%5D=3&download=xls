--- v1 (2026-07-04)
+++ v2 (2026-08-24)
@@ -138,85 +138,87 @@
     <t>0.0</t>
   </si>
   <si>
     <t>2.4.4.7.2</t>
   </si>
   <si>
     <t>Моніторинг та надання обґрунтованих висновків-заперечень до проектів законів, які передбачають зміни, спрямовані на звуження предметної сфери дії Закону України “Про адміністративну процедуру”</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>висновки-заперечення щодо всіх проектів законів, які були спрямовані на звуження предметної сфери дії Закону України “Про адміністративну процедуру”, надано</t>
   </si>
   <si>
     <t>За інформацією Міністерства юстиції України: «Моніторинг проектів законів, які передбачають зміни, спрямовані на звуження предметної сфери дії Закону України “Про адміністративну процедуру” здійснюється.
 Міністерство юстиції України у зв’язку з листом Офісу Президента України від 28 травня 2024 року № 03-01/333 опрацювало копію Закону України «Про внесення змін до деяких законодавчих актів України щодо захисту інтересів власників земельних часток (паїв), а також застосування адміністративної процедури у сфері земельних відносин», прийнятого Верховною Радою України 22 травня 2024 року за № 3725-IX, що надійшов на підпис Президенту України та яким пропонується, зокрема, звузити предмет регулювання Закону України "Про адміністративну процедуру", та листом Мін'юсту від 30.05.2024 № 80940/7029-3-24/8.2.1 надало до нього відповідні зауваження, які можуть бути підставою для застосування Президентом України права вето.
 Аналогічне зауваження було надано на адресу Мінагрополітики листом Мін'юсту від 30.05.2024 № 80941/7118-4-24/8.2.1.
 10 червня 2024 року вказаний Закон було повернуто з відповідними пропозиціями Президента України.
 Впродовж звітного періоду (липень-вересень 2024 року) відповідних проектів актів, які були спрямовані на звуження предметної сфери дії Закону України “Про адміністративну процедуру”, до Мін'юсту не надходило.
 Впродовж звітного періоду (жовтень-грудень 2024 року) до Мін'юсту надходив 1 проект Закону України, положення якого передбачали звуження предметної сфери Закону України "Про адміністративну процедуру", за результатами опрацювання якого було надано відповідний висновок-заперечення.
 Впродовж звітного періоду (січень-березень 2025 року) до Мін'юсту надходив 1 проект Закону України, положення якого передбачали звуження предметної сфери Закону України "Про адміністративну процедуру", за результатами опрацювання якого було надано відповідний висновок-заперечення.
 Впродовж звітного періоду (березень-червень 2025 року) відповідних проектів законів, які були би спрямовані на звуження предметної сфери дії Закону України “Про адміністративну процедуру”, до Мін'юсту не надходило.
 Впродовж звітного періоду (липень-вересень 2025 року) відповідних проектів законів, які були би спрямовані на звуження предметної сфери дії Закону України “Про адміністративну процедуру”, до Мін'юсту не надходило.
 Впродовж звітного періоду (жовтень-грудень 2025 року) Мін'юстом було надано висновок-заперечення до Закону України "Про академічну доброчесність", прийнятого Верховною Радою України від 18 грудня 2025 року № 4742-ІХ, що надійшов на підпис Президентові України, яким процедури позбавлення наукового ступеня, ступеня вищої освіти, вченого звання фактично виведені з-під дії Закону України «Про адміністративну процедуру» .
-Впродовж звітного періоду (січень-березень 2026 року) Мін'юстом було надано 1 висновок-заперечення до проєкту Закону України, яким пропонувалося звузити предметну сферу дії Закону України "Про адміністративну процедуру"».</t>
+Впродовж звітного періоду (січень-березень 2026 року) Мін'юстом було надано 1 висновок-заперечення до проекту Закону України, яким пропонувалося звузити предметну сферу дії Закону України "Про адміністративну процедуру".
+Впродовж звітного періоду  (квітень-червень 2026 року) відповідних проектів законів України до Мін'юсту не надходило».</t>
   </si>
   <si>
     <t>2.4.4.7.3</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту закону щодо узгодження законодавчих актів з положеннями Закону України “Про адміністративну процедуру” (згідно з планом реалізації Закону України “Про адміністративну процедуру”)</t>
   </si>
   <si>
     <t>проект закону подано до Верховної Ради України</t>
   </si>
   <si>
     <t>За інформацією Міністерства юстиції України: «Листом від 06.09.2023 № 117593/7.1.1/4-23 Міністерство юстиції України внесло на розгляд Уряду проект Закону України «Про внесення змін до законодавчих актів у зв'язку з прийняттям Закону України «Про адміністративну процедуру», який було схвалено Урядом та внесено на розгляд Верховної Ради України (реєстр. № 10161 від 18.10.2023).
 20 грудня 2023 року Верховною Радою України законопроект від 18.10.2023 № 10161 прийнятий в першому читанні з доопрацюванням положень відповідно до частини першої статті 116 Регламенту Верховної Ради України, затвердженого Законом України «Про Регламент Верховної Ради України».
 Наразі Міністерство юстиції України здійснює супровід законопроекту № 10161 у Верховній Раді України».</t>
   </si>
   <si>
     <t>2.4.4.7.4</t>
   </si>
   <si>
     <t>Моніторинг та надання обґрунтованих висновків-заперечень до проектів законів, які врегульовують аспекти адміністративних процедур та не відповідають за змістом Закону України “Про адміністративну процедуру”</t>
   </si>
   <si>
     <t>висновки-заперечення щодо проектів законів, які за змістом не відповідають Закону України “Про адміністративну процедуру”, надано</t>
   </si>
   <si>
     <t>За інформацією Міністерства юстиції України: «Моніторинг проектів законів, які врегульовують аспекти адміністративних процедур та не відповідають за змістом Закону України “Про адміністративну процедуру”, Міністерством юстиції України здійснюється та відповідна робота ведеться.
 Впродовж звітного періоду (квітень-червень 2024 року) до Міністерства юстиції України надійшло 5 проектів законів України, які, зокрема, врегульовували аспекти адміністративної процедури та потребували доопрацювання на предмет узгодження з положеннями Закону України "Про адміністративну процедуру", за результатами опрацювання яких Міністерство юстиції надало обґрунтовані висновки-заперечення (див. обґрунтовані висновки-заперечення № 12-16).
 Впродовж звітного періоду (липень-вересень 2024 року) до Міністерства юстиції України надійшло 8 проектів законів України, які, зокрема, врегульовували аспекти адміністративної процедури та потребували доопрацювання на предмет узгодження з положеннями Закону України "Про адміністративну процедуру", та за результатами опрацювання яких Міністерство юстиції надало обґрунтовані висновки-заперечення (див. обґрунтовані висновки-заперечення № 17-24).
 Впродовж звітного періоду (жовтень-грудень 2024 року) до Міністерства юстиції України надійшло 5 проектів законів України, які, зокрема, врегульовували аспекти адміністративної процедури та потребували доопрацювання на предмет узгодження з положеннями Закону України "Про адміністративну процедуру", та за результатами опрацювання яких Міністерство юстиції надало обґрунтовані висновки-заперечення (див. обґрунтовані висновки-заперечення №25-29 ).
 Впродовж звітного періоду (січень-березень 2025 року) до Міністерства юстиції України надійшло 7 проектів законів України, які, зокрема, врегульовували аспекти адміністративної процедури та потребували доопрацювання на предмет узгодження з положеннями Закону України "Про адміністративну процедуру", та за результатами опрацювання яких Міністерство юстиції надало обґрунтовані висновки-заперечення.
 Впродовж звітного періоду (березень - червень 2025 року) до Міністерства юстиції України надійшло 12 проектів законів України, які, зокрема, врегульовували аспекти адміністративної процедури та потребували доопрацювання на предмет узгодження з положеннями Закону України "Про адміністративну процедуру", та за результатами опрацювання яких Міністерство юстиції надало обґрунтовані висновки-заперечення.
 Впродовж звітного періоду (липень-вересень 2025 року) до Міністерства юстиції України надійшло 9 проектів законів України, які, зокрема, врегульовували аспекти адміністративної процедури та потребували доопрацювання на предмет узгодження з положеннями Закону України "Про адміністративну процедуру", та за результатами опрацювання яких Міністерство юстиції надало обґрунтовані висновки-заперечення.
 Впродовж звітного періоду (жовтень-грудень 2025 року) до Міністерства юстиції України надійшло 3 проекти законів України, які, зокрема, врегульовували аспекти адміністративної процедури та потребували доопрацювання на предмет узгодження з положеннями Закону України "Про адміністративну процедуру", та за результатами опрацювання яких Міністерство юстиції надало обґрунтовані висновки-заперечення
 Впродовж звітного періоду (січень-березень 2026 року) до Міністерства юстиції України надійшло 4 проекти законів України, які, зокрема, врегульовували аспекти адміністративної процедури та потребували доопрацювання на предмет узгодження з положеннями Закону України "Про адміністративну процедуру", та за результатами опрацювання яких Міністерство юстиції надало обґрунтовані висновки-заперечення».
+Впродовж звітного періоду (квітень- червень 2026 року) до Міністерства юстиції України надійшло 6 проєктів законів України, які, зокрема, врегульовували аспекти адміністративної процедури та потребували доопрацювання на предмет узгодження з положеннями Закону України "Про адміністративну процедуру", та за результатами опрацювання яких Міністерство юстиції надало обгрунтовані висновки-заперечення.
 З огляду на зазначене, можемо констатувати, що цей захід виконано повністю.</t>
   </si>
   <si>
     <t>2.4.4.7.5</t>
   </si>
   <si>
     <t>Забезпечення навчання державних службовців і посадових осіб органів місцевого самоврядування за програмами підвищення кваліфікації щодо загальної адміністративної процедури</t>
   </si>
   <si>
     <t>01.06.2023</t>
   </si>
   <si>
     <t>Національне агентство з питань державної служби України</t>
   </si>
   <si>
     <t>державний бюджет та/або кошти міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік та/або коштів міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>пройдено навчання щодо загальної адміністративної процедури (1 000 осіб)</t>
   </si>
   <si>
     <t>За інформацією Національного агентства України з питань державної служби: «Станом на 30 червня 2024 року забезпечено підвищення кваліфікації державних службовців і посадових осіб органів місцевого самоврядування за загальною короткостроковою професійною програмою «Загальна адміністративна процедура» у кількості 1751 особи (з 01.01.2023 по 31.05.2023 – 567 осіб та з 01.06.2023 по 30.06.2024 – 1184 осіб).