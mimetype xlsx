--- v0 (2026-04-29)
+++ v1 (2026-06-28)
@@ -110,147 +110,148 @@
     <t>Здійснення заходів, спрямованих на забезпечення систематизації та публічного доступу до чинної містобудівної документації в повному обсязі, наповнення нею Містобудівного кадастру на державному рівні, зокрема шляхом:
 1) наповнення Містобудівного кадастру на державному рівні відомостями та документами містобудівної документації (крім інформації, яка відповідно до закону становить державну таємницю або належить до інформації з обмеженим доступом);
 2) надання можливості доступу в режимі перегляду до містобудівної документації за будь-якою адміністративно-територіальною одиницею чи територіальною громадою з деталізацією до окремої земельної ділянки (крім інформації, яка відповідно до закону становить державну таємницю або належить до інформації з обмеженим доступом); 
 3) надання можливості посадовим особам уповноважених органів містобудування та архітектури забезпечити завантаження містобудівної документації до Містобудівного кадастру на державному рівні;
 4) забезпечення електронної інформаційної взаємодії між Містобудівним кадастром на державному рівні та національним геопорталом Національної інфраструктури геопросторових даних щодо отримання базових або тематичних наборів (видів) геопросторових даних та метаданих (відомості про геопросторові дані та/або сервіси), які використовуються для розроблення містобудівної документації</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>01.01.1970</t>
   </si>
   <si>
     <t>Міністерство розвитку громад та територій України</t>
   </si>
   <si>
     <t>державний бюджет та/або кошти міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік та/або у межах коштів міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>містобудівну документацію до Містобудівного кадастру на державному рівні інтегровано</t>
   </si>
   <si>
-    <t>За інформацією, наданою Міністерством розвитку громад та територій України за ІІІ та IV квартали 2025 року як звітні періоди:
+    <t>За інформацією, наданою Міністерством розвитку громад та територій України за ІІІ, IV квартали 2025 року та І квартал 2026 року як звітні періоди:
 1) щодо підпункту 1 заходу: "до Реєстру містобудівної документації (складової Містобудівного кадастру на державному рівні (МБКД) внесено відомості щодо:
 70 проектів (баз геоданних) містобудівної документації;
 2401 примірник діючої містобудівної документації, що становить 4,9 % від загальної кількості";
 2) щодо підпункту 2 заходу: "здійснюється технічне налагодження системи МБКД для забезпечення загального доступу в режимі перегляду до містобудівної документації. Разом з тим, в період військового стану діють обмеження щодо розміщення такої інформації у відкритому доступі";
 3) щодо підпункту 3 заходу: "реалізовано функціонал підключення уповноважених органів містобудування та архітектури і завантаження містобудівної документації до Реєстру містобудівної документації (складової МБКД). Наразі надано доступ до МБКД 1109 виконавчим органам місцевого самоврядування для завантаження містобудівної документації";
 4) щодо підпункту 4 заходу: "опрацьовуються технічні аспекти забезпечення електронної інформаційної взаємодії між Містобудівним кадастром на державному рівні та національним геопорталом Національної інфраструктури геопросторових даних".
-З огляду на зазначене вище, у межах щоквартального моніторингу за ІV квартал 2025 року можна констатувати, що захід виконано вчасно, але частково.</t>
+З огляду на зазначене вище, у межах щоквартального моніторингу за І квартал 2026 року можна констатувати, що захід виконано вчасно, але частково.</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.5.1.1.2</t>
   </si>
   <si>
     <t>Запроваджено в роботу сервіси валідації та публічного обговорення проектів містобудівної документації на геопорталі Містобудівного кадастру на державному рівні</t>
   </si>
   <si>
     <t>01.01.2024</t>
   </si>
   <si>
     <t>державний бюджет</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік</t>
   </si>
   <si>
     <t xml:space="preserve">Містобудівний кадастр на державному рівні містить розділ для публічного обговорення проектів містобудівної документації </t>
   </si>
   <si>
-    <t>За інформацією, наданою Міністерством розвитку громад та територій України за IІІ та ІV квартал 2025 року як звітні періоди:
-"Запроваджено сервіс валідації проектів містобудівної документації на місцевому рівні засобами Містобудівного кадастру на державному рівні (МБКД). Сервіс публічного обговорення проектів містобудівної документації передбачається реалізувати в рамках модернізації геоінформаційної системи МБКД (наразі здійснюється підготовка технічних вимог відповідно до оновленого законодавства). Разом з тим, в період військового стану діють обмеження щодо функціонування такого сервісу".
+    <t>За інформацією, наданою Міністерством розвитку громад та територій України за IІІ, ІV квартали 2025 року та І квартал 2026 року як звітні періоди:
+"Запроваджено сервіс валідації проектів містобудівної документації на місцевому рівні засобами Містобудівного кадастру на державному рівні (МБКД). Сервіс публічного обговорення проектів містобудівної документації передбачається реалізувати в рамках модернізації геоінформаційної системи МБКД (наразі здійснюється підготовка технічних вимог відповідно до оновленого законодавства). 
+Разом з тим, в період військового стану діють обмеження щодо функціонування такого сервісу".
 Показником виконання заходу 2.5.1.1.2 передбачено: "Містобудівний кадастр на державному рівні містить розділ для публічного обговорення проектів містобудівної документації".
-Таким чином,  з огляду на надану Головним виконавцем інформацію, а також завершення строків виконання, захід 2.5.1.1.2 є таким, що виконаний вчасно, але частково.</t>
+Таким чином, з огляду на надану Головним виконавцем інформацію, а також завершення строків виконання, захід 2.5.1.1.2 є таким, що виконаний вчасно, але частково.</t>
   </si>
   <si>
     <t>2.5.1.1.3</t>
   </si>
   <si>
     <t xml:space="preserve">Здійснення заходів, спрямованих на забезпечення інтеграції та електронної інформаційної взаємодії між Єдиною державною електронною системою у сфері будівництва, Державним реєстром речових прав на нерухоме майно, Державним земельним кадастром, зокрема, шляхом:
 1) відображення об’єктів нерухомого майна в Державному земельному кадастрі та інтеграцію інформації про об’єкти нерухомого майна і об’єкти будівництва (видані будівельні паспорти, зареєстровані містобудівні умови і обмеження, чинні документи, що дають право на виконання будівельних робіт), доступу до відомостей Єдиної державної електронної системи у сфері будівництва про об’єкти будівництва у складі Державного земельного кадастру;
 2) отримання державними реєстраторами прав на нерухоме майно інформації з Єдиної державної електронної системи у сфері будівництва про результати проведення технічної інвентаризації об’єктів нерухомого майна
 </t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>Міністерство юстиції України,
 Державна служба України з питань геодезії, картографії та кадастру</t>
   </si>
   <si>
     <t>Державний реєстр речових прав на нерухоме майно та Державний земельний кадастр до Єдиної державної електронної системи у сфері будівництва інтегровано</t>
   </si>
   <si>
     <t>1) Щодо підпункту 1 змісту заходу:
 За інформацією, наданою Мінрозвитку: «Держгеокадастр листом від 06.07.2023 № 5-28-0.213-6641/2-23 звернувся до Мінінфраструктури з проханням надати пропозиції стосовно внесення змін до Угоди про інформаційне співробітництво і Протоколу автоматизованого обміну інформацією між Єдиною державною електронною системою у сфері будівництва (ЄДЕССБ) та Державним земельним кадастром (ДЗК) в частині забезпечення отримання в порядку електронної інформаційної взаємодії з ЄДЕССБ для внесення до ДЗК відповідних відомостей згідно з вимогами чинного законодавства.
 06.09.2023 проведено робочу нараду (онлайн) за участю представників Міністерства розвитку громад, територій та інфраструктури України, Державної служби України з питань геодезії, картографії та кадастру, адміністраторів відповідних інформаційних систем, з питань обговорення проекту змін до Протоколу автоматизованого обміну інформацією між ЄДЕССБ та ДЗК.
 Держгеокадастр листом від 28.02.2024 № 5-28-0.213-2620/2-24 надіслав Мінінфраструктури доопрацьовані проєкти договору про електронну інформаційну взаємодію між Міністерством розвитку громад, територій та інфраструктури України і Державною службою України з питань геодезії, картографії та кадастру та Протоколу автоматизованого обміну інформацією між ЄДЕССБ та ДЗК.
 Зазначені проєкти доопрацьовуються Міністерством розвитку громад, територій та інфраструктури України, зокрема, в частині структури, змісту та форматів запитів і відповідей на запити, що передаються та приймаються в порядку автоматизованого обміну".
 За інформацією, наданою Мінрозвитку за I квартал 2025 року як звітний період: "Державний реєстр речових прав на нерухоме майно та ДЗК до ЄДЕССБ інтегровано. Інформаційна взаємодія між ЄДЕССБ (як складової частини ІІС МБКД) і ДЗК та ДРРП вже функціонує і розширюється за переліком методів (способів) запитів на отримання інформації та видів даних, що є предметом інформаційного обміну".
-Аналогічну інформацію було надано Мінрозвитку, як Головним виконавцем, за ІІІ та ІV квартал 2025 року.
+Аналогічну інформацію було надано Мінрозвитку, як Головним виконавцем, за ІІІ, ІV квартали 2025 року та І квартал 2026 року як звітні періоди.
 Водночас, за інформацією, наданою Мінрозвитку, Держгеокадастром та Мін'юстом для цілей поточної (щорічної) оцінки ефективності реалізації Антикорупційної стратегії на 2021-2025 роки та Державної антикорупційної програми на 2023-2025 роки, об’єкти нерухомого майна не відображаються в ДЗК; інформація про об’єкти нерухомого майна і об’єкти будівництва (видані будівельні паспорти, зареєстровані містобудівні умови і обмеження, чинні документи, що дають право на виконання будівельних робіт) до ДЗК не інтегрована; доступ до відомостей ЄДЕССБ про об’єкти будівництва у складі ДЗК не забезпечено.
-У ІV кварталі 2025 року Головним виконавцем було надано Договір про інформаційну взаємодію від 29.04.2025 укладений між Державною службою України з питань геодезiї, картографiї та кадастру та Міністерством розвитку громад та територій України яким визначено порядок електронної інформаційної взаємодії між Ресурсами Мінрозвитку та Держгеокадастру з метою забезпечення надання публічних (електронних публічних) послуг.
+У ІV кварталі 2025 року Головним виконавцем було надано Договір про інформаційну взаємодію від 29.04.2025 року укладений між Державною службою України з питань геодезiї, картографiї та кадастру та Міністерством розвитку громад та територій України, яким визначено порядок електронної інформаційної взаємодії між Ресурсами Мінрозвитку та Держгеокадастру з метою забезпечення надання публічних (електронних публічних) послуг.
 Варто звернути увагу, що Головним виконавцем не було надано підтвердження відображення у Державному земельному кадастрі інформації про об’єкти нерухомого майна і об’єкти будівництва.
 З огляду на вищезазначене, у цій частині захід є виконаним лише частково.
 2) Щодо підпункту 2 змісту заходу:
 За інформацією наданою Мінрозвитку: 19.07.2023, з метою забезпечення функціонування Єдиної державної електронної системи у сфері будівництва було підписано Протокол електронної інформаційної взаємодії між Міністерством розвитку громад, територій та інфраструктури України, Міністерством юстиції України, Державним підприємством «Дія» та Державним підприємством «Національні інформаційні системи» щодо отримання інформації на запит державного реєстратора за ідентифікатором об’єкта будівництва в рамках взаємодії Державного реєстру речових прав на нерухоме майно (ДРРП) та Єдиної державної електронної системи у сфері будівництва (ЄДЕССБ). На підставі цього державні реєстратори прав на нерухоме майно отримують інформацію з ЄДЕССБ про результати проведення технічної інвентаризації об’єктів нерухомого майна.
 Підписання вказаного Протоколу є належним виконанням елементу 2 змісту даного заходу.
 З огляду на вищезазначене та сплив строків виконання, констатуємо, що захід 2.5.1.1.3 виконаний вчасно, але частково.</t>
   </si>
   <si>
     <t>2.5.1.1.4</t>
   </si>
   <si>
     <t>Здійснення заходів, спрямованих на забезпечення інтеграції та електронної інформаційної взаємодії між Єдиною державною електронною системою у сфері будівництва та електронним реєстром об’єктів культурної спадщини не лише за адресою, а і за геопросторовими даними об’єктів та реєстраційним номером об’єкта культурної спадщини</t>
   </si>
   <si>
     <t>01.11.2023</t>
   </si>
   <si>
     <t>Міністерство культури та стратегічних комунікацій України</t>
   </si>
   <si>
     <t>електронний реєстр об’єктів культурної спадщини до Єдиної державної електронної системи у сфері будівництва інтегровано</t>
   </si>
   <si>
     <t>Міністерство розвитку громад та територій України як Головний виконавець заходу у ІІ кварталі 2025 року повідомило:
 "Укладено Договір про електронну інформаційну взаємодію між Міністерством розвитку громад та територій України та Міністерством культури та стратегічних комунікацій України від 12.06.2025 щодо обміну інформацією між Єдиною державною електронною системою у сфері будівництва та Державним реєстром нерухомих пам’яток України про надання інформації про нерухомі об’єкти культурної спадщини України за ідентифікаторами населених пунктів, геопросторовими даними об’єкта, реєстраційним номером об’єкта під час надання/отримання адміністративних послуг та інших послуг у сфері будівництва".
-У ІІІ та ІV кварталі 2025 року Головний виконавець повідомив наступну інформацію:
+У ІІІ, ІV кварталах 2025 року та І кварталі 2026 року Головний виконавець повідомив наступну інформацію:
 "Після укладення договору вживаються заходи з забезпечення інтеграції та електронної інформаційної взаємодії між Єдиною державною електронною системою у сфері будівництва та електронним реєстром об’єктів культурної спадщини не лише за адресою, а і за геопросторовими даними об’єктів та реєстраційним номером об’єкта культурної спадщини".
 Разом з тим, Міністерством розвитку громад та територій України, як Головним виконавцем заходу, не було надано відповідних підтверджуючих документів щодо здійснення заходу (окрім укладення договору), спрямованих на забезпечення інтеграції та електронної інформаційної взаємодії, зокрема таких як розроблення необхідного технічного функціоналу, його тестування, здійснення наповнення необхідно інформацією.
-З огляду на наведене вище, а також у зв'язку зі спливом строків виконання, у межах щоквартального моніторингу за ІV квартал 2025 року, вимушені констатувати, що захід виконано невчасно та частково.</t>
+З огляду на наведене вище, а також у зв'язку зі спливом строків виконання, у межах щоквартального моніторингу за І квартал 2026 року, вимушені констатувати, що захід виконано невчасно та частково.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>