--- v1 (2026-06-28)
+++ v2 (2026-08-28)
@@ -110,148 +110,149 @@
     <t>Здійснення заходів, спрямованих на забезпечення систематизації та публічного доступу до чинної містобудівної документації в повному обсязі, наповнення нею Містобудівного кадастру на державному рівні, зокрема шляхом:
 1) наповнення Містобудівного кадастру на державному рівні відомостями та документами містобудівної документації (крім інформації, яка відповідно до закону становить державну таємницю або належить до інформації з обмеженим доступом);
 2) надання можливості доступу в режимі перегляду до містобудівної документації за будь-якою адміністративно-територіальною одиницею чи територіальною громадою з деталізацією до окремої земельної ділянки (крім інформації, яка відповідно до закону становить державну таємницю або належить до інформації з обмеженим доступом); 
 3) надання можливості посадовим особам уповноважених органів містобудування та архітектури забезпечити завантаження містобудівної документації до Містобудівного кадастру на державному рівні;
 4) забезпечення електронної інформаційної взаємодії між Містобудівним кадастром на державному рівні та національним геопорталом Національної інфраструктури геопросторових даних щодо отримання базових або тематичних наборів (видів) геопросторових даних та метаданих (відомості про геопросторові дані та/або сервіси), які використовуються для розроблення містобудівної документації</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>01.01.1970</t>
   </si>
   <si>
     <t>Міністерство розвитку громад та територій України</t>
   </si>
   <si>
     <t>державний бюджет та/або кошти міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік та/або у межах коштів міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>містобудівну документацію до Містобудівного кадастру на державному рівні інтегровано</t>
   </si>
   <si>
-    <t>За інформацією, наданою Міністерством розвитку громад та територій України за ІІІ, IV квартали 2025 року та І квартал 2026 року як звітні періоди:
-1) щодо підпункту 1 заходу: "до Реєстру містобудівної документації (складової Містобудівного кадастру на державному рівні (МБКД) внесено відомості щодо:
+    <t>За інформацією, наданою Міністерством розвитку громад та територій України за ІІІ, IV квартали 2025 року, а також І та ІІ квартали 2026 року як звітні періоди:
+1) щодо підпункту 1 заходу: «до Реєстру містобудівної документації (складової Містобудівного кадастру на державному рівні (МБКД) внесено відомості щодо:
 70 проектів (баз геоданних) містобудівної документації;
-2401 примірник діючої містобудівної документації, що становить 4,9 % від загальної кількості";
-[...3 lines deleted...]
-З огляду на зазначене вище, у межах щоквартального моніторингу за І квартал 2026 року можна констатувати, що захід виконано вчасно, але частково.</t>
+2401 примірник діючої містобудівної документації, що становить 4,9 % від загальної кількості»;
+2) щодо підпункту 2 заходу: «здійснюється технічне налагодження системи МБКД для забезпечення загального доступу в режимі перегляду до містобудівної документації. Разом з тим, в період військового стану діють обмеження щодо розміщення такої інформації у відкритому доступі»;
+3) щодо підпункту 3 заходу: «реалізовано функціонал підключення уповноважених органів містобудування та архітектури і завантаження містобудівної документації до Реєстру містобудівної документації (складової МБКД). Наразі надано доступ до МБКД 1109 виконавчим органам місцевого самоврядування для завантаження містобудівної документації»;
+4) щодо підпункту 4 заходу: «опрацьовуються технічні аспекти забезпечення електронної інформаційної взаємодії між Містобудівним кадастром на державному рівні та національним геопорталом Національної інфраструктури геопросторових даних».
+З огляду на зазначене вище, у межах щоквартального моніторингу за ІІ квартал 2026 року можна констатувати, що захід виконано вчасно, але частково.</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.5.1.1.2</t>
   </si>
   <si>
     <t>Запроваджено в роботу сервіси валідації та публічного обговорення проектів містобудівної документації на геопорталі Містобудівного кадастру на державному рівні</t>
   </si>
   <si>
     <t>01.01.2024</t>
   </si>
   <si>
     <t>державний бюджет</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік</t>
   </si>
   <si>
     <t xml:space="preserve">Містобудівний кадастр на державному рівні містить розділ для публічного обговорення проектів містобудівної документації </t>
   </si>
   <si>
-    <t>За інформацією, наданою Міністерством розвитку громад та територій України за IІІ, ІV квартали 2025 року та І квартал 2026 року як звітні періоди:
-[...2 lines deleted...]
-Показником виконання заходу 2.5.1.1.2 передбачено: "Містобудівний кадастр на державному рівні містить розділ для публічного обговорення проектів містобудівної документації".
+    <t>За інформацією, наданою Міністерством розвитку громад та територій України за IІІ, ІV квартали 2025 року, а також І та ІІ квартали 2026 року як звітні періоди:
+«Запроваджено сервіс валідації проектів містобудівної документації на місцевому рівні засобами Містобудівного кадастру на державному рівні (МБКД). 
+Сервіс публічного обговорення проектів містобудівної документації передбачається реалізувати в рамках модернізації геоінформаційної системи МБКД (наразі здійснюється підготовка технічних вимог відповідно до оновленого законодавства). 
+Разом з тим, в період військового стану діють обмеження щодо функціонування такого сервісу».
+Показником виконання заходу 2.5.1.1.2 передбачено: «Містобудівний кадастр на державному рівні містить розділ для публічного обговорення проектів містобудівної документації».
 Таким чином, з огляду на надану Головним виконавцем інформацію, а також завершення строків виконання, захід 2.5.1.1.2 є таким, що виконаний вчасно, але частково.</t>
   </si>
   <si>
     <t>2.5.1.1.3</t>
   </si>
   <si>
     <t xml:space="preserve">Здійснення заходів, спрямованих на забезпечення інтеграції та електронної інформаційної взаємодії між Єдиною державною електронною системою у сфері будівництва, Державним реєстром речових прав на нерухоме майно, Державним земельним кадастром, зокрема, шляхом:
 1) відображення об’єктів нерухомого майна в Державному земельному кадастрі та інтеграцію інформації про об’єкти нерухомого майна і об’єкти будівництва (видані будівельні паспорти, зареєстровані містобудівні умови і обмеження, чинні документи, що дають право на виконання будівельних робіт), доступу до відомостей Єдиної державної електронної системи у сфері будівництва про об’єкти будівництва у складі Державного земельного кадастру;
 2) отримання державними реєстраторами прав на нерухоме майно інформації з Єдиної державної електронної системи у сфері будівництва про результати проведення технічної інвентаризації об’єктів нерухомого майна
 </t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>Міністерство юстиції України,
 Державна служба України з питань геодезії, картографії та кадастру</t>
   </si>
   <si>
     <t>Державний реєстр речових прав на нерухоме майно та Державний земельний кадастр до Єдиної державної електронної системи у сфері будівництва інтегровано</t>
   </si>
   <si>
     <t>1) Щодо підпункту 1 змісту заходу:
 За інформацією, наданою Мінрозвитку: «Держгеокадастр листом від 06.07.2023 № 5-28-0.213-6641/2-23 звернувся до Мінінфраструктури з проханням надати пропозиції стосовно внесення змін до Угоди про інформаційне співробітництво і Протоколу автоматизованого обміну інформацією між Єдиною державною електронною системою у сфері будівництва (ЄДЕССБ) та Державним земельним кадастром (ДЗК) в частині забезпечення отримання в порядку електронної інформаційної взаємодії з ЄДЕССБ для внесення до ДЗК відповідних відомостей згідно з вимогами чинного законодавства.
 06.09.2023 проведено робочу нараду (онлайн) за участю представників Міністерства розвитку громад, територій та інфраструктури України, Державної служби України з питань геодезії, картографії та кадастру, адміністраторів відповідних інформаційних систем, з питань обговорення проекту змін до Протоколу автоматизованого обміну інформацією між ЄДЕССБ та ДЗК.
 Держгеокадастр листом від 28.02.2024 № 5-28-0.213-2620/2-24 надіслав Мінінфраструктури доопрацьовані проєкти договору про електронну інформаційну взаємодію між Міністерством розвитку громад, територій та інфраструктури України і Державною службою України з питань геодезії, картографії та кадастру та Протоколу автоматизованого обміну інформацією між ЄДЕССБ та ДЗК.
-Зазначені проєкти доопрацьовуються Міністерством розвитку громад, територій та інфраструктури України, зокрема, в частині структури, змісту та форматів запитів і відповідей на запити, що передаються та приймаються в порядку автоматизованого обміну".
-[...3 lines deleted...]
-У ІV кварталі 2025 року Головним виконавцем було надано Договір про інформаційну взаємодію від 29.04.2025 року укладений між Державною службою України з питань геодезiї, картографiї та кадастру та Міністерством розвитку громад та територій України, яким визначено порядок електронної інформаційної взаємодії між Ресурсами Мінрозвитку та Держгеокадастру з метою забезпечення надання публічних (електронних публічних) послуг.
+Зазначені проєкти доопрацьовуються Міністерством розвитку громад, територій та інфраструктури України, зокрема, в частині структури, змісту та форматів запитів і відповідей на запити, що передаються та приймаються в порядку автоматизованого обміну».
+За інформацією, наданою Мінрозвитку за I квартал 2025 року як звітний період: «Державний реєстр речових прав на нерухоме майно та Державний земельний кадастр до Єдиної державної електронної системи у сфері будівництва інтегровано. Інформаційна взаємодія між ЄДЕССБ (як складової частини ІІС МБКД) і ДЗК та ДРРП вже функціонує і розширюється за переліком методів (способів) запитів на отримання інформації та видів даних, що є предметом інформаційного обміну».
+Аналогічну інформацію було надано Мінрозвитку, як Головним виконавцем, за ІІІ, ІV квартали 2025 року, а також І та ІІ квартали 2026 року як звітні періоди.
+Водночас, за інформацією, наданою Мінрозвитку, Держгеокадастром та Мін’юстом для цілей поточної (щорічної) оцінки ефективності реалізації Антикорупційної стратегії на 2021-2025 роки та Державної антикорупційної програми на 2023-2025 роки, об’єкти нерухомого майна не відображаються в ДЗК; інформація про об’єкти нерухомого майна і об’єкти будівництва (видані будівельні паспорти, зареєстровані містобудівні умови і обмеження, чинні документи, що дають право на виконання будівельних робіт) до ДЗК не інтегрована; доступ до відомостей ЄДЕССБ про об’єкти будівництва у складі ДЗК не забезпечено.
+У ІV кварталі 2025 року Головним виконавцем було надано Договір про інформаційну взаємодію від 29.04.2025 укладений між Державною службою України з питань геодезiї, картографiї та кадастру та Міністерством розвитку громад та територій України яким визначено порядок електронної інформаційної взаємодії між Ресурсами Мінрозвитку та Держгеокадастру з метою забезпечення надання публічних (електронних публічних) послуг.
 Варто звернути увагу, що Головним виконавцем не було надано підтвердження відображення у Державному земельному кадастрі інформації про об’єкти нерухомого майна і об’єкти будівництва.
 З огляду на вищезазначене, у цій частині захід є виконаним лише частково.
 2) Щодо підпункту 2 змісту заходу:
 За інформацією наданою Мінрозвитку: 19.07.2023, з метою забезпечення функціонування Єдиної державної електронної системи у сфері будівництва було підписано Протокол електронної інформаційної взаємодії між Міністерством розвитку громад, територій та інфраструктури України, Міністерством юстиції України, Державним підприємством «Дія» та Державним підприємством «Національні інформаційні системи» щодо отримання інформації на запит державного реєстратора за ідентифікатором об’єкта будівництва в рамках взаємодії Державного реєстру речових прав на нерухоме майно (ДРРП) та Єдиної державної електронної системи у сфері будівництва (ЄДЕССБ). На підставі цього державні реєстратори прав на нерухоме майно отримують інформацію з ЄДЕССБ про результати проведення технічної інвентаризації об’єктів нерухомого майна.
 Підписання вказаного Протоколу є належним виконанням елементу 2 змісту даного заходу.
 З огляду на вищезазначене та сплив строків виконання, констатуємо, що захід 2.5.1.1.3 виконаний вчасно, але частково.</t>
   </si>
   <si>
     <t>2.5.1.1.4</t>
   </si>
   <si>
     <t>Здійснення заходів, спрямованих на забезпечення інтеграції та електронної інформаційної взаємодії між Єдиною державною електронною системою у сфері будівництва та електронним реєстром об’єктів культурної спадщини не лише за адресою, а і за геопросторовими даними об’єктів та реєстраційним номером об’єкта культурної спадщини</t>
   </si>
   <si>
     <t>01.11.2023</t>
   </si>
   <si>
     <t>Міністерство культури та стратегічних комунікацій України</t>
   </si>
   <si>
     <t>електронний реєстр об’єктів культурної спадщини до Єдиної державної електронної системи у сфері будівництва інтегровано</t>
   </si>
   <si>
     <t>Міністерство розвитку громад та територій України як Головний виконавець заходу у ІІ кварталі 2025 року повідомило:
-"Укладено Договір про електронну інформаційну взаємодію між Міністерством розвитку громад та територій України та Міністерством культури та стратегічних комунікацій України від 12.06.2025 щодо обміну інформацією між Єдиною державною електронною системою у сфері будівництва та Державним реєстром нерухомих пам’яток України про надання інформації про нерухомі об’єкти культурної спадщини України за ідентифікаторами населених пунктів, геопросторовими даними об’єкта, реєстраційним номером об’єкта під час надання/отримання адміністративних послуг та інших послуг у сфері будівництва".
-[...1 lines deleted...]
-"Після укладення договору вживаються заходи з забезпечення інтеграції та електронної інформаційної взаємодії між Єдиною державною електронною системою у сфері будівництва та електронним реєстром об’єктів культурної спадщини не лише за адресою, а і за геопросторовими даними об’єктів та реєстраційним номером об’єкта культурної спадщини".
+«Укладено Договір про електронну інформаційну взаємодію між Міністерством розвитку громад та територій України та Міністерством культури та стратегічних комунікацій України від 12.06.2025 щодо обміну інформацією між Єдиною державною електронною системою у сфері будівництва та Державним реєстром нерухомих пам’яток України про надання інформації про нерухомі об’єкти культурної спадщини України за ідентифікаторами населених пунктів, геопросторовими даними об’єкта, реєстраційним номером об’єкта під час надання/отримання адміністративних послуг та інших послуг у сфері будівництва».
+У ІІІ, ІV кварталах 2025 року, а також І та ІІ кварталі 2026 року Головний виконавець повідомив наступну інформацію:
+«Після укладення договору вживаються заходи з забезпечення інтеграції та електронної інформаційної взаємодії між Єдиною державною електронною системою у сфері будівництва та електронним реєстром об’єктів культурної спадщини не лише за адресою, а і за геопросторовими даними об’єктів та реєстраційним номером об’єкта культурної спадщини».
 Разом з тим, Міністерством розвитку громад та територій України, як Головним виконавцем заходу, не було надано відповідних підтверджуючих документів щодо здійснення заходу (окрім укладення договору), спрямованих на забезпечення інтеграції та електронної інформаційної взаємодії, зокрема таких як розроблення необхідного технічного функціоналу, його тестування, здійснення наповнення необхідно інформацією.
-З огляду на наведене вище, а також у зв'язку зі спливом строків виконання, у межах щоквартального моніторингу за І квартал 2026 року, вимушені констатувати, що захід виконано невчасно та частково.</t>
+З огляду на наведене вище, а також у зв’язку зі спливом строків виконання, у межах щоквартального моніторингу за ІІ квартал 2026 року, вимушені констатувати, що захід виконано невчасно та частково.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>