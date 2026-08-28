--- v0 (2026-06-26)
+++ v1 (2026-08-28)
@@ -116,118 +116,119 @@
 6) передбачено розроблення містобудівної документації у формі геопросторових даних та набрання чинності містобудівною документацією лише з моменту внесення її до  Містобудівного кадастру на державному рівні;
 7) передбачено інформаційну інтеграцію Містобудівного кадастру на державному рівні та Державного земельного кадастру, Державного реєстру речових прав на нерухоме майно, електронного реєстру об’єктів культурної спадщини, Державного лісового кадастру, Державного кадастру територій та об’єктів природно-заповідного фонду, інших інформаційних ресурсів держави, перелік яких визначається Кабінетом Міністрів України шляхом внесення змін до Порядку ведення Містобудівного кадастру на державному рівні (за умови наявності технічної можливості підключення);
 8) установлено, що містобудівні умови та обмеження (і окремі види дозвільних документів) генеруються автоматично програмними засобами Містобудівного кадастру на державному рівні на основні містобудівної документації у формі геопросторових даних
 </t>
   </si>
   <si>
     <t>01.01.2024</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>Міністерство розвитку громад та територій України</t>
   </si>
   <si>
     <t>державний бюджет</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік</t>
   </si>
   <si>
     <t>проект закону подано до Верховної Ради України</t>
   </si>
   <si>
     <t>У ІІІ кварталі 2025 року Міністерство розвитку громад та територій України повідомило:
-"Перелік питань, які планувались до вирішення проектом закону, врегульовано Порядком ведення Містобудівного кадастру на державному рівні під час реалізації експериментального проекту щодо запровадження Містобудівного кадастру на державному рівні, затвердженому постановою Кабінету Міністрів України від 09.08.2024 № 909, зокрема:
+«Перелік питань, які планувались до вирішення проектом закону, врегульовано Порядком ведення Містобудівного кадастру на державному рівні під час реалізації експериментального проекту щодо запровадження Містобудівного кадастру на державному рівні, затвердженому постановою Кабінету Міністрів України від 09.08.2024 № 909, зокрема:
 1) запровадження Містобудівного кадастру здійснюється з метою цифровізації процедур розроблення, оновлення, внесення змін, погодження та затвердження містобудівної документації за єдиними вимогами (п. 14);
 2) Держателем Містобудівного кадастру є Мінрозвитку. Власником Містобудівного кадастру та виключних майнових прав інтелектуальної власності на його програмне забезпечення є держава в особі Мінрозвитку. Адміністратором Містобудівного кадастру є державне підприємство “Адміністратор Містобудівного кадастру на державному рівні”. Технічним адміністратором Містобудівного кадастру є державне підприємство “Дія” (п. 6);
 3) Відповідальними за достовірність внесених (завантажених) даних до Містобудівного кадастру є розробники містобудівної документації, замовники містобудівної документації (уповноважені органи містобудування та архітектури або інші структурні підрозділи місцевих держадміністрацій, виконавчих органів сільських, селищних, міських рад, що забезпечують організацію розроблення містобудівної документації) або інші уповноважені особи, які є відповідальними за створення таких відомостей (даних) або документів (п. 46);
 4) До Реєстру містобудівної документації не вносяться відомості (дані), які становлять державну таємницю (п. 36);
 5) Складовою частиною Містобудівного кадастру є Єдина державна електронна система у сфері будівництва, до якої входять Єдиний державний реєстр адміністративно-територіальних одиниць та територій територіальних громад, Єдиний державний реєстр адрес, Реєстр будівель і споруд (п. 4);
 6) Для забезпечення внесення (завантаження) відомостей (даних) та електронних документів до Містобудівного кадастру використовується структура Бази геопросторових даних (геоданих) містобудівної документації на місцевому рівні, затверджена Мінрозвитку (п. 25);
 7) У Містобудівному кадастрі забезпечується електронна інформаційна взаємодія у режимі реального часу з електронними інформаційними ресурсами, інформаційно-комунікаційними системами, інформаційними системами, у тому числі з:
 - національним геопорталом;
 - Державним реєстром майна, пошкодженого та знищеного внаслідок бойових дій, терористичних актів, диверсій, спричинених збройною агресією Російської Федерації проти України;
 - Єдиною екологічною платформою “ЕкоСистема”, зокрема з Єдиним реєстром стратегічної екологічної оцінки;
 - інформаційними системами містобудівних кадастрів регіонального, районного та міського рівня;
 - Єдиною цифровою інтегрованою інформаційно-аналітичною системою управління процесом відбудови об’єктів нерухомого майна, будівництва та інфраструктури;
 - Єдиною геоінформаційною системою здійснення моніторингу та оцінювання розвитку регіонів і територіальних громад;
 - Державним земельним кадастром;
 - електронною системою закупівель;
 - Державним реєстром нерухомих пам’яток України;
 - Державним кадастром територій та об’єктів природно-заповідного фонду (п. 17);
 8) З використанням Реєстру містобудівної документації здійснюється автоматичне формування наборів геопросторових даних містобудівної документації для надання містобудівних умов та обмежень та для надання будівельного паспорта забудови земельної ділянки (п. 33)».
-Аналогічну інформацію Міністерство розвитку громад та територій України повідомило у ІV кварталі 2025 року та І кварталі 2026 року як звітних періодах.
+Аналогічну інформацію Міністерство розвитку громад та територій України повідомило у ІV кварталі 2025 року, а також І та ІІ кварталах 2026 року як звітних періодах.
 Варто звернути увагу, що зміст заходу 2.5.1.2.1 передбачає розроблення саме проекту закону України, а показник виконання заходу передбачає подання відповідного проекту закону до Верховної Ради України, тому затвердження постановою Кабінету Міністрів України від 09.08.2024 № 909 Порядку ведення Містобудівного кадастру на державному рівні під час реалізації експериментального проекту щодо запровадження Містобудівного кадастру на державному рівні не може забезпечити повного виконання заходу.
-З огляду на вищезазначену інформацію, у межах щоквартального моніторингу стану виконання заходів ДАП за І квартал 2026 року можемо констатувати, що вказаний захід виконаний вчасно, але частково.</t>
+З огляду на вищезазначену інформацію, у межах щоквартального моніторингу стану виконання заходів ДАП за ІІ квартал 2026 року можемо констатувати, що вказаний захід виконаний вчасно, але частково.</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.5.1.2.2</t>
   </si>
   <si>
     <t>Введення в експлуатацію Містобудівного кадастру на державному рівні, засобами якого забезпечено:
 1) автоматизацію та надання визначеного законом переліку адміністративних послуг у сфері містобудівної діяльності, що повинні надаватися через платформу Містобудівного кадастру на державному рівні;
 2) наповнення Містобудівного кадастру на державному рівні містобудівною документацією (зокрема прийнятою до запровадження кадастру);
 3) ведення державного реєстру містобудівної документації у складі Містобудівного кадастру на державному рівні та внесення до єдиного електронного Містобудівного кадастру містобудівної документації та оприлюднення із наданням вільного доступу (крім інформації з обмеженим доступом);
 4) взаємний обмін та інтеграцію даних Містобудівного кадастру на державному рівні, Державного земельного кадастру, Державного реєстру речових прав на нерухоме майно, електронного реєстру об’єктів культурної спадщини, Державного лісового кадастру, Державного кадастру територій та об’єктів природно-заповідного фонду; геопросторових даних про територію, адміністративно-територіальні одиниці; баз даних екологічних, лісових кадастрів, інженерно-геологічних умов; даних про об’єкти інженерно-транспортної інфраструктури, наявні та запроектовані інженерні мережі, лінійні об’єкти енергетичної інфраструктури, розподіл потужностей інженерних мереж, наявні вільні потужності та видані технічні умови; геопросторових даних технічної інвентаризації та обліку об’єктів нерухомого майна, єдиного адресного реєстру;
 5) можливість автоматичного формування за онлайн-запитом через геопортал Містобудівного кадастру на державному рівні містобудівних умов і обмежень, а так само окремих видів документів дозвільного характеру</t>
   </si>
   <si>
     <t>01.10.2024</t>
   </si>
   <si>
     <t>Міністерство цифрової трансформації України</t>
   </si>
   <si>
     <t>державний бюджет та/або кошти міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік та/або у межах коштів міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>Містобудівний кадастр на державному рівні введено в експлуатацію з повним функціоналом</t>
   </si>
   <si>
     <t>За інформацією, наданою Мінрозвитку за ІI квартал 2025 року як звітний період:
-"Здійснюється тестування та запуск в експлуатацію геопорталу Містобудівного кадастру на державному рівні (МБКД)".
-[...6 lines deleted...]
-НАЗК встановлено, що було запущено Геопортал Містобудівного кадастру на державному рівні, про що було оприлюднено інформаційне повідомлення на веб-сайті Міністерства розвитку громад та територій України. З функціоналом Геопорталу Містобудівного кадастру можливо ознайомитись за посиланням: https://kadastr.gov.ua/. 
+«Здійснюється тестування та запуск в експлуатацію геопорталу Містобудівного кадастру на державному рівні (МБКД)».
+1) Щодо підпункту 1 заходу: «Функціонал ЄДЕССБ, як складової частини МБКД, забезпечує автоматизацію адміністративних послуг, перелік яких можна переглянути на порталі за посиланням: https://e-construction.gov.ua/reestri. МБКД у частині ведення та наповнення Реєстру містобудівної документації не забезпечує повну автоматизацію надання адміністративних послуг. ЄДЕССБ забезпечує автоматизацію таких послуг як: Видача будівельного паспорта; Видача містобудівних умов та обмежень; Видача витягу з містобудівної документації; Переведення дачного (садового) будинку у житловий будинок; Присвоєння (зміна) адрес; Погодження обґрунтованих відхилень від будівельних норм; Повідомлення про влаштування засобів безперешкодного доступу осіб з інвалідністю та інших маломобільних груп населення до об’єктів; Видача технічних умов; Проведення експертизи проектів будівництва; Видача актів про демонтаж; Повідомлення про початок виконання підготовчих робіт; Повідомлення про початок виконання будівельних робіт; Видача дозволу на виконання будівельних робіт; Реєстрація декларації про готовність до експлуатації об’єкта; Видача сертифіката про прийняття в експлуатацію закінчених будівництвом об’єктів. Наразі здійснюється підключення уповноважених органів з питань містобудування та архітектури для реалізації таких послуг»;
+2) щодо підпункту 2 заходу: «функціонал МБКД забезпечує можливість завантаження графічних та текстових матеріалів чинної містобудівної документації, зокрема створеної у попередніх періодах у немашиночитанних форматах файлів. Здійснюється підключення уповноважених органів з питань містобудування та архітектури та тестування завантаження такої документації»;
+3) щодо підпункту 3 заходу: «функціонал МБКД забезпечує ведення Реєстру містобудівної документації місцевого рівня у своєму складі, але не оприлюднення такої документації. Наразі здійснюється підключення уповноважених органів з питань містобудування та архітектури та тестування завантаження містобудівної документації до Реєстру»;
+4) щодо підпункту 4 заходу: «здійснюється аналіз технічних вимог до налагодження взаємодії для подальших консультацій з іншими центральними органами державної влади - держателями відповідних реєстрів». 
+Щодо підпункту 4 додатково див. Ключові джерела оцінки.
+5) щодо підпункту 5 заходу: можливість автоматичного формування за онлайн-запитом через платформу МБКД містобудівних умов і обмежень не забезпечено, водночас забезпечено таку можливість для формування окремих видів дозвільних документів, а саме: 1) «повідомлення про початок виконання будівельних робіт з класом наслідків СС1» і 2) «декларації про готовність до експлуатації об’єкта».
+За інформацією, наданою Мінрозвитку за ІIІ, VI квартали 2025, а також І та ІІ квартали 2026 року як звітні періоди: «Містобудівний кадастр на державному рівні введено в промислову експлуатацію наказом Міністерства розвитку громад та територій України від 04.09.2025 № 1341».
+НАЗК встановлено, що було запущено Геопортал Містобудівного кадастру на державному рівні, про що було оприлюднено інформаційне повідомлення на вебсайті Міністерства розвитку громад та територій України. З функціоналом Геопорталу Містобудівного кадастру можливо ознайомитись за посиланням: https://kadastr.gov.ua/. 
 У ІV кварталі 2025 року Головним виконавцем було надано наказ від 04.09.2025 № 1341 «Про введення в промислову експлуатацію Містобудівного кадастру на державному рівні» за змістом якого введено в промислову експлуатацію Містобудівний кадастр на державному рівні.
-Водночас Головним виконавцем не було надано інформації та відповідних підтверджуючих документів щодо переліку функцій, які реалізовані у містобудівному кадастрі.
-З огляду на зазначене вище, у межах щоквартального моніторингу за І квартал 2026 року можна констатувати, що захід виконано вчасно, але частково.</t>
+Водночас Головним виконавцем не було надано інформації та відповідних підтверджуючих документів щодо переліку функцій, які реалізовані у містобудівному кадастрі. 
+З огляду на зазначене вище, у межах щоквартального моніторингу за ІІ квартал 2026 року можна констатувати, що захід виконано вчасно, але частково.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>