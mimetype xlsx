--- v0 (2026-04-29)
+++ v1 (2026-06-26)
@@ -111,56 +111,54 @@
 1) реалізація містобудівної документації здійснюється шляхом розроблення, затвердження і виконання відповідних планів заходів, які є невід’ємною частиною містобудівної документації і підлягають оприлюдненню;
 2) узгодження документів соціально-економічного і бюджетного планування та планів заходів покладається на орган, яким прийнято рішення про затвердження відповідної містобудівної документації;
 3) заходи щодо реалізації містобудівної документації мають бути забезпечені фінансуванням на відповідний період; 
 4) перелік заходів та джерела фінансування повинні відображатися у документах соціально-економічного і бюджетного планування відповідно до строків, визначених планом заходів
 </t>
   </si>
   <si>
     <t>01.04.2023</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>Міністерство розвитку громад та територій України</t>
   </si>
   <si>
     <t>державний бюджет</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік</t>
   </si>
   <si>
     <t>проект закону подано до Верховної Ради України</t>
   </si>
   <si>
-    <t>За інформацією, наданою Мінрозвитку за І, ІІ та ІІІ квартали 2025 року як звітні періоди:
-[...2 lines deleted...]
-«План заходів з реалізації містобудівної документації передбачено у Порядку розроблення, оновлення, внесення змін та затвердження містобудівної документації, затвердженому постановою КМУ від 01.09.2021 № 926) (в редакції постанови КМУ від 31.12.2024 № 1557). Крім того, необхідність узгодження регіональних стратегій, планів заходів та положень містобудівної документації, а також визначення, що відповідні плани заходів є обов’язковими для врахування під час підготовки відповідних місцевих бюджетів, встановлено Порядком розроблення регіональних стратегій розвитку і планів заходів з їх реалізації, а також проведення моніторингу реалізації зазначених стратегій і планів заходів, затвердженим постановою КМУ від 04.08.2023 № 816, та передбачено у Методичних рекомендаціях щодо порядку розроблення, затвердження, реалізації, проведення моніторингу та оцінювання реалізації стратегій розвитку територіальних громад, затверджених наказом Міністерства розвитку громад та територій України від 21.12.2022 № 265».
+    <t>За інформацією, наданою Мінрозвитку за І квартал 2026 року як звітний період:
+«План заходів з реалізації містобудівної документації передбачено у Порядку розроблення, оновлення, внесення змін та затвердження містобудівної документації, затвердженому постановою КМУ від 01.09.2021 № 926) (в редакції постанови КМУ від 31.12.2024 № 1557). Крім того, необхідність узгодження регіональних стратегій, планів заходів та положень містобудівної документації, а також визначення, що відповідні плани заходів є обов’язковими для врахування під час підготовки відповідних місцевих бюджетів, встановлено Порядком розроблення регіональних стратегій розвитку і планів заходів з їх реалізації, а також проведення моніторингу реалізації зазначених стратегій і планів заходів, затвердженим постановою КМУ від 04.08.2023 № 816, та передбачено у Методичних рекомендаціях щодо порядку розроблення, затвердження, реалізації, проведення моніторингу та оцінювання реалізації стратегій розвитку територіальних громад, затверджених наказом Міністерства розвитку громад та територій України від 21.12.2022 № 265. Питання врегулювання передбачені в заході включено в галузевому підзаконному акті, тому питання внесення змін до закону не доцільно».
 Звертаємо увагу, що захід 2.5.1.5.1. передбачає розроблення саме проекту закону України, а показник виконання заходу передбачає подання відповідного проекту закону до Верховної Ради України.
-З огляду на те, що Головним виконавцем не надано підтвердження вжиття заходів спрямованих на розробку проекту закону, за результатами моніторингу за ІV квартал 2025 року вимушені констатувати, що захід не виконано.</t>
+З огляду на те, що Головним виконавцем не надано підтвердження вжиття заходів спрямованих на розробку проекту закону, за результатами моніторингу за І квартал 2026 року вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>