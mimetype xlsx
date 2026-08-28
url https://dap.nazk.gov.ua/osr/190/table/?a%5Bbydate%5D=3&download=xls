--- v1 (2026-06-26)
+++ v2 (2026-08-28)
@@ -111,54 +111,55 @@
 1) реалізація містобудівної документації здійснюється шляхом розроблення, затвердження і виконання відповідних планів заходів, які є невід’ємною частиною містобудівної документації і підлягають оприлюдненню;
 2) узгодження документів соціально-економічного і бюджетного планування та планів заходів покладається на орган, яким прийнято рішення про затвердження відповідної містобудівної документації;
 3) заходи щодо реалізації містобудівної документації мають бути забезпечені фінансуванням на відповідний період; 
 4) перелік заходів та джерела фінансування повинні відображатися у документах соціально-економічного і бюджетного планування відповідно до строків, визначених планом заходів
 </t>
   </si>
   <si>
     <t>01.04.2023</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>Міністерство розвитку громад та територій України</t>
   </si>
   <si>
     <t>державний бюджет</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік</t>
   </si>
   <si>
     <t>проект закону подано до Верховної Ради України</t>
   </si>
   <si>
-    <t>За інформацією, наданою Мінрозвитку за І квартал 2026 року як звітний період:
-«План заходів з реалізації містобудівної документації передбачено у Порядку розроблення, оновлення, внесення змін та затвердження містобудівної документації, затвердженому постановою КМУ від 01.09.2021 № 926) (в редакції постанови КМУ від 31.12.2024 № 1557). Крім того, необхідність узгодження регіональних стратегій, планів заходів та положень містобудівної документації, а також визначення, що відповідні плани заходів є обов’язковими для врахування під час підготовки відповідних місцевих бюджетів, встановлено Порядком розроблення регіональних стратегій розвитку і планів заходів з їх реалізації, а також проведення моніторингу реалізації зазначених стратегій і планів заходів, затвердженим постановою КМУ від 04.08.2023 № 816, та передбачено у Методичних рекомендаціях щодо порядку розроблення, затвердження, реалізації, проведення моніторингу та оцінювання реалізації стратегій розвитку територіальних громад, затверджених наказом Міністерства розвитку громад та територій України від 21.12.2022 № 265. Питання врегулювання передбачені в заході включено в галузевому підзаконному акті, тому питання внесення змін до закону не доцільно».
+    <t>За інформацією, наданою Мінрозвитку за ІІ квартал 2026 року як звітний період:
+«План заходів з реалізації містобудівної документації передбачено у Порядку розроблення, оновлення, внесення змін та затвердження містобудівної документації, затвердженому постановою КМУ від 01.09.2021 № 926) (в редакції постанови КМУ від 31.12.2024 № 1557). 
+Крім того, необхідність узгодження регіональних стратегій, планів заходів та положень містобудівної документації, а також визначення, що відповідні плани заходів є обов’язковими для врахування під час підготовки відповідних місцевих бюджетів, встановлено Порядком розроблення регіональних стратегій розвитку і планів заходів з їх реалізації, а також проведення моніторингу реалізації зазначених стратегій і планів заходів, затвердженим постановою КМУ від 04.08.2023 № 816, та передбачено у Методичних рекомендаціях щодо порядку розроблення, затвердження, реалізації, проведення моніторингу та оцінювання реалізації стратегій розвитку територіальних громад, затверджених наказом Міністерства розвитку громад та територій України від 21.12.2022 № 265. Питання врегулювання передбачені в заході включено в галузевому підзаконному акті, тому питання внесення змін до закону не доцільно».
 Звертаємо увагу, що захід 2.5.1.5.1. передбачає розроблення саме проекту закону України, а показник виконання заходу передбачає подання відповідного проекту закону до Верховної Ради України.
-З огляду на те, що Головним виконавцем не надано підтвердження вжиття заходів спрямованих на розробку проекту закону, за результатами моніторингу за І квартал 2026 року вимушені констатувати, що захід не виконано.</t>
+З огляду на те, що Головним виконавцем не надано підтвердження вжиття заходів спрямованих на розробку проекту закону, за результатами моніторингу за ІІ квартал 2026 року вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>